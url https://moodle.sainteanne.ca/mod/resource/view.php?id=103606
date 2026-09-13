--- v0 (2025-12-01)
+++ v1 (2026-09-13)
@@ -1,667 +1,4050 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00427442" w:rsidRDefault="008C3212">
+    <w:p w14:paraId="4C41E045" w14:textId="12B75042" w:rsidR="000702F2" w:rsidRDefault="000702F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Petite feuille B de fractions intenses, sauf la question 2 !!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DDB114" w14:textId="77777777" w:rsidR="000702F2" w:rsidRDefault="000702F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B2A28C" w14:textId="57BEC2BE" w:rsidR="005758B7" w:rsidRPr="000702F2" w:rsidRDefault="005758B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Question # 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D5E05B" w14:textId="5C836FE2" w:rsidR="005758B7" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>+</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>4</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>7</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>-</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>3</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C15FC11" w14:textId="77777777" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD2AD5E" w14:textId="2C8DE129" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>5</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>+</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>3</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>5</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>+</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>4</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F05EE3" w14:textId="77777777" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15CDD802" w14:textId="1789803B" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>6</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>+</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>5</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>f)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>-</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>3</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>14</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>+</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>7</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>11</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E583C1A" w14:textId="77777777" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3063864E" w14:textId="5DDF5938" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>9</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>-</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>4</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>5</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>h)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>6</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>7</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>-1</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>6</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED1E7B9" w14:textId="77777777" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305696C9" w14:textId="595D61B9" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>6</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>×</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>5</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>j)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>-</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>3</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>14</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>×</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>7</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>11</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE77BD9" w14:textId="77777777" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:ind w:left="-11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B92DDE" w14:textId="6546AFF4" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:ind w:left="-11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>k)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>2</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>9</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>÷-</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>4</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>5</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>l)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>6</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>7</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>÷</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>7</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>6</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B7C6E7" w14:textId="77777777" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:ind w:left="-11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E7D3ADB" w14:textId="1DC8BE2A" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:ind w:left="-11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>m)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>6</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>7</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>+</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>5</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>×</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>3</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidR="00932BC7" w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00932BC7" w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00932BC7" w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00932BC7" w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00932BC7" w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>n)</w:t>
+      </w:r>
+      <w:r w:rsidR="00932BC7" w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>×-</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>5</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>7</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>÷-1</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>3</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="0A7F9D82" w14:textId="77777777" w:rsidR="00932BC7" w:rsidRPr="000702F2" w:rsidRDefault="00932BC7" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5388B46B" w14:textId="2E4453B4" w:rsidR="00932BC7" w:rsidRPr="000702F2" w:rsidRDefault="00932BC7" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>o)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>3</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>5</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>÷</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>8</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>22</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>3</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>p)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <m:oMath>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>3</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>4</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>÷</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>5</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>6</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>÷1</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>8</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="1BE2C34A" w14:textId="77777777" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E2766A" w14:textId="454F2CD5" w:rsidR="00480619" w:rsidRPr="000702F2" w:rsidRDefault="00480619" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A5986C" w14:textId="77777777" w:rsidR="00932BC7" w:rsidRPr="000702F2" w:rsidRDefault="00932BC7" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A138851" w14:textId="77777777" w:rsidR="00932BC7" w:rsidRPr="000702F2" w:rsidRDefault="00932BC7" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3714A0C1" w14:textId="77777777" w:rsidR="00932BC7" w:rsidRPr="000702F2" w:rsidRDefault="00932BC7" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F11E14" w14:textId="77777777" w:rsidR="000702F2" w:rsidRDefault="000702F2" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7821BCBB" w14:textId="72578E0B" w:rsidR="00932BC7" w:rsidRPr="000702F2" w:rsidRDefault="00932BC7" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Question # </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2372442B" w14:textId="15BCAFFA" w:rsidR="00932BC7" w:rsidRPr="000702F2" w:rsidRDefault="00932BC7" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>1</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>2</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>+</m:t>
+            </m:r>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>-1</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>3</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:d>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>×-</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>4</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="24EDDFAA" w14:textId="24255023" w:rsidR="00932BC7" w:rsidRDefault="00932BC7" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662C0FBD" w14:textId="77777777" w:rsidR="000702F2" w:rsidRPr="000702F2" w:rsidRDefault="000702F2" w:rsidP="00480619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26328997" w14:textId="3310356B" w:rsidR="00932BC7" w:rsidRPr="000702F2" w:rsidRDefault="00932BC7" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>3</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>8</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>-</m:t>
+            </m:r>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>5</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>6</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:d>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>÷</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>12</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="0CD79245" w14:textId="77777777" w:rsidR="00932BC7" w:rsidRPr="000702F2" w:rsidRDefault="00932BC7" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395F01DF" w14:textId="77777777" w:rsidR="00932BC7" w:rsidRDefault="00932BC7" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D7B5E75" w14:textId="77777777" w:rsidR="000702F2" w:rsidRDefault="000702F2" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A191734" w14:textId="77777777" w:rsidR="000702F2" w:rsidRPr="000702F2" w:rsidRDefault="000702F2" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1650EB0F" w14:textId="2BCEF336" w:rsidR="00932BC7" w:rsidRPr="000702F2" w:rsidRDefault="00932BC7" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>1</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>5</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>-</m:t>
+            </m:r>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>3</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>7</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:d>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>÷</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>1</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>7</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="3E4A1D04" w14:textId="77777777" w:rsidR="00932BC7" w:rsidRPr="000702F2" w:rsidRDefault="00932BC7" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E705466" w14:textId="77777777" w:rsidR="00932BC7" w:rsidRDefault="00932BC7" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="468CE221" w14:textId="77777777" w:rsidR="000702F2" w:rsidRDefault="000702F2" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B9ADE0B" w14:textId="77777777" w:rsidR="000702F2" w:rsidRPr="000702F2" w:rsidRDefault="000702F2" w:rsidP="00932BC7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AAAB50D" w14:textId="3C9FD1EC" w:rsidR="000702F2" w:rsidRPr="000702F2" w:rsidRDefault="000702F2" w:rsidP="000702F2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>-</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>5</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>6</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>÷</m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>-4</m:t>
+            </m:r>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>3</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>8</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>-6</m:t>
+            </m:r>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>1</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>4</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:d>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="10630DCE" w14:textId="77777777" w:rsidR="000702F2" w:rsidRDefault="000702F2" w:rsidP="000702F2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3990CD" w14:textId="77777777" w:rsidR="000702F2" w:rsidRDefault="000702F2" w:rsidP="000702F2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37767AB2" w14:textId="77777777" w:rsidR="000702F2" w:rsidRPr="000702F2" w:rsidRDefault="000702F2" w:rsidP="000702F2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="292AF49C" w14:textId="77777777" w:rsidR="000702F2" w:rsidRPr="000702F2" w:rsidRDefault="000702F2" w:rsidP="000702F2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="443C281C" w14:textId="058A0785" w:rsidR="000702F2" w:rsidRPr="000702F2" w:rsidRDefault="000702F2" w:rsidP="000702F2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>3</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>8</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>+</m:t>
+            </m:r>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>-</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>5</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>8</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:d>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>-</m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>-5</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>8</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>+</m:t>
+            </m:r>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>3</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>1</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>6</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:d>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="5F3B6CC2" w14:textId="77777777" w:rsidR="000702F2" w:rsidRDefault="000702F2" w:rsidP="000702F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0435CCA2" w14:textId="77777777" w:rsidR="000702F2" w:rsidRPr="000702F2" w:rsidRDefault="000702F2" w:rsidP="000702F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6406AF3E" w14:textId="4665EBA5" w:rsidR="000702F2" w:rsidRPr="000702F2" w:rsidRDefault="000702F2" w:rsidP="000702F2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>-</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>5</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>6</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>-</m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>-4</m:t>
+            </m:r>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>3</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>8</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>-6</m:t>
+            </m:r>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>1</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>4</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:d>
+      </m:oMath>
+    </w:p>
+    <w:p w14:paraId="05910D33" w14:textId="6746A0BF" w:rsidR="000702F2" w:rsidRPr="000702F2" w:rsidRDefault="000702F2" w:rsidP="000702F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECAC734" w14:textId="77777777" w:rsidR="000702F2" w:rsidRDefault="000702F2" w:rsidP="000702F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B3ACB6" w14:textId="77777777" w:rsidR="000702F2" w:rsidRPr="000702F2" w:rsidRDefault="000702F2" w:rsidP="000702F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493397DF" w14:textId="4F64A499" w:rsidR="000702F2" w:rsidRPr="000702F2" w:rsidRDefault="000702F2" w:rsidP="000702F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000702F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Question # 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B56F93" w14:textId="420A412F" w:rsidR="000D1D3B" w:rsidRDefault="000702F2">
+      <m:oMath>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>1</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>6</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>+</m:t>
+            </m:r>
+            <m:f>
+              <m:fPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:fPr>
+              <m:num>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>1</m:t>
+                </m:r>
+              </m:num>
+              <m:den>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <m:t>9</m:t>
+                </m:r>
+              </m:den>
+            </m:f>
+          </m:e>
+        </m:d>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>×</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>9</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>25</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>+1</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>1</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>÷3</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>3</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>4</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+          </w:rPr>
+          <m:t>-</m:t>
+        </m:r>
+        <m:sSup>
+          <m:sSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSupPr>
+          <m:e>
+            <m:d>
+              <m:dPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:dPr>
+              <m:e>
+                <m:f>
+                  <m:fPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:fPr>
+                  <m:num>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      </w:rPr>
+                      <m:t>1</m:t>
+                    </m:r>
+                  </m:num>
+                  <m:den>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      </w:rPr>
+                      <m:t>2</m:t>
+                    </m:r>
+                  </m:den>
+                </m:f>
+              </m:e>
+            </m:d>
+          </m:e>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>3</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSup>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1378">
+        <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wpi">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CDB0192" wp14:editId="18D7F99C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E420AE5" wp14:editId="7F7B4BA3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-1123950</wp:posOffset>
+                  <wp:posOffset>1681345</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-933450</wp:posOffset>
+                  <wp:posOffset>6420954</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7734300" cy="10096500"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="2160" cy="1800"/>
+                <wp:effectExtent l="57150" t="57150" r="55245" b="55880"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Groupe 7"/>
+                <wp:docPr id="557138609" name="Encre 36"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...111 lines deleted...]
-                    </wpg:wgp>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
+                    <w14:contentPart bwMode="auto" r:id="rId5">
+                      <w14:nvContentPartPr>
+                        <w14:cNvContentPartPr/>
+                      </w14:nvContentPartPr>
+                      <w14:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2160" cy="1800"/>
+                      </w14:xfrm>
+                    </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="Groupe 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-88.5pt;margin-top:-73.5pt;width:609pt;height:795pt;z-index:-251655168" coordsize="77343,100965" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEti6sVyAwAAHQsAAA4AAABkcnMvZTJvRG9jLnhtbOxWTY/bNhC9F8h/&#10;IHTXSrK+vMJ6A6/tGFskjdEk6GWBgqYoiViJJEja3kXQ/94hJTvxB5ogDXIIcrDMocjhzJs3T7x5&#10;+dS1aEuVZoJPvOgq9BDlRJSM1xPvw/tX/thD2mBe4lZwOvGeqfZe3r747WYnCzoSjWhLqhA44brY&#10;yYnXGCOLINCkoR3WV0JSDi8roTpswFR1UCq8A+9dG4zCMAt2QpVSCUK1htl5/9K7df6rihLztqo0&#10;NaideBCbcU/lnmv7DG5vcFErLBtGhjDwN0TRYcbh0IOrOTYYbRQ7c9UxooQWlbkiogtEVTFCXQ6Q&#10;TRSeZLNUYiNdLnWxq+UBJoD2BKdvdkv+2K4UYuXEyz3EcQclcqdSlFtsdrIuYMlSyXdypYaJurds&#10;uk+V6uw/JIKeHKrPB1Tpk0EEJvM8TuIQwCfwLgrD6ywFywFPGqjO2UbSLL60NdgfHdgIDwFJRgr4&#10;DUDB6AyoLxMKdpmNot7gpPsqHx1WjxvpQ00lNmzNWmaeHT+hejYovl0xslK98QnzeI/5fYdrisAs&#10;qSZAz1nx8EFDVz3gtsWqbB/mVD8aIR/u3yz/jvJsfPX7amkxtM6tv947ttm/FuRRIy5mDeY1nWoJ&#10;TQDA29XB8XJnHoW2bpl8xdoWKWH+YqZ512AJlIgct+3LARUI8YSBF4Dt2T0XZNNRbvp2VbQFgATX&#10;DZPaQ6qg3ZoC+9R9GQFDQCoMnCcV48adCSR6rY2lmKWT66iPo/EUWDS682dpOPOTMF/40+sk9/Nw&#10;kSdhMo5m0ewfuztKio2mgAdu55INocPsWfAX22cQmr4xXYOjLXYyYpF0Ae3/XYgwZRGysWpF/gTU&#10;rdyM4jwBDQSxia7TOO15r42ihjT7iuxR78upodPQevdGlIAE3hjhgLjYaVmaxqCCvdOL/RanSWyb&#10;rw9570QqbZZUdMgOAHyI1R2Ct5BJv3S/xKbDheUEzOOi5UcTkHM/c6lOaZwlUKfMn07nuZ8k87F/&#10;dwej2WxxncRRlqSLQ510g0uxe7vWBHqv/P+l6pOAqI5LZPlv8R1aAcwecxgMZ8LojB4XuH3yFYJd&#10;P0w0kmPRAPMrRSP/CUVj9POJBkhMlERx9n2l4r9EIsuzUZ7+Eon+U+O+iqci4e4ZcAdzcjLcF+0l&#10;73Mbxp/fam//BQAA//8DAFBLAwQUAAYACAAAACEAGZS7ycMAAACnAQAAGQAAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHO8kMsKwjAQRfeC/xBmb9N2ISKmbkRwK/oBQzJNo82DJIr+vQFBFAR3LmeG&#10;e+5hVuubHdmVYjLeCWiqGhg56ZVxWsDxsJ0tgKWMTuHoHQm4U4J1N52s9jRiLqE0mJBYobgkYMg5&#10;LDlPciCLqfKBXLn0PlrMZYyaB5Rn1MTbup7z+M6A7oPJdkpA3KkW2OEeSvNvtu97I2nj5cWSy18q&#10;uLGluwAxasoCLCmDz2VbnQJp4N8lmv9INC8J/vHe7gEAAP//AwBQSwMEFAAGAAgAAAAhAFy4M/Xh&#10;AAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+JpMZtgms5hND2FApNCiU3&#10;xdrYJpZkLMV2/r7rU3t7ww6zM9l6tA3rsQu1dwrkXABDV3hTu1LB9+F9tgIWonZGN96hghsGWOf3&#10;d5lOjR/cF/b7WDIKcSHVCqoY25TzUFRodZj7Fh3dzr6zOpLsSm46PVC4bfiTEC/c6trRh0q3uK2w&#10;uOyvVsHHoIfNQr71u8t5ezsenj9/dhKVenwYN6/AIo7xzwxTfaoOOXU6+aszgTUKZnK5pDFxomSi&#10;ySMSSXQiSpKFAJ5n/P+O/BcAAP//AwBQSwMECgAAAAAAAAAhAGQ8vegedwEAHncBABUAAABkcnMv&#10;bWVkaWEvaW1hZ2UxLmpwZWf/2P/gABBKRklGAAEBAQDcANwAAP/bAEMACAYGBwYFCAcHBwkJCAoM&#10;FA0MCwsMGRITDxQdGh8eHRocHCAkLicgIiwjHBwoNyksMDE0NDQfJzk9ODI8LjM0Mv/bAEMBCQkJ&#10;DAsMGA0NGDIhHCEyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIy&#10;MjIyMv/AABEIA9oFIwMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/&#10;xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKC&#10;CQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaH&#10;iImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp&#10;6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAME&#10;BwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYn&#10;KCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeY&#10;mZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/&#10;2gAMAwEAAhEDEQA/APf6KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK8r+NusXT&#10;aVpfg/TDjUPENysGd2AsYZc5I5ALFR9A1eqVx914DW8+KFn40n1Fz9itTBBZrEAASHBYtnkYduMD&#10;nHPGCmB0mk6Zb6No9nploCLe0hSGPccnaowM+/FXKKKAEpaSlpAQ3V1BZWk11dTJDbwoZJJHbCoo&#10;GSSfTFcr441DQ9S+F+uXMl9ZT6dNYyiOcSK8bSYOzaeQWDhcY5yB3rp7+wtdU0650+9iEtrcxNDN&#10;GSRuRhgjI5HB6jmuL0f4NeB9Gu1uo9I+0zIcobuVpVH/AAE/KfxBpgSfB/TrvS/hZottexNFMUkl&#10;CN1CvIzrn0yGB/Gu5opKACiiil1A56bxz4RTUrrSrjxBpkdzBlJoprhVAPIK5bgkc5GcjvXmvwc0&#10;yF/iF401nR32aB57W1ukSYhlYvuymOMIBwB2kFeiah8OfB+ray2r32gWk965Bd2Bw5HdlB2sfcjn&#10;vXRWtrbWNrHa2lvFb28YwkUKBEUegA4FAEtFFFIAooooGFFFFIAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiikAUUUUgEopaKAEopaSgApaSloASiiigAooooAKKKKACiiigBaKKKACk&#10;opaAEooooAKKKKACiiikAVyPi34a+H/G2owX2s/bHkghMMaRzlUAyTnHrz174GelddRVJ2A800/4&#10;C+BbFR51reXrBg265uT27YTaMfhXpZNFJQ5XAKKMUVIxKKWkxSASlU4pMelGPWmBlad4X0LSNb1D&#10;WrDTooNR1A5uZ1Jy/OTwThcnk4AyeTk1qMaXvRgY6UN3Cw0EUbhS470mBSGJnnmg0vFHFADc0Zz2&#10;paSgApkkUVxC0M8KSxN95HUFT9QetP8ArQBznt6UAV7LT7DTUZLCwtrRD1WCJUHQDoAPQCp/wpaT&#10;oelACfSk9qdRxjkUCG89qOadSUDGkH1pOQMZJ5zTqSgQ3BpDnPrTzSe9AxBweKWjtxRQA32NGPWl&#10;pPpQAnSkOKDRSAOAckc1C2WYkmpScjFNwD0NAwAHWkfk47GnDjvTGOT06UCAgAY6GnKSOhIpp5pv&#10;PqaAJOAaCaaDxg0GgBpODml96a+eCKdn/wCvQMQikoNFADwRgA9aQ0lHNAC0lA9e9FACGkBGcmlN&#10;JznigBc5pv1pfY0UAApaMg9BijNAB1OaT1AopMnOaAF4HFJjGccZpMDjJ5ozng9qAHZpKTOaOemO&#10;KAD60dOKMdhRn8aAEOT3OPSlpBS+5oAPTFJ/SgUuBknvQAHNHFHvRkUgEHXNL3z3pB3P9KWmAufa&#10;l78d6T3pADk0ALz680AnnpSAnOKWgBcUo60mc9DRyX9vSgB3vTlGTgDJpvejv1oAdRTcj1ooCxs0&#10;UUV0mYUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUgCkpaKAEozS0UAJRS0&#10;UgEopaKAEooooAKKKKACiiikAUUUUAFFFFAwooooAKKKKACiiigAooopAFFFFABRRRQAUUUUAFFF&#10;FABRRRSAKSlooYBRRRRYAooooAKKKKACkpaKQCUtFFABSUtFABRRRVAFFFFIBKKWikAlFLSUAFFF&#10;FABRRRQAUUUUAFFFFIYUlFFACd6KKO1IBKKWkoGFJRQaYCHvRS0n4UgEooo79KAENFLSUAFH40dK&#10;SgAoopKAFJopM0ZoAKSlppoAQnPNH1oooAOlJmg5PFJ+VAC54pKD60nNABR3/rQabQAh9qSnUhxn&#10;pxSATHeggHrSmk6HmgBMDHFIaM0lAB3pfek70Z7UDEPPFJS0lABRRR9aAFooooAM8+lFJmjtQAUA&#10;ikooACOc0YxRRQAlL70lFAASKSjr1NIaAFo4pKM0ALnHIHNGTSZHpSA54FABmjk0UZ96AF7UfqaS&#10;jPbNAC8n8KMnFNpOc0AOpcH8KTPakzQA8/XFJ05po9s0/PAoGFKRzSUc9OaQgyM8nNLntim8ZyR0&#10;p3B6d6YC/Sl44Ipme4p1AC/QUo/KmqeaD6ZxQAuMmijdRRcDaooorpMwooooAKKKp3uoxWcDOqvP&#10;KOFhhG5mPp7fjSbSAuUVWsJbmewhlvLYW1wy5khD7wh9M96s0wCiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooopAFFFFABRRRQAUUUUAJS0UUgEooooAKKKKACiiikAUUUUAFFFFABRRRQAUUUU&#10;DCiiigAooooAKKKKACiiigAooooAKKKKACiiikAUUUUAFFFFABRRRSAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKSiikAUUUUAFFFFABRRRQAUlFFIYUUUUAJRR+NFACUUlLSGITRRRTAKSiikAUlLSd&#10;6ACkpaSgApKM0UABJpO3NB6GigA70lFHFABnvTcjqaWmkelABQaKafSgBcjHvSA7u3NH1o5oAKMk&#10;dRRTSaAFzxSUlLwOlACEHrmijtRSAQ02l560n9aAEOe1IaU0fjQMT8KKDiigApM80E0nfk0AL9aK&#10;KSgBc0maKT3oAU0dqTvRzSATnFL7mk4o/SgB1JR+NGaAE9qKOKP6UAGfU0ZHamk0gwCT60wHc0Um&#10;aQ5xxSAceevSm5oz2pKYC5pOMe9JnijJ+lAC5pe9NoHagBeaOhxR2pBjOaBjh1+tJ7Gkz70o+tAC&#10;j9aUHBpvWl7c9aQC+uDigZHem/jS54oAdS/1oDALxyaT+dMQo6YpaQUo9RQAvpRmjik7UAIGJGSu&#10;D6UUuCec0UAblFFFdJmFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUgEooopALRRRTAKSilpAJRRRQAUUUUAFFFFABRRRSAKKKKBhRRRQIKK&#10;KKBhRRRQAUUUUAFFFFABRRRQAUUUUgCiiigAooooAKKKKACiiilYAooooAKKKKACiiigAooopAJR&#10;S0UAJRRRQAUUtJQAUUUUgCkpaT2oGFFFFABTcU6m0gEooopjCkzzRRQAUlL2ptIQtFJRzQMO9Bo7&#10;UlAgpKWk9qBhziij1NJTATNHvRRSACeKSikNAAaQ9aM0lAB14o57UnFGcetABmk+lFFACUdOtJS9&#10;6BhkYpDQaPrQISk96Xr0o4xSAQik96Umm0AFJRRQMKSg896PSgAoHSjFN7/SgA70UtH4UAJQM5o+&#10;tIaAFoPrRnikzzQAv1pGPQCg+lJ9aAFpM9xR70fhSASg0UcetACcUucYpOTQfXtQAH6U2gZzk9KK&#10;Bh7UUfhRQAE5pRjPJxTaU/nQAtH0pB0pc0wA8il74602joKQDhSdqM8cUufamIO3vS98UYB/ClAz&#10;jnpSAOx60v1zSc/hRmgBSfUUmckdaPalzwMA8UwHUhGetJyRgZ+tLzQAc0UZooA3aKKK6TMKKKKA&#10;CiiigAooooAKKKKACiiigAooooAQEEZBBB6EUtIqqihVUKo6ADAFLQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFIApKWikAUUUUwCiiigAooooASilopAJRS0UWATFFFFABRRRSAKKKKYBR&#10;RRSAKKKKYBRRRSAKKKKACiiigYUUUUAFFFFABRRRQAUUUUAFFFFIAooooAKKKKACiiikAUUUUAFF&#10;FJSAKKKKACiiigAooopAFJRRQMKKKSgBabRQelIBPeiikpjCijikJoEFJ3oopAFFFJQAUUlFAwNJ&#10;S0e1ACUlLSUAGeaQ0UUAJSdKWkPtQAmcGjmg/Sk60AHbPakpegwOlJQAU2lNJ/SgAFLTfbNJx60A&#10;OPrTTR/Kj8aQBx3oBH40maPegBCeKSijigYdaKO1JnigBOnelpM5AyMfWigANJ060v1pCaAFNJz6&#10;UdqM570AHPak59aM+lHHFABz/wDWo9OetIOw4o4JoAKKDRSAD04pvNOpppgKT2ApKPyooATPPXFF&#10;JQOtIYtJQcUUAGTn1FJQcfSigBPwpR1OTSUvU0ALzRSdqBQIXp2opBiigYtLz6YptO70CHdsCimj&#10;6Uvf6UALk5xjgUufWig/QAUAH1pQPfikHBHahetMBwo70c0nQ80AL+FFGPeii4G7RRRXSZhRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFIAopCQBknAFLQAUUUUwCiiikAlLRRQAlLRRQAlLRSUAFLSUtACUYpaKACkpaKQC&#10;UUtJQAUUUUgCiiimAUUUUgCiiigYUUUUAFFFFABRRRQAUUUUgCiiigAooopAFFFFACUUUUgCiiig&#10;AooopAJRS0lAxKKWkoASiikPWgYh60GiigQnNJ3pT60lABQelJRQMKKKT60AFFJ75pT0pAJ68UUl&#10;HqB3oAWkooJoAQ8HHek4pTSUAB6cUh60ChjQAhpKKDgdaACkNFJQAlHH0oPSmk46dKQCnFJx1pmT&#10;TuCASKAFooBFITxQAhoopKAFNN6UE00ZxnPWgB2aPftSdKTPpQA7vRikHHWkLccc0AH50HpxR+VN&#10;JzQMM9qM0Acego4FABxmkyOgoOc03GT0oAd70uaTI9M0lACnqOaTPFL3pG56UAGaM8U39KCxNIB2&#10;eKTpSfzpKAFPIo+tJ2o56GgYd+vNHvRRjOKAE9D6UZJPpSHj8aM/WgBe9H4Yo9Mjmj+lABmikDKW&#10;IBBZeo7ilPA9KADGMUv1pKOuSeKAFpc9DTc/hmloAdmlz7U3NGRQA7HFLSCl696YhaOaP60flSAV&#10;c4ooHpml7gmmA4EAY2iim/N2IxRSA3aKKK6jMKbt+fdk9MYzxTqKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooACARgjINF&#10;FFABRRRQAUUUUgCiiimAUUUUgCiiigAooooAKKKKACiiigApKWkpAFFFGQc4IPrQAUUUUAFFFFAB&#10;RRRSAKKKKACiiigYUUUUAFFFFIAooooAKKKKACg0UUgCiiigApKrahqNnpGm3GoahcJb2luhkllf&#10;oqj+f0HJrzTTf2gfB+oarFZSw6hZRyvsW6uI0ES9eWwxKjpzjvzgc0+UD1SilNJUtWASilpKQwow&#10;euKZPPBZ2s11cyrFBCjSSSOcKigZJPsBXhcv7SoDSPB4Qle3VyFke/2kjtkCMgH2yfqatRuK57qa&#10;SoNOu31HSLK+ktpLWS4gSZreUfPEWUEq3uM4P0qepasMSjNBopDEpKKBywFFgDBJ6Gg8cd64b4lf&#10;ES88B2Za08PXF4HjG29c7beORtwUMRyxG3JHHBAyM11Xh/UJdZ8J6RqtwiLcXllDcSLGCFDOgY4y&#10;ScZJxkmq5eorl2ikpfapGJRzRSZoAKTvS96Q0AJS0n0ozSAXNJSHPfpSZoAU+tJ3ozRmgA96aeTS&#10;0lACUnPSg0mR+tIAzzTWpTzSMT0oASik57GlpgGaSkJpaQBSUGkNACNyMUD6dqCCBk9KBgj60DCj&#10;vRSUxC80dqMHBNNPSkMWkOKauccmjvQA7880lHI70UAJ3pAecUvfrRx19KADOKTOOveim85oAdmi&#10;m9TjtS0AIeDSAnOaCaQfr60gF7nrS9qT6mkJoAdSE0me9HagYvJ7cGlpOelNPpmgAJOaWkooAMjO&#10;QKXqfWm9aUdPegBR+tLn6moy48zZkbsZx7U7tmgBQelLTe3SjJzQAvSl5zkHimnFHPGCKAHfjTh1&#10;pvalHAxQA+gj86TPtRntTEL+PFKOnNJnoBS0gF5yMDIpc+3Sm9OlOz3oAM+1FIZMHG00UAb9FFFd&#10;RmFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABWR4m8RWnhfQ5tTu0klClY4oIRmSaRjhUUdyS&#10;f5mtekZVfG5QcHIyOhoA8jPxc1/w/wCIbGx8a+Ev7Ks9Rk/0e4iuBJ5adPmxkMQSu7BUgHO3oD67&#10;XhvxE8Z2l3478N6V4h0LUbDQLPUDNNc3cIAnkUFUK9QYgSC3JJB6DHPuEciSxLJGwdHAZWU5BB6E&#10;UkA6iiimAUUUUAFcR468Ta5ZXdj4c8K2Bn1zUkZ0uJR+5tYlIDSMTwSMjA9ccHIVu3ooA8Lu/G3x&#10;A+GfiLTovG11Y6vpepN/rLZQrRbSA23CKcjcpwwII4BBzjtvGereMLzxDD4X8Grb2lz9lF5dandL&#10;mOJCzKqKCrDcSp7Hj8SOc8e2A+JHxH0bw1Yr5lnorG51a6X7sW4jEWf75CHj/a/2TXsNIDxrwv41&#10;8Z+HviPD4N8cywXzX6B7W7gVVC8Ngjaq5UlSvIBBGeley15FpdrD8QfjTJ4ptSDo/h2FbOGbaSt5&#10;N+8JKnGMKXPQnoh6NXrtCAKKKKYBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRSAKQKFXaoAA7ClooASloopAFJRRQAUUUUAFFGKKACiiigAooopAFFFFAw&#10;ooopAFFFFMAooopAFFFFKzAz9a0TTvEWlSaZq1sLmzlKs8RZlBKsGHKkHqBXifxi8TeFPFt9ovhW&#10;31G2hnh1LZdai8R2WSDKOuSBnJweDt+QZIHI9x1HVdO0a1+1anf21lblggluZVjXcegyT14NeV/H&#10;KTwvqfw3OpiewuL5pYxptzC6u0hDgOqsvVQpYkZxnHfFWhHrcFvFa2sVvAuyKJAiLnOFAwB+VPrn&#10;vAdje6b4A0Gz1Ev9qisoldXXa0fy8IR6qML+FdDUyGgpKWkqRnL/ABF8Pat4q8FXejaNeW9rcXLI&#10;HafcFaMMCy7l5XOB2ORkY5yPKbfxr43+EN7Y6N4vtYdS0MRxw29xbADZGoAxG21dxUdVcAnA5AOT&#10;7H4m8Y6H4Ot7a41y8a2iuZDHGwieTkDP8INea/FLxToPjnw1beGPDbxa3rN/cxtapAT+425LSEkY&#10;Hy7l5IwGJ6A1otiT2NZEngSaF1kjdQyOpyGB6EH0pOapaHpp0Tw3pektKJjZWkVsZANu/YgXOO2c&#10;Vc+lRLcpBRRSYycUgENAOGFZus+JfD/hzy11nWLOyeTBRJpQHYE4yF6kZ6nGB3rUZNrChpgecfHu&#10;N3+FlyyyOojuYWYL0cbsYPtkg/UCur8Ef8k58N5/6BVr/wCilrjfj5qtha/DmTTp7lUvL2WM28PJ&#10;aQI6ljx2A7muh+GOvaZrnw90mPT7oSyWNlBa3K7SDHIkagg5+nXoa06COoNFHek5rIoM0mfWig0A&#10;gpqIsY2oMAkt17k5P86U0HrxQFwozSHpSfWgBeM0nf2oHPtRSAPqaTvxSdaXpTAM8Un1pD2z3ooA&#10;TvzTcj8qX8KTnniloAdTTTS9qaR2osAUdqKTGOlAxG6+1OpppfTNAhrNijI9aRhk0KvGD3ouAjNk&#10;bSeKUfdHrSONoBpF6ChDHZpMjvRRx3FABuGPakbpkd6aqkRqrOXwMEnGT+VKeR29qQAKKQZ24Pal&#10;pgISfQ0vaij3oASkyc0vtSZpAGTmkPAyKWmtSABzk/pS0gBzmlPFACE0KexNNzRmgAJ5pB1x2oOe&#10;oxSjpQAvHakNFJQAZo96B1o74oGGaKO5oyOBQAZoBznqKO/alNACHrR2x2paTp0oAdk/lRikHpS/&#10;zNABxR1pKUUCA59AVH5inUnanDpyKAE+tO4BxTc/TrTu+TQAv1PFHtSdB7UtAxe1KKQYx70ufSgQ&#10;ufc0UgzjrRTA36KKK6TMKKKKACiiigAooooAKKKKACiiigAooooAKoarrWmaHFBNql9DZxTzCCN5&#10;m2qXIJAz0HAPX0rktQ+LGi2rXjWGma3rNrZFlurzTLPzIImX7wLllBwOSRkY5zXQQz+H/HvhZihg&#10;1PSL1Nrqeh9iOqsDg9iCAeDSA3K57xj4y0zwPpEOp6rHcvby3C24+zxhiGIJyckcYU1yHwm124hv&#10;Nc8C38sks2gTtHaTSn55bYMQufp8uO2GUdq9OeNJUKSIroeqsMg0AeMfEXXdJ+KXhy00DwiTq+oS&#10;XkcgZYpEW0UBgZJGIAUYJGD6nAyBXsGn2a6dplrYo7OltCkKs3UhQBk+/FTxxpEgSNFRRwFUYAp1&#10;ABRRXJeGfG0niPxLrekNod7Yrpb7PtE/SU5I6Y4zjI5ORTA62uM1j4maLpPiF9ChtdT1XUYk8y4i&#10;0y184wLxy/I9R0z1FdnXz1Yarc/Bz4n+IJvElpLNputGS4gvLdd5kO9nUAkjB+Yqynodp6YJTA9r&#10;8M+K9H8X6Y2oaLdGeBH8t8oyMj4BKkEDsR7Vg/EjxB4o0jS0tvCmhXV9f3QKi7jQOlt7le7emRt7&#10;84IrI+DHgu88MaVqGqXs0ZfWXjnjgjfeI4xuKksOCTv7cYA/D0+joB4d4a8TeNNA0QaRpHwwvlun&#10;ZpJbu7uWPnzkfNLIWQZJIz94cYA7VrfEO/8AiQfD9noWj6RNNdz2q/2hqdptALkDckYByvOeTjjp&#10;jrXrdFFgPHbHV/iTb2GleHtH8C22hW6mOBrtpVnSFP4nC5HuTksTz1JzXsVFFCAKK4/xR8Q7Pwrr&#10;EWmz6Hrt9JLCJlksLQSpjJBGSw5GOeO4rNn+LunwuU/4RbxY7DGQulkEZ+rCi6A9CorK8O69F4k0&#10;ePUobK+s1dmXyb6DypVIOORzx7gmtWmAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUrAFFFFABRRRQAUlLRQAUlLSUgCiiigAooooAKKKKQBRRRQMKKKKA&#10;GTTQ20Dz3EqRQxjc8kjBVUepJ6Cudu/iH4OsrOK7m8R6cYJZDEjxzCTLDGRhcnjIyegyPUVN45sr&#10;bUfAevW11D5sRsJm2+XvIZULKVXuwIBHuBXjXwV+H/hrxV4F1W71WwE15Jcy2a3G47oUMcZBQHKh&#10;gWJDYz+FMR6/4p8NWPjnw/D5F+8M6YudN1Kzl+aKTHyurKeVIPPPIPBBwRhfCXxxe+LtGvbHWYmT&#10;W9IlEF4xUL5md21iAAFbKsCB3XPfA5f9ny51GBfE/h+7vGmttKuI0gTOVjZmlD7c8gEoDjpnJxkn&#10;MfhGJNJ/aY8U2Vssnk3Ns8rgk4Dv5UpY/wDAmbH+9TA9a8QeG9I8U6U2ma1ZJd2pcOFYlSrDoysC&#10;CD1GQehI6E1zvh/4R+C/Dlzb3drpAmvIMFLi6kaVtw5DbSdoYEZBCjHana94l8aadr1xbaX4FOqa&#10;cip5V0NSjhMhIy3BBIweMe2e4qiPGPxCZSR8L249dcgH/stGgHoRoArz+18T/Em41OFJPh7bW1m4&#10;Ks0usRkqezFlBOAM5AQmtvxjL4yjtYF8H22mSStv8975mGzgbdgGATyevHA4Oam2txklp458M3/i&#10;ebw1a6tFJq8JZXtwjdV+8AxG0kc5AORg+hroCDXi1npviuHx1Ne26/DWPxU8O2ZPtFz5+CoYkxBs&#10;BiMZYLnB64Nen+Gv+Eo+yT/8JV/ZH2jzP3P9l+Zs2Y/i8znOc0NJgaN/ptjq1m1nqVlb3lsxBMVx&#10;GJFJHQ4PHFV9J8OaJoJlOkaTZWLS48w28CoXx0yQOa4zVNQ+LQ8R3dvpWj+HTpQc/Z7m4kc5Ttuw&#10;4bd6/LjPr1MKXnxmf7TnTPCKeV9wM0377/dw/H/AttMR6SwJoVeea4XTG+K8l7atqS+EYrTzF+0J&#10;H9oMuzPzbeSN2OnOM1c8ZWHj68vrU+EdX0qwtFjPni7jLOz57fIwxj6d+vZWHcfovxD0PXvGWpeF&#10;rJbv7dp+/wAx5IgI2KMFYKc54Y45A9s11QXD14HokHi288c6xbWHjbw0PFEK+XP5OljdMqEBg8ph&#10;HIO3IUscqM/dr2DwlaeJbPRzH4r1K1v9RaZmEltFsRI+ML91c4wTnA647ZodgPGPjzoujaL4k8N6&#10;pBYwxy3tzNLfMckTbWiPzDn+83Qd6+hJFLAYrwX9pZVaTworNtUm6BbHQfuea9r8QQatc6Fdw6Fe&#10;QWeqOmLeeePeiNkdR9MjocdcHpVNAXwvQlRkdD6UOCRheK8vTw78YzKA/jfSVjK8stkhKtnsPKGR&#10;jnJPXjHep18K/FRgok+ItsueG26VEcfT5R/SptoB6GI8tjoa58eP/BPP/FUaT8pIP+lp249a2NFt&#10;L6w0uG21PUzqd4gPmXRhWLzOf7i8DHSvJX1fSkkuI/8AhRd0WjmZExo8RV1B4YkJgE+2R6E0kkB2&#10;8nxQ8CLd/Zf+EmsvNwDuViU54Hz42/hmunkUqefwryD7b5sJnt/gLA0KuFbzoII35PBCGLJ9+w9a&#10;9hnwSDjqOR6UpJdBoiz696QnFGO+aTB7DOKQCjnkmjPvTEBCjICnGSM55pcZ60hi5/GkzSbaKADP&#10;FGeufwo70Y7UAJR70YowfTrQAnJopcEDpQFJ7dOtACdB6UwnHenMD6UwqTkUgG7upxS0AEDpSqCT&#10;0oASk/GnbWzjBoKsD0PNAxtJTtp9DSbWxnaaBDHG5evPWkX7tPMbFcgHgZOKREYrwDx6UDEpp9zU&#10;ywu5wOmOTTDC+/G0/gKAGc0vOetP8iUfwnrR5Mh/hPFAhhxSVL9nk6lT1xQLaboUoGQ/hSdan+yz&#10;dNh/Kl+yS/3O1KwEH40wnHSrX2SX+72pn2OQnOAc96AIevtR2z3qx9jkABIFH2OXjjGRnFAFfPNJ&#10;jPNW/sMoAOOtL9hk7iiwFIjmkq59gkLE45PTFKNOm6EfU0WAp8+maT8au/2fL+naj+zZTj3FFmBS&#10;qte31pp0SS3k6QJJIsSM3d2OFH4nitb+zZAM9/pR/Zr5GRu79PyoswuiifqRQVwQQau/2dKO2acd&#10;NkAGKLMLmfRz3q+NNkHJIC45J4pPsHC/ODnkH1FFmBSHQkmjt61d+wMoO5lGMZqrLH5bEEg+nvSG&#10;Mo78UdqM8UAKCCxAI3AcgHpS/XpUaxxrK8qxqJHADOFGSBnAJ74yfzp/0oAPrmlB49aTr9KX2oEL&#10;1FAz0pvc04e1ABS9aToSKcBkYoAOnNOGDxSADHXpQOnHNAx1Lzimj3p3HcZpiDn0oo5/yKKAN+ii&#10;mRebs/e7N+T9zOMZ4/TFdJmPooooAKKKKACiiigAooooAKKKKACsDxzc3Vn4D1+5sWdbmKwmaN0Y&#10;qyEIfmBHII6j6Vv0EAjBGQaAPOfgc9rJ8J9MSDazI8yzjAzv8xjz/wABK/hisL4J2g07xN8QNPtQ&#10;6aba6mIraPcSq7XmXjPfaE59hXSW/wAMn0e+v28M+Jb/AETT79/MnsYIo3RW6ZiLA+X+Ht6DG3p+&#10;m+Hfhx4UlKMlpp9spluLmU5klbuznGXc9APoAOgpAeeeHYyv7UXifZjaNPDNj3S39Pc13GuaX46u&#10;dXmm0XxJp1nYMEEdvNYeYyYHzEtnkk/p9MnA+Ffhq4F/rPjnU4TDea/K0ttA3LQWzNuUE+rfLx6K&#10;vqQPTqAPN4vC/wAUGBM3xFtkJ6KmkQsB+JA6VteHdC8Z6dqgm1rxlFq1ltINv/ZccJJ5wQynjt1B&#10;9PeuZvv2gPBlleXNt5epzmBygkhgQrJg4ypLjj64r02zukvbG3u40kRJ41kVZUKOoYZAZTyDzyKA&#10;MHxD4Wvdd1CK4g8UavpcMcYQwWLooZsk7iSpOcHGPYV59oNjZ+Mtd1jSIPG/jyK80eUwzM12kKPh&#10;iuVCDnlT97B5+uPZqasaKzMqKGb7xA5P1osBnaBpD6HpEVhJqd9qRjJP2i+kEkpyc4LYGce9eMeE&#10;dLt/iL448cW/ja33alGqW9tA7fNaRbnBMXUDH7s7gMEtnncc+9VzGv8Aw78J+Jr/AO3ato0U13tK&#10;tPHI8LuMAfMUYFuABznA4osBwHwJuL+2u/FHh8XT3mi6ZdmOznY5XO5wdp5GGChsA4BOf4ia62++&#10;Ggvb64uR418ZW4mkaTyYNVxGmTnCgqcAdhXU6LoWl+HdOXT9IsYbO1U58uIdT6k9WPA5OTxWhRYD&#10;z0/CdGXa/jnxsykYYHVuCP8AvinD4VqF2/8ACdeNyMYA/tfp/wCOV0PizxTD4W06GX7HcX17dSi3&#10;s7O3HzzykEgZ/hHGSew9elcT4e+Kesw+LLPwr448PjSdRu+ILiKTMTsfuDGT1+7kM3zcYHODQDQP&#10;witWcyP4y8ZPIRgs2q8ken3K6fwx4Vg8LWssEGp6rfCVtxbULozFfpwAPyreoosgOW8R/wDCef2i&#10;n/CMHw39h8ob/wC0/P8AM8zJzjy+NuNvv1rIP/C38dfA4/8AAuvQKKYGR4cHiIaYR4mOmG/8w4Om&#10;+Z5ezAxnfzuzn26Vr0Vx/iP4gweG9X/s6Tw54iv3MYkEun2IljIPbO4cjvQB2FFed/8AC3IPOEI8&#10;E+NDIRkKNKGSPXG/NP8A+Fqj/oQ/HH/go/8As6APQaK8/wD+FqD/AKEPxx/4KP8A7Ok/4WocjHgL&#10;xxjuf7I/+zoA9Borz7/haoPTwJ4446/8Sj/7Omj4sK0hRfAvjYsv3h/ZPI9ON9AHodFeex/FSQr+&#10;88AeNlbPRdJyP/QhTv8Ahanp4C8cf+Cj/wCzoA9AorzxfipMYcn4f+NRJjJUaXxn67v6VH/wtPUG&#10;kl2fDvxd5QC+WzWJVmP8WV7Adjk59qVwPR6K87/4Wbqa+WZPh34qCuSBstQxB9xnge5ok+IfiVAC&#10;PhtrZwu5v3icfTGc0XQWPRKK87T4geK3u40Pw11YW8h2rJ9pj3bsZ5UjCjHcnrxSS+P/ABe08iWf&#10;wz1OSOL77T3kcR/4CMEN+Bougsei0V5wvjzxzJt8v4X3fzcDfqca8++V4HvUzeMvHibc/DGbn01m&#10;A/yFF0B6DRXmH/Cx/HG0uvwrvyobZzfgHP08vpx16Vai8b+PZrTz0+F84+bG19XiQ+nQqG6+3vRd&#10;Aei0V55H408fTLmL4YTccN5mswpz7ZXke9O/4S/4hdP+FYHr/wBB2D/4mncD0GivP/8AhLfiJ/0T&#10;D/yv2/8AhSDxd8RDn/i2H/leg/woA9Borzs+K/iVt+X4aRhvU63AaZ/wlPxPMDL/AMK5txMfuOdY&#10;h2r7kZyfzFID0eivOL7xD8U0UNaeB9NfcPu/2mjFTjvkrn8Kih8QfFt7iASeCtJjiVczbr9cyeyk&#10;Odp+oai4HplFeZQ6p8ZJvPlbQPDMCI+EgkmcyOM44ZXK8decfTPFWY7j4wSxOxsvB8DB8Ksj3BJX&#10;/gJI/UfSi4HolFeczSfGOOMFIPBkpyOIzcZ68/eIHHU+3Tmpv+Lv/wDUjf8Ak3QB6BRXnxHxgI4P&#10;gcfT7XSbfjBnO/wR9P8ASv8ACgD0KivOZ4PjHKhVLrwZCf7yC4JH/fSkUrQfGJjkXfg1MdlW4wfz&#10;FAHotJXmcmmfGT+0Uuo9e8MmIDDWZhcRHjrnYX4J7MOg9xUo0T4stcMX8W6KkTDGEsc7fcAj+ZpA&#10;ekUV5naeGfiuQxvPiBYod5CrHpkUgKdjnavPt09zU3/CKfEw7c/EqLr82NFg4/xp6AejUV54/hL4&#10;jbQU+JoLA9DoUAH86c3hD4iHH/Fz+h/6AUA/rQB6BijFcB/wiXxEx/yU8f8Aght/8aYfBnxBZ1c/&#10;FB8qu0Y0SED8t2CfeiyA9CxRivOj4I8fmXzP+Fozbh2/saLH5b8VF/wgHjpp5Jn+KV4WcYIXTECj&#10;6DfgH3ApWA9A1PyxpF552PK8h9+emNpzXgfwWHjdvAmpp4ZOhLbvfOokv3lEkcvlx5ICqVIxtxnu&#10;DnIr2Wfw/qtz4Hk0K48QSS6hLCYZNTa1TLAnn93937vy+vfOeazfh78P/wDhX9pdWcGs3F7azuJf&#10;JkiVQkmMFgRzyAoxnHFMBPh34Mt/hz4QkgvLuF7l2a6v7skKinHIDHB2KB1b/aPGcDjvhJYTa74+&#10;8WePGeV7G6nltbCRwR5sZcHODyNqpGB25I7cek+KvDEPi3Sl0261DULO2Mm6UWU3lmZcEGNzg5Qg&#10;8j6VqWFhaaVp8FhYW6W9rAgSKKMYCgUXAsVU1TVbDRdOlv8AU7uK1tIh88srYAzwPxJ7Vbr5n+NH&#10;iLUfF1mdQsSg8KadqH2CGUS5+2XJRmaRQOCihSoP+1kE5IUQH0tFNHPDHNDIskUih0dDkMDyCD3F&#10;OzWP4SUp4L0JSyMV0+3BKfdP7tentWvUtsZysHw78P2/j2TxlHHN/ajqRt8z90rFdpcKBncVyDkk&#10;ck4zzXVE+lFJSbAcM4rB8SeNfDvhGONtc1WG1aT7kWC8jDnkIoLY4POMe9Z/xJ8Z/wDCCeDptVjj&#10;SW8eRYLWOQHa0jZPzY7BQx7ZxjIzXknw28WeBNJs/wDhIPFeoteeJ724eSW5ubKWVrbbwoV9pGcY&#10;OV5wwHYVS0Qj3XRPEGn+JNMGoaZJLJbFym6SF4jkYzw4BPXqOK0Fc55psM8N5aw3VtMk0EqB45I2&#10;3K6kZBBHUH1pOfWod0xoyLPwl4d03xHdeILPS4YdVuwRNcKT82cZO3O0E4ySACec5ya2i4LA56Go&#10;6Dj86TbGcF43+Fz+PdTWfUfEt5HZROptrKKBAsQwBJz1YtjIJ+7k9RxXcaba3Flp8Ntc6hPqEyZ3&#10;XMyorPySMhABwOOnapMkU+I/NVXuI5jxT8RtB8J3sGnXBub7VJ2Cx2GnxedOc9PlyAM5GATk9gad&#10;4R+IegeNXnt9Nlnhv7cEzWV3H5c0YB25IyQecZwTjIzjNeR+Nob/AOHXxvt/HN9aTXui3Uvyyxtl&#10;lzD5bIc8BlGSoPDAYB4bb0fw70O68TfEbU/iWD9l0m6eSKxiQgNcqP3e9wOg+TODzu57ZNAetMzK&#10;+MkU77Q3oKbMR5hxUdZ7DJvtDegpqgyOMnNQ55pyuVbii4HKr8VPABd4j4ktS0ZIJKuAcccHbg/h&#10;mqx+M/w6U7f7fH4Wc5/9kroW8L+FpfMMvhzR3Mj+ZITYxHe3Xccryfc1P/Ynh9bf7ONE07yAwbyx&#10;ax7cjocYxkVV0I5X/hdPw5AP/E97dPsU/wD8RTB8bfh5kj+15MZ6mzm5/wDHa7xDbRgBIEVR0CqB&#10;inGaIEbYxx0OOlGganA/8Lt+HwJP9qylQcBvscuD/wCO1Bb/ABy8E3V5LbQ/2jIy7djJZs3nZGTt&#10;A+bjocge2RzXov2vn7v5GkF0uThefWi8R6nmsvx08JxyvHFpmuTtGSHEVkMrj1DMDUQ+PHhoSpEP&#10;D3iPzHbCp9ijyx9APMr0/wC1Hnge1H2zj7tCaA8+/wCFv6exCDwZ4wLEZAGlrn/0OgfF+1Z9o8E+&#10;MCFHzY00ZX8N9egNeeij8TR9sP8Adz+NF0Fjz+b4sqYgbbwF4wlmf/Vq+mbQxHPUMT+QNN/4Wtdi&#10;5hEfw58XG2bPnSf2eQy8fLtXo3PHJGBzz0r0H7Y3TaM003j9gKV0FjzxfivqbBivw18UlNyhCLRv&#10;mXPzE/LwQOQOcnjI60lx8VNV/diD4ZeKZMvh/NtGTavqPlOT044+teh/bXGflFH21+6ijmQWZ53J&#10;8UdZz/ovww8SuByfNt2j5/74Oaig+KnimRd0vwq1xM9Npcn9YhivSPtsgJ6H0pv22TuR+VF0Fjzp&#10;fif4tnyYPhTq528N5szR8+2YufrU8nxB8cRld3wqvCWGRt1FW498R8fQ13v2yT1pGu5f72M0uYLH&#10;CHx349aDzU+FlwqgHhtSTP8A3zsBqZvGXxB8sMPhew+usRH9Nua7T7ZIF2gjj9aQXco/iouuwWOK&#10;/wCEt+JUiL5Xw0jViDkyavD1+nGKY/ib4olB5Xw5tEb+Ivq0JBH03Cu2N1Lx89NkuXcLlj9RRzLs&#10;Oxw0uvfF1UKp4I0lnbo/25NqfUGQE/hSHUfjNJNHGuieGI1Od0pkYqvpn95n8ga7cXEo/jJ+poFx&#10;IM/MaLoLHGxyfGP5g8HhDA5BczfkMH+dP2/GKaBtk/g6BmHVROWX36EfzrrvPY9WOO4FJ57gAAkA&#10;DAFHMFjjBY/GYwoh1fwpuXrIUk3N9f3ePyAqG40n4z3LxmPxD4Zt/LJJEUbYf67oj+mK7kTvj7x6&#10;560gmcHlzRzBY4iDw78XpW3XXjzS4MnlYLJJAvpjdGKmTwr8TpDum+I8CEHjy9LiOR9MCuwErnnc&#10;TTTIxPU0uYLHKP4U+IhRwvxMBJHA/seIA/j2qufh746JkJ+KV4DIVYhbEYBHQDEnyj6Yz3FdpvOO&#10;tIJGBByeKOYLHGjwD45jnD/8LTvN2O9gCPy8zFQx/DrxlFD5P/C1dSKbtxLWxLZ/3jITj2ruDI5O&#10;cnrnFNZsnrRzBY4MfC7xMXUy/FPXzk87HkUEeg/e8GrLfDHUxH/yUzxSZP732t8D8N39a7MsePak&#10;3HFLmYWOOk+F2oSMpT4leKQoPz7rt2yPY7hg/nT5PhbI9vIq/EPxYJv+WbPfkqp7ZXqefQiuu3HH&#10;XHejNHMwscjD8MHVFE3xB8XPIFG5o9QKgnuQDkj6Z4pjfCXT5JjK/jTxYzkfMTqALHPvt+ldhSZo&#10;5mOxySfCayQqU8beLF25KkagBjPXHy+nWoo/g5o8IOzxb4pTcd/yXyjnufuc5rss8c0maOZhY4h/&#10;gp4cdZd3iHxIWl5lLXifOR6jy+fxpj/Azwk7K/8Aa+vKV5XF1H8p9RmPr2rus5NB60czCxwZ+BPg&#10;pkPmXusSSM2Wma5Tce/9z+lTJ8EfBfnRyS3Orz7ECBZbscAcAfKo+nBAxXa+lL19KOZhY4OT4HeC&#10;AJDv1Qs3T/SQdv0+X+eeldvY2MGmaXa6bah/s9rEsMe9tzbVGACe9S5ozSu2Fhe2KTj2pc0nOfak&#10;MOc07PUUlGefegQtHGBQDyTijigYvP50v40fjR060CFoo49KWgA68HpTgB0HrSDGKBgEnqaYC5Pe&#10;ndR9aSl/DmgAooooA36KKK6TMKKKKACiiigAooooAKKKKACiiigAooooAKqX+l6fqscUeo2VvdpD&#10;KJo1njDhXAIDAHuMnn3q3RQAVkeKINYufDGoW+gSQR6pLEUgknYqqE8FsgHkDJHHXGa16o6rrOma&#10;HZi71W+t7K3LhBJPIEUsc4GT34P5UAeLaD451j4dS6VoXxA8Nw2tmsKW9nqNsiuVVTjLlSQ2OCdu&#10;GHXaSa92VldFdGDKwyCDkEV5d8ZLrSde8CQ6VZz21/qmo3UH9lRQyK7O+4ZdcH7uwuC3T5vcV6Do&#10;FlPpvhzS7C6dZLi2tIoZXXozqgBI9sikgNGiiimAUUUUAFFFFAEVzMLa1luDFJL5SM+yJdztgZwo&#10;7k9hXheqeM9O8R/GHwyvibR9V0XT7EF9PW/gMTvcuy7XkHZMoAMZwwGTjOPU/Fvj7QPBMlimt3E0&#10;P21ysZSFnAC43McDoMjgZPI4rzP4l6hp3xQvfD2g+EHXUdRjufPkvolbZZQkYJdiMDJwcdcoBjJA&#10;KYz3KiiimIKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooopAFFFJSAKKKKACiiii4BRRRSGFFFFIDj&#10;vifH4oufBk1l4TtvPvryQW8pDorRwsrb2UsQMnAXPUbiRgjI8V+Jlxr9t8NdF0O78Ff2BpNndIkc&#10;xvo5jJIqOOVQDBbLsWxyee9fTdcr8QvBEPj/AMNLpEt61m8dwlxFMI94VgCOVyMgqzDqOxqkxB8O&#10;9U1PV/Btjc6jo66Yvkxi1VbkTCaHy1KyccrnP3TzxzXU1T0fTY9G0PT9KidpI7K2jtkdurBFCgn3&#10;4q5UyGFJ3paSpGeL/tIaPLdeGdI1ePzGWxuXikVVJAWUD5iewBjUfVxWr44uNC1f9nz7ZtijszY2&#10;72axlSYZRtCovUAg5RgOcbhxXpWp6bZazpdxp2o2yXNncIUlifow/oe4I5BAI5rz6P4I+Hxb29hc&#10;6xr13o9vMZo9MmvB5AY5zwqgj7x6EHk88mtLiGfAMX4+F0P20EQfapjZ5/55ZGf/ACJ5lekmiGKC&#10;0torW2iSKCFBHHHGoVUUDAAA4AAGMUhqZMEJRQaSpGJ3qSL79RmhTtbPpR1A8R1Ur42/aGPhvxJ8&#10;2k6fE32ewMjBJm8reGIBGWO4txjhQOQOafgSzu/BH7QV/wCFNMmlm0mVXMqHcVjQxCVGIzjcpKpu&#10;PXcem6vYPEXgvw54skhn1ewV7uAYhuo5GjmjxkjDqQeCSQDkZ5xUfhPwT4f8EW8qaPbv58/+vuZp&#10;N8suCcZPQdegAFXdCOgm/wBZxUVKzFjk02oGIaT2paQ0gDNJ3pOtFAxe1IaM/hRQAn05oI5paSgB&#10;KDjiiigBKSl70UBqIemabnvTj6U3j1AoAPpSZ7UUUhhmk/ziik96BCnpTTz17UvH1pD9aBhTTTvr&#10;TT09qAEPPPcUe4pG6cUpxQAh9KKMnr60YoAaeSTig+tB6/SkzS1AXoOlJ+NBoOMUAIDg0v40nbrR&#10;2oAKOe9FHakAnSjNJnOKKACjvxSc5yOhpeM0AAJxRR3pKAF796Sil+lACc4z6UmaM8+uKD69KAAe&#10;1FJnAxRQAUcijikNACgZOfSj8aSl70AH60uaQ+9HfigB3Ud6TNH86OMc0AKKX6U3HpTqAD3pwNNp&#10;KAJBil4pvYUCgB3alo680v4YHamA4A7QRzQp+XPemIWXIbp7U8c80AH40U7n2ooA3aKKK6TMKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACs7W9C0zxHpcmm6vZx3dpJgtG+RyOhBGCD7gg1o0UAc&#10;54c8BeF/CbtJoujwW8zZzMxMkmD1AdyWA46A4ro6KKACiiigAooooAKKKKAIbm1t7yIRXVvFPGGD&#10;BZUDDI6HB70yy0+y02AwWFnb2sJYsY4IlRST1OAOtWaKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiikAUlLSUgCiiigAooopAFFFFAwooopAFFFGaGAUlFFIAoopDSAaTigmlpp460DEpD70p&#10;ppoAQ5pKWkpAB6UUUcUwEptOI70lIBDxSUGk5zmmAtNpaTt0pAN7c0UtJ70DDApKX+tJ296ADp3p&#10;O+aKKACikNHagLCHHcdaPeg/SkOaAQhpKXikpDCk7k889qKO1ACe9LR296T8MUCEz64o6e1J0oz+&#10;tAxe9NNFNIycmhgHNJnr1wKOM0p5HTmkAnHfrSZo+lFFwENGPbpS9aQ9KEAho96D70mfai4C0Unv&#10;SdQOaQCnr70lLijtTASjtR0o9xikA2ndxk0n9aOaAAUfnR7UnWgApe3Q8UlH6UAFB5oLKgyxAycD&#10;NGeenSgBO9J+PSlNFACUH060UtAAeTml/nTeKWgA6mlxnmm9qXjPvQAv86X+dJ9aXj6UAH48UtJ9&#10;aXr0pgFAPNHtRSAd05FGT+B7UnbrgCnYAGeuaAFAO3PegZxzwaUfyopgKFLDbUmOcCmLzT+2KAF/&#10;KikooA3aKKK6TMKhe7to7qK1kuIluJQTHEzgO4HUgdTipqTAznAyOhoAWiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigApKWkpMAooopAFFFFABRRRSGFFFFIApCMilopAFJS0lACUUd6KQxKQ0tIaAG00inGm0&#10;AJSU7FNzQAUdKKT680AISTSUtIetACUUc0ZNADfrR2o+tJ2HakAUhzR170mT+VAxabSmkoAWkNFJ&#10;3oDoJS0ds0nfIoADRxik79aKAuJ7Ume9HWikMKSijNAgpppaaaBh+PNJwBzS96SgA70lKetNxmgB&#10;CBSZPTNO6UntSYCUDrzSnFJQAf1pKU0lGoCZ9KT35o7detA+p9qQBn160fzpO3eloAOcmjGeO4op&#10;CeBQAUYpD1pfrQAUnQ9KKSgA+tFBpKAF/Sik7+tGPQ0AIwDgZAODkcdDS80d6PagA7UntS9+lJQA&#10;UUDP8VFABj8KUZpO9LnigBKcp5puaX3HGKAFPSl9zSZoxzmgBaKM8YoBJAGDx3oAWij86TjOKAH9&#10;ODRj60dhS44yaAFpw5O0DrTe3rTsg8gUwFGQfXH606m96cetABmijmikBvUUUV1GYUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRSASilpKACiiikAUUUUgCiiikMKKKKQCUUUUgEoNFIetMBDSEG&#10;ikJOMUrDEpMZOKdxSGgBDSUHpR2oASkPWg0lAAetN74paSgA70nftSn1pD1oADSGjPNIfakAHGOt&#10;JwKPrQaBjaKKKBBTfrTqQ/rQAmecUUEc00nFAC9OaKO1NJoGFJRR3Ix0oAPeg9elFJSGJTe9O78U&#10;2mAdOp/CjNBptIQvvSUZNIT74oGLSfnxSZzR3oADRx3pfrSUgEOM4FJ+NKfcUlACfd680maU8imD&#10;jigBwoz6UZzRwBSAPXqDRSZ55o4/CgA6mjj1ppzk4NGSeD1oAX6ZpKdScYzzzQAduRSZHbtSNn1x&#10;Uc0bSiMpPJDskDnZj5wP4TkdD7c0ASUvHejI60lAC8UZ7jrSUv1oASgdqO5/SigBD6Cl5xRRQA39&#10;cU6iigAH14pewxRRQAA4NHJOSORRQzYwRy31oAUYxS5pOOwxS0wFp2RxgdetMGfSlxz70AOGMnuA&#10;KN/tSDoaUfpSAcMnpTuppopwGaYAM5xg0tKR/KjPNACbc/xH86Kdj6UUAb1FFFdJmFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFJgJRS0lIAooopAFFFFAwoooqQEooooASkNKab7UgA9M&#10;ZptLSGgYlJSmkoASk+lKaSgBMZpKWmnNIANJTj0FNpgBpCeKOKTrQAHpTePWg5/CikMSjjPNL/Ok&#10;oAQ+1FFJ2oAXtTeSaD0wOKO9AhCTTetK3T60g6UDFJ4x2phzkHNO4prdRikADrS5o57UmO9MA6d6&#10;bgZzS0ZNACGkpc560hHH0pDENJTvypuD1oAQ01ulO+tMYjOKAF4IpaaOOnWlFAIWkzzSE88UdhQA&#10;tIaX8aTmkAmKacdaXtTT9aAFH3eKTNA64o9qADvxzRQPwGKKAG5GcUu001wCDxnsaZbQR2ttHbwK&#10;VijXaoLFjj6nk/jSAlPTGOaXotJSHpQAmcmij680hIHHOaAHUA9vSm78EdhSgjqDQAufSjnvSfWl&#10;69KACiijnvigA98Udf60UnUUAL70fWk79M07AzQAfzo9u1JS59qADvjNHbFL9KQdM0AL+HWl6D60&#10;h6+tH40AO6+lAxTRn1z3p3Q8UAKOtLTead29MUwHg+uaXoRjvTRinDOM+lADjnvmjtSdvpS9uvvQ&#10;AuD6UUBhiigDeooorpMwooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooopAFJS0lIAoooo&#10;AKKKKQwpKWikA2ilpKQAabS0mfSgYGm0Gkz2pABpKU000AFIaKD0oAT3NIaWkoASkPTNGaDQA3gD&#10;0FB+lLxik/OgBvfFGKdTc0DEo9zSniq95cNbRJIttNcZkRCsQBIDEDcQSOBnJxzgHANAE1JS0H7u&#10;aQhP5UnJ4oyT2puTmmMQ0fWlPTrTe1IBeOp7UhGaCcDikyO9AC80ntk0Eim9AKBB39qM+lIelNUl&#10;Sc8g9KBjuPrQaTPXg0m7NIB3ToPxpucDFBOMelNyfzoGL9KQnrkZ9qOlR5PzZHegBQAOcUvfFHPX&#10;FJnn+dIBD+tAOTRk5owTigB1IaSj+lAB6UhpMfWlyBxQA3vyad60zGc56UpNABS03vRQApxR+gpm&#10;Pel4oAcaSim4pABP4im8E07bgd6aOPTmgBDSjOOaMHP1pM/NjvTAefrSgD1pOwBPT9KM9PSkAtLz&#10;jNJRmgBfpTRuC/MeSfSlBpaACjPNB6UlMBe1AxnjtSfTrS9qQC0UHrgijI6d6YCjFH4UdAR3o7dK&#10;QAPpS0gPOe1KPpnFMBw6UtNBxSnkdKQCj+dPySf6VGPwqQelACinZ4wO9JzjilXn0pgJnHailPXr&#10;RQBv0UUV0mYUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUgEooopAFFFFIAooopDCii&#10;koAKQ0tIaQCUhxQSM0lAwpppfqaQkUAJyRxTaXNGaAENBxig4pueaQB0pKM03I9aAFOKM8ZpuQc0&#10;E8c8UABoNN3Dt0o3ZWgBaTPyn1pM0jN8v40AL1pKM0maAF5pDkgjpS5yKKAGAcUn1p1FADDRTmHH&#10;Wm9qQwpppc0xiQ49PSgQ4c8GmtyKX3o7cUAhmDjGKACKf9Kac0DG0UvNIRQMQngUnQnvmnfhSHPU&#10;AcUhCcd6RjxSU1h60DF3UmB9aaadQITBzmlpaT2NIA/OkOfyo55zRQMOnFIaO9HPegBPqcUHrR3p&#10;OaAD39aKKO9DAQkjnFIGprE7hz07UHI+poAeaOegApRnaDSc44oAPxphB9zT6OppaAJijAzk4zS0&#10;vbFADf4uSPajvxRz+NHPSgABxzR7ij8KKBi80vvTc0vB+lCEJjk89aXBJPFJ+fFIwDAA5wCD17ig&#10;Bw+nT0peePWm44+tLzjOPwoAWl4pO1FAC9qdTfalH0oADwKOxpe1GKYxecUox2yTTM+/FOycUhDh&#10;04pwHPWmbqkXB70AKTxjFCk4zxjNGM0vQcHrTAgSytUXCxYySx57k5P6mirA6UUAb9FFFdJmFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFIBKKWkpAFFFFIApMUtFIY3B9aOfWlooAT6Um&#10;PenUlIBpXkE03HNO570lAxpoxTu9NNADcfjSY/Cnd6SgBMU0jmnfgaTtQA0ikwO4p1JSAaQOuBRt&#10;HeloOe/SgBuBn0pCvIpaKAEOMdOlNPXmlPNJQMSgjmiigQUZxSc0e9AAcU2nU00gEPTOaSjNJkDr&#10;QMCRjmq8Vy01zcxtbSxrCwUSOAFkyoOVwckDODnHIP1qwRmkI7UCGZ5xmndqAAKMUDDrxmmkd+1L&#10;05opANNIfSlNJQMKKPekORjHegQhAqJs496kJprDPfFIZGfenryKbt7nJxTxTATjvSUpBz6YoznJ&#10;70gA9PrSUtIT0oATvQaM9uKTB6+tAAKPbFHaigA4ptO96TjHAoAjIIPtSHn8KkPYU3FAACeAacab&#10;S0ALx2yaWm5+vNIcfnQA6g03NBoAXvxSfiDQPXtSrjtxSAOOM+tL34pBRnnvQAoHHrScd6AR6UcE&#10;57UAB4PHU0vvQeKAe1AB2paTr0oPb2oAWgUUe1AC/rS0wE5p3vQAv8qX6Hj0pORxxRnmgApwzjFN&#10;9qd+GBQAox+dPHA6UwDn0FOBz9PSgBy56+tPHJAz1qNSRTs4FAC5A70UYB7UUwOgooorpMwooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooopAFFFFACUUUVIBRRRQMKKKSkAlFHaigBppKdmk&#10;2nrikMQ000ppD3xxQAhx6daTPHNHekoAPpTadTTQAHrTe9O7YpDSATNFFIeKAEJo7Zopp9M0AGfa&#10;iigI7HgE0DG5GaKfJG0eMjrUZoEIc0vWk5pec0DEPBxQaCD2pOaBDT1pCM07aWPFSm2kCk4PFFgI&#10;O1FSrbyMMhTTHjZDhhSAjzRSng4I5ozxmgBDTTRmg5pDEJ+U8c0lKaQAnp64FADT0ozU8kKQRoZp&#10;o4mkbagdgN5PQDPU+wqKSJo2AYUwGH3pnenYOcdzScikwGnOKUUppKQw54zmjjNBPak780ALTTQM&#10;+tGQKAAdRQTz9KSk/GgAoz6mjNFABRSfjRQAh9aCaDx1puaAFHWjtzRR29aAAfpQT9KTPFIevtQA&#10;4ECjoB703tz2pRnAyeKQC0dD7Uh60ccnoR+tMA/Wl4pOc8Uf1oAPpTs9uPwpoo70AKD60uec+tN4&#10;AzzxQKQDu1B6ZFJ+dKD3pgB54xS54+lN5NLnPHSgBwxz7UZpoPPAGaUZzkmkA49qPUcUc4z6UhOK&#10;AHdqX8abQOW5OBQA/tTl/Wm0o46nrQA8Z5z2p2e+aYCMUGmBMMEZzRUGB7/nRQB0tFFFdJmFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUVxXizQ/FHiXXbewsNbn0PQ4YFlnubQ4nuJSxHlg5BUBRnP8AtdD2&#10;AO1oryPwZqviLwx8ULnwLrGqXOuWk1v9qtbub5pIRgn5yecHkdTyFxjJr1ygAooooAKKiubdLu2l&#10;t5TII5FKsY5GjbB9GUgg+4INeD+BNOuPEHxJ8WeH9Z13XbvT9NeVLaBtUmxtEu0FirDJ24/M8Umw&#10;Pfaa7pGheRlVVGSzHAFef2XgCHQ/G2lXWha7exWtt5kl7pM9+8iMjo6q6qSTnf13cHGQQRzxXjTx&#10;loOufF7S9E1W5kufDenq5ubUWzujXYEgG5QNzAAqOARn2JNFwPdgwK7gQVxnOaZDcQ3CloJo5VU4&#10;JRg2D6cV81eM7fw14O1rTdD0rVdetdE1K6SbV7CczJClsWXOxSgZsruBILH5cHmvTLXRvAfhHU4/&#10;HVne3OlRXkXkx2SKYo7jPGFtygkLZwcD0zjvRcD02iud8N+OPD/iq4ubXS70m8ts+dazxtFMmDgk&#10;owBwDgEjoSAayrv4seFbO7uImnu5ba1lENzfwWjyW0LnoGkAx144z1p3A7eivKfiH8XbXw9e6JZa&#10;TI9x9qnhuLi5hjEiNa7huEZPDsw446c8g9Ook+JPh+31ew0y6Gp2lxqEohtvtemzwLI5IGAXQdyo&#10;z0GRnilcDrqK5xfHGjf8Jl/wikpuoNWcFoY5rZ1WdQpYsjYwRhW545Uiqet/EnQtFu7m38vUL9rP&#10;m+fT7Vp0sxz/AK1hwvQ8ZyMHNO4HX0VR0fWdP1/SoNT0u6S5s513JIn6gjqCO4PIq9QBSfWNMj1W&#10;PSn1G0XUZV3R2jTqJXGCchM5IwD27GrteJarpVlpn7Ufh97K3SA3lnJdT7eA8hS4Utj1IUZ9Tz1J&#10;r0LxB8QNK0DVRpK2mp6rqnlCZ7LS7QzypGTjc3QAfjnkccigDq6K421+KXhK78KXHiKPUsWdsVSe&#10;Joz50bt91CnUknjIyODzgEh3h74iWXiHxI+g/wBi65pl6tqbsLqdoId0YYLkDcTyT1xjg0AdhRTZ&#10;JEhieWV1SNFLM7HAUDqSewrzm7+NOgW0U93FpHiC80qGTy21W3sc2pOQOHZh3OOnXpnigD0iiuI8&#10;RfFbwz4c0ex1SVr28tb9FktntLZirqc/xNtUMMHKk7h3FVdI+MfhrV/EFppCw6laNe/8elzeW4ih&#10;uOcDYS2TuIIGQMnjrxQB3000VvBJPPIkUMal3kdgqqoGSST0AHeqmma1pWtRySaVqdlfpGQHa1nW&#10;UKT0B2k4rjPiN4gt7vTtR8IWCatdancQKLgaVZi4a2ibk78sqruQMACc/MDjkZzvCHjXwJ4b+HNx&#10;d6PbXttZadKY7u2a3LXQmIOGlC5AL7cB2IXIC5GMAA9SorzDTPj14N1O/itMalbeYhYyzWwKJjJI&#10;bYzHoM5xgDqakHxn03+wW18+G/EP9iCfyRfCCMpnpnHmZA3cZ6Z4znigD0usbXvFeheGDZjW9Ths&#10;vtkvlQebn5m4yTgcKMjLHAGRkjNea/Fn4havbadpen+GLC+K6qYJoNViVgkgYhkjiK872xyDg7cj&#10;B3ZF74keIPCyaTpV1438HatJtmJgjKKfKb0aRJNvzBc7Nxzt5HFK4HqtFcr4u8bab4LisbZrS5vL&#10;69Yx2VhZRbnk24zjsAMj354BwcZnhz4oWuq+KpPCur6Vc6Nryk7baV1lRxs3jDrxnbzgjHuTxTA7&#10;2ivMr/4zWdp4rvvDkHhrXLrULYMkcUcA3zSDphc5CFcNv/u84rQ8KfFPTPEWi6xd3tnPpV5oqO+o&#10;WU3zNEq7skcAt90gjAIPGOhJcDvaK80g+KWq/bdEkvvBd1Z6Nrd1FbWV+17GzN5h+QtGB8uRzgno&#10;DjNel0AQXl5bafZy3l5PHb20Kl5JZWCqoHck1neG/FOjeLtOkv8AQ7z7XaxymFn8p48OACRhgD0Y&#10;fnXI3vxGudUuNUt/DXhC48SaXYloL66WdI43bHzJErA+dxnIHXIxkMpPLfAzWbHw98I9a1bUZRFa&#10;WupSvI3f/VQgAepJIAHckUAe30V5hP8AF6bRZ7GfxP4UvtH0fUebO+89JyV4IMka8x/KwJHJ6gA4&#10;NPvfi80HjK48M23hDWbq9iiyqJs3NIcFcgEhYyGBMhPGeVouB6ZRXlel/F7UtSur3Q08FXzeKbWT&#10;adOW4UR7Bjc7TEAIB9CDuTBO7jQ8HfFCLWvCGsajq9nLa6poKO2qWkcJXbjeRsDHqQhBBIIYHOBg&#10;kA9Eorya5+K3iDSdH0zxPrHhaKLw3qJAQ290XuYAeVdwVCkMASAMdskHAN3xZ8U9U8OeO4PC1p4R&#10;k1Ge6WN7V1vlQzq2RnbsO0BlYEsRwpJwOaVwPTKp6rqlroul3GpXzOlrbpvlZImkKr67VBP6cdel&#10;cP4T+I2pap42u/CfiPQP7I1OOHz4lScTKy4BwWAxnBzkHHBHB4qKLxx4q8T3Wo3HgvR9LuNH024a&#10;Ez3tywbUGUZZYNvyr6BmJB3KeOQADpPBPjbTfHmjzanpcF1DDDcG3ZblFVtwVWyNrEYww7+tM1nx&#10;5pOieLtL8MTRXs+paiFaNbeHesaliAznIwPlYnGcBSTgV5f8GPEll4U+DWvaze7nis9Sd2jj5Zi0&#10;cKqPbLEDP+FVpPiDH4b8aReK9TsfDF0urqsc50rUmuryyQKuA+W2cDrsUBivXpkA+gaK8t8S/FKV&#10;fFC6B4bvfDsDR2qXU1/rdy0duQ4DKibSNzFXVsgkYJ9KxtI+Olw/h/xI+qWFk+raOgeP7DKWguQZ&#10;RFuByflDOnIY7gcjFMD2uivLvDHi/wAe6jqXhme/sNFu9D1mN5JLjSopna1wmQJGZiiHcQuOeVYd&#10;RXqNAFHWNSbSNKnv1sL2/wDJAP2eyjDzOMgfKpIzjrjPauO8KfFrSPGmrrp+j6Rrbgcy3L26CGDI&#10;JG9g5xnaQOOT0rv68A/ZlBx4oPb/AET/ANrUAe/0VU1S5uLLSb26tLVru5hgeSK3U4MzhSQgPbJA&#10;H414rq/jz4h6R4PtfFmpX2jadPJKyL4fuLNo5JUDBS2HbeWBIJUHAUg57UAegfEXx9P4DtLC4i0G&#10;51RLmRkkeNiiQgYxuba3JzwO+D6V19pP9qs4LnyZYfNjV/KmXa6ZGcMOxHQivKPiR8SPEWjeBPD3&#10;iHQ7e0t4NWiRpnlBleB3QSKq9FPAcEkHp0FSfEXxjremePtE8OW3iC28O6fdWvnTapLaLKN+XG35&#10;/lAyq9xjdkmkB6zRXk+r+JvHHg34aa9fayY7zVLe9WCyvlgTy2hbYBKyqRjq3UfeIBBFHgvU/GOp&#10;63od9D4st/Evhu5WZb+SOyit2tZBGSqMB8w+bbjp15GCDRcD1iivnzWfijqmvS65faZ4q/sW002U&#10;pp9nbaa90b0rna0ku3agc4AGcY6jjLepfDPxRq/izwil/remtZXiTNEf3TRrMoAIdQ3OOcHqMqfo&#10;ADotT1nTtHNmNQuVgN5cpaW4IJ8yV/uqMDvjr0q/XgHxd0nWB8WfCM667KI728jjsFMKsLBxJGCw&#10;Xo/zMG5HOADkAV02t+IPEOr+N7P4c6NrjWtxbWnnatrH2dfNY7M7UThVzuQ5U8FhjG0hgD1jFFeO&#10;6P4l8TaH8S7rwJ4q1xp7W/tj/ZeoiKOOUEg7CDjGTh1+YNl1XHB5t/DTVte1vVfHXh/UdevJo9Lu&#10;ha2l0UjE0Y3zKWztwWOxeoOMcUWA9SurmCytJrq6lWK3gjaSWRzgIoGST7ACq+k6pY65pNtqem3C&#10;z2dym+KRe4/HkEHIIPIIr59/tvxB4v8A2f8AWtW1XxDd+bYXxh2xrGi3EZEICSYUEjLt35J5zgY1&#10;bXV7/wCGvwK03UNM1O4vrzVvLitY5kUxWbPvdiiYySORySC2DjGQSwHvW2k2187R6x438M6zp15o&#10;Vt491uEIV1G31uxl8ubpzEPmKZ5x3GBywJFSeI9e1C6+IniLS/EHjDVfDdzGFXQ/s8rQ2ZBJKibb&#10;nruXL9BhsnAC0rID6EAO7mvKPGHxC8UaB8WNC8OR21jHpN9c24WQqzyTRyP5bZOQFIJJAA7AkkEi&#10;vQ/C1vqFr4V0uDVbwXl+lsgnuA24SNjru/i+vfrXlfxLtku/jl4DiMnl7Xjl3bc52S7gPx249s5o&#10;2Ge0sgak8seteE+KPFWqeJvihqnhkP4kOiadHgQeH4xHcPIAu5pGfGUyzDrg4QgHOTBpc3xb07wx&#10;4jtbew1R7FYD/Zr3zrJexDzQMKR8zt5bN24KjbjoSyA978n3pBEd3J4r528Drpms3XhpPD/jLVbT&#10;XIbmOfVdO1G6kVLnDhpjHgbWYknCk5ZeoBDE/RF5ape2U9q7yxpNG0bPC5R1BGMqw5B9CKLAYume&#10;KdL1bxVq3h+08x7nS0jM8gAMeWz8oIPUdD75HY1umFSOOK+ePhT4KsZPiN4sto73VbddFuzDbSW1&#10;z5e5RK6gSYHzfcU46HByDWd4V8Ha94z8V+LNMHjbVbZNMuwjTSNJI1wyyOqMy715AT8OKLID6WNu&#10;PWmm3OODmvCdZ8Mvb61c6d8QPE+peIN1oY9H0zThI11NhT++MSAgMAGG587iGJJA5o+FviBrGlfs&#10;/wCqTx3rG+srxbGxlcb2ijYIQOR0A37c9OB0AFFkB9Bm2PXNKbbJ68V4tP8ABu+ufDug634b1d7T&#10;xUUW4vr64vXf7Q8ihmO9d3RuBgYYHkk81Q8U3et+KPi1P4WvdLm8QWOk2quNPtrsWKTOY4900jZ6&#10;Zk4UHjIA/i3HKgue8fZQT97imm3BHysCa+do/CnxY0nwjr+kWmnzwaPKvmRWxvknnSMNkxxFDk5X&#10;hhgbscDJwb3wvh8E6r450XUPDr3Gi6nZW7reaZdOXW8YxsCYmLE5Ukkg4yACFGDS5UB7qsTF8Yrn&#10;viTLrFn4F1G50DVY9PvbSJrl2ZFYyRKDvVc/dPocHkY4zkWviD4guPCvgPV9Zs4w9zBEBFk8KzsE&#10;Dc9cFs474xXj+l+AtA174HXfi7U47q6197S6umv2upC5eNnCghjtIwgByCeuDnFCjYD0z4R3d3q/&#10;ws0e71G7nu7qQzl5p3LscTOBknk8AV1irbzmRIJ45GjOGVGBKn354r50v/EN7pn7PPhPSNPujbS6&#10;tcXMUsgkCZiWaTcpY/dBLLk5HAIPBNatz8LvFGl65pmr6HpWi6CbJvMnmi1aZo3AIOHL8hcAg46h&#10;uaGkB7q7W1jby3V7NFBbxKWklmYKiAdSSeAB61x/gn4j6Z431vW7K3EMdtaTolk7vte6Vlclgp5/&#10;gY+u0jIGK7XUNNstX06bT9StYbq1nXbLDIu5W7/oQCD2IBr5/wDghoOn32geLbmTyba4jUw22qsm&#10;ZbQNG4LoxI24BzkYPqemBILntkmv+GV1H+zTr+mJfmQRC2N5GJN5OAu3Oc54xirckLxnaeh9BXy7&#10;4g0+wi+FtuuieH5Lm0tr0tP4nngFubklnULGhJdk+6OuAU5UGvpjwXJJc+BPDs88jyzSaZbO8kh3&#10;MzGJSSSepPrQ4hcsXWpaVoMCTavqVnYrI21Hup1iDH0BYjn2rx34f6jdH47atp0Piq+1zTFtZJIp&#10;muPOjfPlt/Cdg2klcqAMjAxnFSaOtn48/aF10a1At1baPA8VpaTqGQGN1jJ2ngjLO3Pdh6Cs/T/s&#10;ngz42eO5NHsoYY7LQ57m3typCBxHFKQAOils8DAAOBjimkgOk+NeuLNBpfh+y8R2GmiW7/4mEv2v&#10;EsChfl3Ip3bTuJ6dQvQZNd3BceH/AAz4W077Tr0R08Iqw3t9eK5uM8g7yfmz144x7V4b4E8Ea74z&#10;8BX09vdeH5v7Ru5Dc3F9atLdo/GT5uMg/wAQxn73XJNHxC8K23hj4OabZHVbTV7qy1prcXEKKPsw&#10;ZHaSDIJPDrkg85PQcUWuB7daeLPCV9rEmk23iCwnvkA/dLMOevCnoxGDkAkjHOKZpni3wjrerS6T&#10;puvWdzeoceUkn3+Cf3Z6SYAOdpOO9eM/Fnw54f0mLwBDYaXb2ltchluGjVVeVf3H33UZY4ZuTnqa&#10;2/iJ4a0jw18TPh1Nomnw6f59+kMgtl2BwksWMgdTh2BPUjr0pcqC56Lr/jbwd4Sufs+sazDFc97d&#10;A0si5AI3KgJXgg84zVgeJvCh0Ia8Nesv7LJ2+eZRjeRu2Y6h8c7cbvavMBp2nzfETxRp/giwOq6x&#10;fpcR6reavKVs7IPJ+8jVVUMxLZHU4wMZG6sf4Z2NrffA3xuLu3juBCJ5ollUMI5Ft/ldQejD1HNH&#10;KguepWXxJ8AajfWtpbeIYTPdf6pXjkQdSMEsoCk44DEZ4x1GXaj8TfAWh6vNpt7riLd28nlyqkEj&#10;hGHUFlUjg8Hng5z3rzzwN4U0AfBN/Fg0uF9dsYLy6hunLMVlj37DtztIG1SAQRkZ6mtH4OeGdC8U&#10;fCPVLC9Yzvf3ji9ZV2SxsuwoN/VsYVwemWIwecnKguZXxystNfxN4Q8RW9xvhvm8uS4SceWY0ZGR&#10;lbtw7HI44Br07T/iD4Q8Ua/JoWmassmoLuEZCMFl2/e2MRhsYJ46gEjI5rx/4kQeGo/DfgSw8P3P&#10;2rRLa8ubcvKzAyHfGZCSduQSWyRgc8YFdD8T7HTrD4t/DuOxtIbaQXUCMIY9i+WJ0CDjjj5uO35U&#10;7Jgd94o8Y+FvBtzBb6zfMtzMhkWGGNpH2D+IgdB15PXBx0NT6Nr+heLNMe+0C/S6jjbbKgUq8Z/2&#10;lIBHQ9sHHFeVaEl5rfxv8Z2kniC50PVZmkhtmjgj3TRIwAUb+fuKjDbgkAnOBXTeAfC3hz4b+I9b&#10;s5PFpuLlbNJLuOVRDBBGWG0yNkgPk8ZIOH6HOalxVhpncd6KezQzwR3NrPHPbSrvjlicMjA9CCCc&#10;g+oqOsxid6XoKKTt60hgfamnBAz2pe9JQAfjQCOhoo+nFAAaT096XOCwPTHFNGelAB/LNGe/Sjmk&#10;96AEPOPailNIf0oAPfNJnv0pcfpRQAg/KjjpQO/FJzQAopeopuaO/WkAcZzSmk7HGKO4zTAO9GaK&#10;WgABNKevNIDwenNJz3oAX096OnWlBx6UmeeKVhig+nWjPHUk0daOg6UxBil/DrSZ96TPHU5pAKf1&#10;p4qOlyc9elDAcTtPQ+9L15pgJPrxS5xwOtADxTXVnUhW2sehx0pe+BSigY4H34pev1plP645oEKM&#10;+YeeAOlOz83QU2jkk5BpgO/GimGRAcGQfiaKQ7HUUUUV1GQUUUUAFFFFABRRRQAUUUUAFFFFABVH&#10;WNYsNB0ufUtSuFgtYRlmPUnsAOpJPAA5Jq9Xnvjn4b6j4z1yzv18V3GnQWO17W2itt3lzA58zdvG&#10;T07cY60AXvBuh6g+san4v122S31TUwscFqDk2lso+VCf756t7gdOldpXn+l/DrVU1/T9T8Q+Mb3W&#10;009zLb20luIoxLggOQGOSMnHf37G74b8C3OgeM9b1+TxDeXkOpO7LYuCI4Szhs/eIYgDaDgYBIpI&#10;Ds6KKKYBXhXgXw1baz8U/iG8moahB5N4VU2N49uxLyOTkoQTgrjnjmvcLlJZbWWOCbyJmQhJdgbY&#10;2ODg9celea6N8JL/AEPX77VrPxrqMU2obmu2jtYd0rsd275gVHJY4C9+o7pgbWk+HrbwNrN9ql14&#10;guriz1Bbe2H9pzGaYTb2VQsh52nePlwecnIFcjrCLH+1H4fO1AZNMc5HJP7ucfgePyFdd/wri3uf&#10;ENhrOreINb1WWxlE0NvdSxiBXA4by0RQCDzkY5AqDUPhZY6h4y/4SpvEGvQ6qrZieKaELCuCAiqY&#10;j8uCRg5zk5ySSQDF+LXlf8Jj8OQYy0x1pdp/hC74t2e+fu/kapfEW9ZfjX4Ktr29m07T0hkMN5Eq&#10;krPJuXHzqy9ViByOA2eOtdZ4q+GVj4w1a01HUdc1uKWywbVbaaKNYW4JZf3eQxKgk57DGAABb8Sf&#10;DzRvFvh+10rW5Lq6ktR+6vyyi5U9zuC4OR1G3B4OMgGgDifF3gfSfD95deIx4k12bxVc2dythvZH&#10;aV1t3BAVIhgBO/AHHfFX/hNZ6Lr3wQtdMv0trm0/fJfRFsbT5rMNxByCF2HPXoa3/Bfwu8OeBbia&#10;601bme7lXZ9ou3Duq/3VwAAPwzWPN8CPBc2tyah5d9HDK+97CKcJbn2wF3AZ5wGGO2BxRYDk/G82&#10;kPrHwlm0S3+zaSNTb7Opj2DYJ4PmwezY3AnqDmtn4uhR8RvhkxHJ1QjP/bW3x/Ou08X/AA78P+NN&#10;LtLDUYZIEs+LWS0YRtCvAKqMFcEKBgg9OMVFrXwz8N694XtdBu4ZxDaEtb3CzEzxsTlm3tnJbvkE&#10;e3AwAcx4hby/2kPCLJcgGTTZo5IVODtCzEbvUE9B6rXKfCzRYvFekeINE1fxNrdnqjXsz6lpsMyR&#10;eYGwrswZCxycq2DjoCBkZ9H0/wCEPhTT9dtNa8q+utRttrefc3ju0koIIlfnluOnC8/dqHxN8GfC&#10;PinWf7VuYbm1unffP9klCLcHjlgQcHjqu0nJJyeaLAW/hhZeGdM0HUNP8K3Nzc2drqMsU087bt8w&#10;VN20gAFQNoBAwcZ56ntqpaTpGn6FpcGm6Xax2tnAu2OKMcD3J6knqSeSeTV2mB494kAb9p/wkMH/&#10;AJBbn/x25rJ8OpFqPxm8Z6drPiDVdM1Ca5Bto7W5+zC5iUMEU8ZJVGQrg8jJ5xmvT7rwBoV94rHi&#10;a5F7JqqFfKlF5IghAGNqhSAF65HQ7mz1qt4y+GXhrxwyzanbSRXigKLy1cJLt9DkEMPqDjtikBxF&#10;z4A+HX2bXPDMWuTrf3txbFrma484xXLNIIk4wGY/vMqfmIJOR1Fnwrrnibw/8R7Hwh4zit9Snmtp&#10;BpmsRxjzGj27mVm4OD5fORu3AElgQa6ub4V+E5vClv4aFi8enQ3C3JEcpDyyAEbnbqcgkfkBgAVe&#10;0HwJo3h/UTqURvbzUvKMIvL+6eeQRk52DccAD2GfzNAFL4sLft8LPEA00uJ/s2W2kA+UGUy9e3l7&#10;8+1cz4BudOn/AGc5BcfvLWDT71LuOJhvUAyFh7MVIIz6g16yRkYPSuLl+FPhB5Lny7Ce2t7o5ubO&#10;1vJYbeYjpujVgvHYDAoA8Mvku0/Zl0w3jh4pNbJsxgfJHiQEf99iU/jXpf7QNjb3ngrS4Y4DJqD6&#10;lHDZJEgLsWVgVHfB44HcLVb9oQ2lp8PtK0q3WKJjfJ9ntolAxHHG4O1R0VdyjjpkV23hrwf4TX+z&#10;df0qCe4VbZRp8t1czTCCIgYEaysdnHsCORx0oA8t8NT2Ft8VfFtt461trHVJfKKy21/LYW74XkZD&#10;KThSm3cTkZPNa+qf8ILpHhDx1b+EUeeb+zkN7cwXT3ETtIWVBvZyCwyxPsTyTkD0LxX8PfDXjR4p&#10;da0/zLmFNkdxHI0cirnOMg/MM5wDnGTjGTSN8OfCTeHD4fXR0j0tpFleGKaSMyMOhdlYM+P9onoP&#10;QUWAx/B01po/wKs7uWzjuLW30iS4mt8qyyjazup7fNzkH155zXluu3x174I3Wrtq9npmnLKsNj4c&#10;03ZGisJ+RKTlpHKkybRtHAfFe9aP4V0TQdDk0TT7EJpkm/fbSyPMhDDDD5yeD3HTk+prEtvhJ4Dt&#10;ILmGPw3astwpVzKzyMAf7rMxKH3Ug0AeW+MtVtpfh18Mmt9Us2gtpbQXMayglJEiTkkH5do3A56b&#10;hW9+0Df2epfDPTbqwu4Lq3bVkCywSB0JEcwOCOOCCK9EPgDwofDQ8PHQ7X+yw/meRg534xv353b8&#10;cbs5xxmq1/8ADLwdqen6fYXWjI1pp6FLWFJ5UVAepwrDLE8ljkk8k0AcH49v18P/ALQHg/WdSJi0&#10;trQ24ndgsauxlRiSeAF81CT6GrHxWgF78UPh3bWUfm6hHe+dKsS7nSESxEOwHO0bZDnpw3vXpVx4&#10;X0O70K20S70u2udOtYliggnTzBGqrsXBbJBC8bs596r+G/BXhzwiJf7D0qK0ab/WSbmd2HHG5iTj&#10;jpnFAHn3h7/k6HxZ/wBgpP8A0G1rP8JtpCeOviwdSlhm00I5u1AKyGL955oXbzgcgkc52969PTwL&#10;4Wj1l9XTQ7NdQeQyNOE+Ysc5P1OTn61FYfD3whpguBaeHrGM3CusjGPcSrjDLk5IUjjA4o1A8k1e&#10;LVfhINI1Pw34g/tzwleXKJFpc8iyls5f92QCOoLBkAwxXIbv7/IGMTBThiDg+hrndJ8AeE9D1Eah&#10;pug2cF2PuyhMlPdc52n3GK6SgDxD4Ba5pekeFtY0bU7yKw1G1vpJ54LtxEyJsRSTux90owb+7jnG&#10;RXCaCsl/+zr4hs7OVZLm21UXU9tHhpPICxZcqOdoIJ3dPkPoa+i7/wAEeF9V1Z9U1DQdPur11CvL&#10;NAr7gOmQeCccZIzgAdBWhpeh6Tokbx6VplnYpIcuLaBY9x99oGaAPFtO1j4MN4eiu4NCtpNRmXCa&#10;X5Mk07TEcRrkHqcAHp/KtXRGsbX9prWbaPZHjSEhiiwFVWCQkKg9Agzge9eg6d4C8KaRrT6xp+g2&#10;VtfMABJHHgJxj5F+6hx1KgZyc1ZTwh4aj1E6inh/SxfGXzvtH2RPM8zOd27GQ2ec0WA8u8G3aXf7&#10;Svi+UyxMwsmhHlfdOxoFI6/eG3B981keD/Ea6HqXxf1WzSO9njuWuLeFfnEiiWcbyAcmMblLEdB3&#10;r2NfBHhJGDL4X0QMOhGnxZ/9Bq5p/h7RNIaRtN0fT7JpBhzbWyR7h77QM0AfMXjnUNI1X4b6JqNx&#10;4kl1nxTd3Pmzo0zYtY9jB41hGEiAbZ2Bbkj5end6h4v8O638d/Bmr6ff2j2Qs5Y3u2faQxEyrG6t&#10;gqckYyBneOoxXrkPhPw5b2U1lDoGlx2k7h5YFtIwjsOhK4wcdvSpZvDmh3N0t1Po2nS3CDCzPaoz&#10;jjHBIz04o1A8fu9Rhu/2j7uGHWbSFZNNaxE5mAMUpXaETnmQSEfKMHr3qD4TePdK8E6FqHhbxddS&#10;aZf6fdyMsc0TMuwgEqCoOSGDH33DGe3t8WladBM00NhaxysxcukKhixOSc4655zSz6bYXN3FdXFl&#10;bS3MIxHNJErOg9iRkfhRYD5i8JWc3iD4EeJNI06KWfUbLUkv/ISItvQqi4B6E4Vzjk/L05Fdlonx&#10;J8GazpNnHa+DbW48WNH5EFjDpse1pcdVf+GPPJycgZ9M17dZ2Vrp9qlrZW0NtboSVihjCIuSScAc&#10;DJJP1NRQaTpttfzX9vp9pFeTjEtxHCqySf7zAZP40WA8K1W8i+HPxhudW8R+H4H0fWbaI+bBAJEt&#10;5dq7yhKjOHVsgYJVg3XAPRxfEnTrnQ9Z1yy8Mp/whttDFb3XmwLFLcySTCNgiglXRY3JIbBJIHGS&#10;a9ZubaC8tpLa6gjngkXa8UqBlYehB4IpFtLZbWO1W3iFvEFEcQQbEC424HQYwMemBRYD5802HT9M&#10;+KGgJ8LNaurjTdQdJtT0+Is8UECsAzOX9VLcN86nofmUV6nofxKstb8f6n4Sj0u+hubEvmeRRsYI&#10;QCSM5UEkbT3BHTOK7OOOOJSsaKgJyQoxzTsDJOBk9TQBT1bVrDQ9Ln1LU7pLazgXdJK/Qc4HTkkk&#10;gADkk185fBbx94d8MXniW4166i00ahJC8EUNvIyDBlLKoUNgDeoGa+mqKYHlMnxP1TxR4iNn4AsR&#10;qOn2llPNc3k0LqrzeU/lRDcFx84Xry2TjAUk+TNf2er/AA38SG/0jUtT8azXge9vZLEyGzRXU8vj&#10;90u1XXAwc5GNoFfV9FID5u8a6jda58FvC2hx6Hq8OpW8sIWGWxcedHFAUaRMZyuZE5OCc8Cu08X+&#10;LPDmpXen2njXw5cDw7d6fHcR309nMklpcl2DRMQNy5CL930/iVsj12igDwXwTc674U8GeJs6Jqmp&#10;+Glv4otNs722JeS1kkYSsEIBIaNkOMbdzE4+9VTw5pFtJ8W9L1T4cWmpWunEbtX+1xPHbwocb4Rk&#10;ZLYGQuWG7aRwvH0LRQB8/aBqPiv4PX+reHIfCN7rmlyXbXFpc26OC+5VAyyowPyquQBwc9RXrXge&#10;68SajpNxqfiW3WzmvLgy2th/FawYAVHOAd3BJz69vujp6SgDyD4x6fqy+KvBev2um3uoWGmXqvPH&#10;Zx+Y6nzI24Uc/MEwDnGQBxkZz9b0/wAQaJ8S9K+JNh4f1S5stRhVNR06JQ9zB+72YKKOm1UYc/eU&#10;hiuRXt9GaAPJdG0u+8dfFuPxnfaJqGk6XpNqtvaRajD5U08vzHcUOcKvmNyD1C+4GLoE3iPwD8RP&#10;GcMfhLVNWGsXYls7i3RvJLFnZA8jDaBiX5mz8pU9eo90zRmi6A+ffBfg7xQ3wZ8U6Bc6BNBPeP8A&#10;aLQXRVPMYFQV2E7lb93kEgA5FLb+GfE/jn4OJ4dn8O3Ol3mhsj2b3jmI3rjeCgR1BUbG+8TgtgZA&#10;zj6BzRmldDPGNP174r+JdNTw3JoL6NdoVhvdelGzEfd404DOQOqEjJ425BB40m8Ra7ba14f1v4fT&#10;6lJJcTpomo2oXbGmf3bu2fkI+U5JAblSODn2fdSb6LoDmPhxo2q+HvAGk6XrUu++gjIceZv8tSxK&#10;pu77VIXjgYwMgA1wfj/SfEV98WdH1nTvCc+o2ekJEWkeZUWQ795MeHU7l5HzZGeqkYz7AWORS7zj&#10;pRcDx7xh4b8ZeHvHkvxA8HWaXj3lqI73T5lDOuEUEbVILD5EPyMTuHcGrKJ8XdR0nUNemW1sNUW1&#10;S30/SbYrtYtNG0ksnmOVDbFKgE5wTjafveseZ7UhlPpRdBY8M8S+EfF3xF13TZn8I23he8tZA93r&#10;P2tHdyAuNvl8sV2/LknoBuXnPu+RnbmojKcVFuOc5OaXMFjyXQ/DXxA8KfE7XrrTNN0650XWr83M&#10;9zNMPlj3u+1QGDB8OV5UjOO2TU3ww8N+KtH+IHiTV9a8PGxtdYeSdX+2xS+SxkL7MKSW+91wPu+9&#10;erCZhQZnIwP0o5gseM2nhf4i+Gvib4h1fSNI03UU1aZhFf3lz8sEbSbgCNwfAGAVAP3RjOOcnwv8&#10;JfF83g/XvDGqxabY2cs3n208mZJWuEKhWUqcCMqGBJG75uBXvolkx0zTTO/ajmQHjug6F8WZ9Ih8&#10;G6l9h0zRIYTbPqiMkk7wjgImHPJX5QSq4A5ORyviL4YeJvDvi+38U/D6eN3jhjhexuJcFlVFj25b&#10;AdSqgncQcjIOcY9fM7nvijznz1xRzAeTS+HPijfWlx4ouLqGDxKRHb2mm28ypDBAJVdy3JVmYqOC&#10;x+XIJJwqsXwH4r8V/ETSfE+u6XpOgjT5YppTayeZLdshBGcHB+6FyTkD+9jA9bM8mDgmmNM5ByxH&#10;0ouFiv4k0S08U+HdQ0O7dlhuo9hdeqHIKsPowBx3xXlVh4E+J2meENQ8GWl/4ffRnEsUNxcBxN5T&#10;kkhQoIGcnO7JG44PAx60GI5BxTjO+3G4/XNLmCx5ivwe1G8+FEHhPU9ZtjcWkv2qyaGAhYZDvLI7&#10;EkuhLnkBSOvOMVUtfhr8Q9ZtLfRPGHi23l8ORFTLBbHdNMEOVUuY1JHuxPQHBI49V3tn7xpS8jKc&#10;sT+NHMFi2k8SYRcBQMAeleR+Hfg9rui3Wt6WnihYfDGpK6yRwQqbiZWRl2sWUhMbuSuc46Lnj03m&#10;l3tnO45o5h2PIp/gz4zl8ISeGf8AhMbRtKtpPMs7T7LtV2LFjvcDcvLE4+cfkK9L8FaHdeEPC1tp&#10;OoavJqc0WAJGXCxKFAEaDrsUDjPv06DS81+fmPPvUbEkMc89qOYLHEeKfhrcaj4sHirwfr50bWnH&#10;+kKQTHNjHJA6fd5BBVsDgHOU8LfCrUtH8cf8JbrPiyXUNQlRvtCJbhBIzDG0kk5QDGAFHQYxjFdx&#10;ESiAjgkc0Fm9TRzBY8vX4HalpmqXcnhrxzeaPp9xIXEMAkDIP4VJWQb8ZwCea1dd+DkGo+ErTw3p&#10;+utaWsV219dT3Fv581zOQV3s29QOCRjHp6c91ub1pN7etHMwscBr/wAJ9Z8RR6HDe+MbVF0aFUtR&#10;FpAwWG35mBkwThE46cdBk1c8Q/DXW/E2s6LqV742UTaTse3MeloD5oKlpPv4ySqnBBAwOOuez3tn&#10;OT0ppY5yDg/WlzBY4CP4JtH4mvNWj8b6vAt8zPdC1AgmmZjubLqQuCxJ27MVFpfwNj0eyvrWDxpq&#10;0UF4WR4YAqRvEylSsiEkO2CRu49gK9E3N6mkZiQRRzBYzfBPhmPwPoz6SusXGoWW8mCOaNFEOSSw&#10;BAyckknJ+nfPDSfAXSl1aaXS/E2o6fpNwNlzZR8s6k52CTP3en3lbpzmvSO3tSZINHMwscb4i+EG&#10;ka7PpdtDq1xp+jaXCyW1jbQglHY7nfzCSSWIXOQeR15q5rfwx0/xB4g0/Wb/AMS60bmwiRIZFMKu&#10;HRtytkR4zk5+76V0uW9aQ5z9aXMwscz42+FXhrxtf/2lNc3NnqRRVkuIduJQuBl1IwTtGARjt1xi&#10;kh+FPhWy8Fan4Ztbi9SPUJEllu2dTMShBQHCgFQQflI7nuc102T3oyaOZhZGfoGh2fhbw7a6Hp80&#10;0tvbFyskxBZizFjnAA6k9unrV/PHakPNJUvUYoP40UlIetAxeKSjtxzRzihAFGOvtQc9qbmkAGjr&#10;zRmlyf0oAQ9j6UnXpSn0PNGeOlADe2exoox1NFAAc9qRjjgLzR/SkAxkjjPWgA/DmjtRj60d8HrS&#10;uAmaMjkdz+lJRwc0DHdqTIzj0pFB4HX0pckfWgAJoHB60hJzzRkigBw4oJOfWm5556UvfpQAozRn&#10;vScnNNViVzjHNADx3pT06U3NKTkZzj2oAOppR75poP5mlwQMZpAKSN20dqB2zSA5PSlz7UwHAgA9&#10;KB396Zn9KcDz1oEKOoyelPGSeBmmYOM5NKDxzxQNjiKXOOv0pn0zQGO4ZwQPzouIkz6U78eKZyRx&#10;xmlB4wfWmAbFPO0GinUUhnT0UUV1GQUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFcd4+8Q&#10;61pkWnaR4Ztkn13VpWS3aUfu4UQAySN24BAwfXvjBAOxorw6/wDF/wASPhpe2N34zmsdY0a5m8qS&#10;S0RVaPgn5cInzd8EEHBGR1HuPUUAFFFFABRRRQAUUVW1K7bT9Lu71bea5a3heUQQruklKqTtUd2O&#10;MAepoAs0V4y3hX4r67p0XiD/AITD+z9RnXzY9JWNoooUYbgjf7Y4GGUkd2rovhB49u/HPhqc6mi/&#10;2jYSLFNKi7VmBGVfHQMcHIHHGRgHAVwPRKKKKYBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABR3xRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRSAKKKKACkopaAEooopAFBooqRiUlLSUAJSUc0HigYlJmlNJ1oAQUh9KdjnimHIPNAgx6dqbj&#10;0paKQxvFSIEVGkdgqqMsScAY75plE1pDqGm3NlcKTDcRtFIAcZVgQf0NNAea3Hxst5tUv08P+Hb3&#10;WtJ02ETXuowPsWNedxCsvIABxkjO1sDAzXbeGvE+leNNBXVtHkZoSxSRJF2vE4AJVh0yAR0JHPBr&#10;54tdf1j4O6l4k8GEW959tULb3SzCIQO6YSU5B7MpKnpt4OOT7H8IvA8fg3wtMw1O31KbUXEzT2kh&#10;aDaBhQhzhv4juwM5A7CqaEdoabnnmnHrTD1qBh70UUlADZHSJN8jqiDGWY4ApT1zQwVhhgCPQij8&#10;aAG454HWlOccUZHWkPrSGJxg0lHakNDAKQ8ilNFIBCce+aSlppOBQAGm80tGce9AXEHH4UgJ5oz2&#10;pO/FAwppNGfSg/XmgQnbNJS9PegZJAzigBvekzxRxz7UlIAOO1J14oo75xQMKSikoC4veg+tJmkZ&#10;sDJoAXgHA7UE8U0E9T0pcjGM9aAFpPypAe2aD9KQB3zS8+tJ1H+NA6ZzmgAyfQc0n1FJRmgAPUgc&#10;ZpO1HGKTtnrTAQ4z9KM80hPJwcUAgjOaQBzRTcleCc0u9Sv1pWGKaQfXk0ueOhwKZnigBSefel96&#10;aSRjvn3oz69KAHbsn6CkH6ijvSd+tAC4AHTgmlz349jTc0E4AHpQA/JXHYikJpofjkHJozx9aAHZ&#10;zkelLnt3puf8mjH44oAeTTc80cZ5zQeRx2oAAxAyP1pQxYdqTFH060gH+9H8I9ab/nFL396YDt2Q&#10;MkUoyT71GcKuB3p49OQaAH0vFN+lLnAOaAHAjFA5bgU1efWnZwfagA88Diil4/uiigDqqKKK6jIK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKwPE3i2x8JCxm1SG4WxuZfJe8jUNHbsfu+ZzkA88gHp&#10;zjigDfopAQQCCCDyCK5H4h6p4o0/QPK8J6RJe6jckxiZSu22GPvYJ5b07Z5PoQDn/HliPiF4t07w&#10;XFGTY6dLHqOq3StkRjDBYcdnYNnrwDnBxXp9eNaNqfxI0PQ4tP0n4doJtuZ7q81BHe4nIG+V/mBJ&#10;J9T6c4GK9T8PpqieH7Aa3KsmqGFTdMihQJCMkDHHHTI64zSQGlRRRTAKKK43xn4+Phe9tdL07RL3&#10;XNYuYzMtnafwRBgpdyASoyTg4I4OSKAOyorzbwH8ZNJ8aaq+kz2kml6iT+4glfeJsKSwB2jBGDwe&#10;2MdwPQrx7iOxuHs4UmuljYwxO+xXfHyqW5wCcDNAGB448USeGdEDWNt9s1i8kFvp9mD80sp74/uq&#10;PmPbjGRnNQfDjwYngfwjBprOst7KxnvJVJw8rAZxnsAAo6ZxnAJNefw+HPi9Br9x4lf/AIR+61Ke&#10;Ly445mLfZUyTsi6BevPJzjkmuu8CW3xEk1u+1HxndW8VqYhFb2FuEK7sg78rkjoRySTuPQAUuoHf&#10;0UUUwCiiigAooooAKKKKACiiigAooooAKKKqW2mwWt/e3kbzmS8KNKrzMyAqu0bVJwvHXGM4oAku&#10;bWO68rzGlXypVlXy5WTJHQHBGR7Hg1PRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRTVUrnLFsnPOOPanUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFIAoopKQBRRRQAUUUUhiU&#10;lLSUgADJxVf7fYNqR01b23N+sfmm1Eq+aEzjdtznGSOcYq0tfPNu3h/wp+0rrV1eypY2VtA9yru7&#10;ECR4Fd+5JJ3yYAzyQAOlUloB9ATOkEUk00iRRRqXd3YBVAGSSTwAB3oheK5t47i3lSWKVQ6SRsGV&#10;lPIII4IPrWJoPivwx47sr2LSryHUbdF8q6ieFlG1weGV1GQRkdMHmvNbS4Hwg+KVt4fie5fwrrwV&#10;reORsraTs+35WbqAcZ5B2upOSvJYD2G7u7LToPOv7uC1iLBQ80oRST2yeM0+N4buBJraaOWJxlXR&#10;gysPYivPr/4Yjxh4w1PVvGMslxYROIdLsIbhhGkW1dzkjBDM3Uccg8sMV5/4F0q88BftBT+F9Ou5&#10;5tLnjYzbx96PyTIhcDjcrELuwOpwBuxRZAe/Hg4NJU0qEtxTfKfHrU2Ai5FMvTef2Ne/2aY/7QED&#10;/Z/MGV8zadmfbOKnaJhSxllPA+tC0YHzd8Kx4Q1Twz4ssvGN5BBqF1KrTXN9Oqy4w2GQuclw+4nj&#10;klc5ziuk/ZqkvzpOvxyeZ/ZyzxGHK/L5pVvMwfXaI8j6etetah4P8Navcvdaj4f0y5uZCC80tqjS&#10;NgYGWxk8ADr2rSitobG0jtLK2igt412pFEgREHoAOB+FWBC+NxxUZxUjbURpJHVI0BZmYgBQOpJP&#10;AAqrLrGhW9v59xrOnxwgbjI9yirj1yT0zUDJuabUNtrGh6kyJp+tafdO+diw3KOWx1xg81O/DYxS&#10;ASkJOKXHFIRigBMjHNJz2pT60EdKAGnp3Jph+bjpT+c8VGyq4ZHUMpBBHYg0gFXOMkjPtQWweBUN&#10;nZ2+n2UNnZwpDbwqEjjQYCgdAKmJ4oAaX54HSkDZXOKb0bHanY44oGHejmj2/lSfjQA04zmlH4UH&#10;rTc4pABFJnmnHOKjyTQMWkz360najNAgoPSm5HSl/GmA3BzR2xR3pKkYDrmkpaTHXmgANNydxweK&#10;d7d6jH60AOJ5601gcZFOI4zUZDFulADkGOCc07NJtwMmjryKACjoOtJzS8+lK4B0NI35UpzSE4x7&#10;0AIc0h+7Sk5NIdwU4GaQEY4HqfSlxhcmkVe5FP3HGKYDe3SkPpSn6UnT60DuAxnmkzgdaX88Unb0&#10;zSAC2cdaAfwo4zxQxBXnrmgBe/ag4NJzkYPFBIHXvQAtISM9c5oxmkJOaLAhcDpRkZOOKTJo/M0A&#10;OBHOeaXP5U3gjqd1A/GgB2M9wKQdaMntmkHPFAx2aPbFN+tODYHqaQhc5JyKWmbxjJIpTgHg5HrQ&#10;MccDHTJpV49sfpScYpRkZzQIXP604cmmbhTgf1oAePwpRwPamDqacM9Rj6GmA7Ix90Gik/GigDrK&#10;KKK6jIKKKKACiiigAooooAKKKKACiiigApk0qwQSTPnZGpZsDJwBnpT6ztf1M6L4d1PVRCZjZWst&#10;wIgcb9ilsZ7ZxQB5jJ8VPFE3hG58aWWgaePD8U/lLFcTuLlk3BfMyBtwScYGcH1Ar0WznsfGng6G&#10;aa3zZapaAvC+CQHXlT7j19q8F1XxBpWv/B691jXdcju/EFzcZttOS4aMWuJANqxKemzLFiMHI5yM&#10;17V8N9RsNQ8AaKNPu4rhbe0iglCOCY3CLlWx0YZGRUoZyXwG8Tyat4UutDuWd7jRZRErvkkwtu2D&#10;JPUbWXHQALXq9eJfApftXifxvqlonl6ZPeAQgR4VvnkYAdhtVhwP7wrqrz4OeH7/AFu61W41HW2n&#10;uJWl2i9wsZLFsLgZAyTgZNMR6HRXCT/CfQriFo5NR147gQSdUlJPvySP0q14a+GmheFdRW+06bUj&#10;MF2/vb1ypGMYKggMPqD0B7UagdezqpAZgM9MnrTGurdFLNPEqg4JLgAVgeIvAPhjxZdpd65pS3c6&#10;ReSrmWRCEyTgbWHcnnrzWXH8H/AMUZRfDkBB7tNKx/MtmjUDs4LiC6iEtvNHNGejxsGB/EVGmn2k&#10;WozaglvGLyaNY5JsfMyrkqM+gyfzqjoPhjRPDEM0Oi6dDZJMwaQRg/MR0yTXEfFH4rWng/bo2nzo&#10;2tT4Ekm3etjG3/LRl/ifHKp+J4wGAM6bSrbxV+0Wt/ZMPI8P2UYvpEUYe4JfYmR1OGGc/wDPMr2r&#10;1qS6t4Z4YJZ4kmmz5UbOAz4GTtHfA54rxfw/8VvCui6Vp+g+FLLUNW1W8uQG+0L5TTzO4DyzSHJL&#10;NknIDYwAcAV6d4k8E+HPFxgOu6Yl20AYRMZHQqDjIypB7CgDYjvLWZnWK5hdkOGCyAlfr6VD/bOl&#10;lio1Kz3DqPPXI/WuM/4Ul8PP+he/8nbj/wCOVJ/wpf4fYX/inU+Xp/pU36/Pz+NGoHeV57dePvFa&#10;3bR2Xw11WaJSRvnuo4jwfQbh+tdzYWFrpen29hZRCG1t4xFFGCSFUDAHPNcTN4U+Ic5l/wCLkpEr&#10;k4WPRIflGegO7NACx+N/Fsmqpbj4caitqWUNO99EGUE8nb0OP96u+rgE8J/EJHUt8TA6hslToMHI&#10;9PvV39CAKKKKYBRRRQAUUUUAFFFFABRRRQAUUU3YPM35bOMYzx+XrQA6iiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooopWASilop&#10;WASijFLiiwxtJjvTsUbaVmFxF714FeaJp+t/tS3VrqkEF1beUk3kTcq5W2TAI/i5GcdOK9+HFeZ6&#10;/wDC3ULn4iN440DxAllqWFIguLUSxkiPyyM5GFKDB4JHJBHGGtgON/sRfBn7S+m2+hxeRZ6nEZmt&#10;YCQgjdXDgjgbQ0ZcL0GBgcAU79pkJ5fhgljvDXWBjgj91n+lejeGPh+2l+KL7xTrupLq+u3QCJP9&#10;nESWyYxtRcnsAN3XH1bPEeLrW3+KPxf0vQrRftGlaADJqc4bdGSWUtEMHqdoTg5yW4+SmI9R8VeJ&#10;7Twj4ek1K8zLIMR29up+e5mP3Y1GOpPoDgZOOK5XwF4ZvNKvNQ8beLriCLXtZ2I6HCJaozKqRDJ5&#10;JIjXnJyFHJyTT8WfCjXfFXiga23jq4s2gZvsUUFmw+yqeysJR8xGMtwT9MAUovgpql1qljJ4i8d6&#10;lrem204nazuA+HZegy0jAehIGcEgYzmgD1TVBqB0u6/so241Dy2+zm5z5e/HG7bzj6V5qukfG3bg&#10;+I/DfJzkxtke3+pr0+SQ54NM8xs9am4zgdK074uxatZvqmteHJtPSRPtMccb73jz82P3Y+bGccgZ&#10;rpvFCeKpLeD/AIRKbSI595886iHK7e23YDz65rWLvjqcUsOS+AaLgefm0+MxYH+0PCAA7BZsH/xy&#10;mx2PxnS481tV8JSJ/wA8mWXb+iA/rXQ618SfB/hvVf7L1XXIYbwAFo1jeTZnoGKqQp9iRxg9DXRG&#10;VZ7eO4t5VlhkUMjowKspGQQR1BHcUxFXVjbp4f1A39o17ALVzcW8EZdpl2ncqr3J5AHvXz9baj8G&#10;rmULbeAPEkz8kKnmOTjrwLivoZJWRsipvtQC8jnvSTHY8H0G9+FH/CXafBZeBvEFrqguk8kzLJiO&#10;QEMCV848Dg/dIA9q9xuceYcdc81K12ccDBqq7xqkk00qRRICzvIwCqB1JPQD60m7gJ9KDx71QPiv&#10;wike9vE+jBT/ABG/ixn/AL6pr+L/AAcg+fxTow4z/wAhCLkf99UWA0Pam4x1zVD/AITLwWML/wAJ&#10;Vov/AIMIv/iqb/wmXgscnxVopH/X/H/8VRZjuaB6ZzTEyRk5HtWdL458DptDeKNJJc7Rtu0b88Hj&#10;8eKSLxn4JKnHirSPYtexg/zoswuan4U0jvWGnxL8BNLHGPEtludS4LFgMD1OMD6HmpD8RfAYn8k+&#10;JtPLld+fM+XHpuxjPtnNKwGt9RRz+NYr/ETwFEefE9icn+Fy38hUT/EnwAkW8+JrTb1wAxP5AZos&#10;FzeIxjnmk5PtWD/wsv4fk/8AIyWnA/uv/hTJfil8PbfBfxFbnP8Acjkf+SmiwXN/kAUY5x3rmV+L&#10;Xw8cf8jBGB720w/9kpX+LHw8j2f8VDGd3pbTH88Jx+NFmM6Q52nrmoxxx1rm2+L/AMOD/wAx/OBx&#10;iyuP/jdMb4v/AA4HI1xmx2FnP/8AEUcrFc6ij8q5cfGD4cvjOtuvbmym4/JKU/F74cjONdJ44/0O&#10;f/4ijlYXR034UnNcx/wt/wCHZxnW/wArOf8A+Ipsnxi+HY4GsSvgfw2c39Vo5WO6OppAPWuRm+NP&#10;w/jjyl7dSE9VW0fP64FUovjl4GkcK0eqxA9Xe2Ugfk5PvS5WFzujwcelNP3uK4yH42eBZ4GYNqUb&#10;KrMUa0y3HurEc9ufriqzfHPwdsEg03XnQjJZbWPA9RkyUcrC53h9uaYAcZri0+NHhh2xFoXiSTcN&#10;y7LKM7h6/wCs6VNF8WtEmj3ReF/FbqecppyEY/7+UWYXOxwwAOOvSmujHLAkEVyq/FXTmAC+DfFr&#10;9duNOXk9/wCI9qSb4oSm3Bsfh54qnmDYZZLIooX6gNz04xRysLnWbGb5j0FLtPpXJP8AE66UqIfh&#10;z4qb13WbLg/QA1Wf4oeIXk2wfC/X2z0Mu+P8/wB0QKOULnahSTwOlLsPcfjXFR/EXxU8jRJ8LdWE&#10;w5wbghMf7xixnnoKjk+JnjEttX4V6qCvUmSQjHsRFijlA7ja205zgGm7SSBgnPpXHXXj7xxHaJKv&#10;wtu1VmXOboucE/3QmR9T06mrE/in4gBcp8NFUD11ONj+gFLlC51JjccEUm18Ywea5WPxf8RJ49o+&#10;Gijpy2oKn0+9T28S/EckiP4bwLjsdUi/xGafKwudLsbqAeByaAhz0z3rlV8TfE2QFh8PLQJjlX1C&#10;MNn8W/pSTeJPic0JFn8PrOGTdw02oRsPyDqf1pcoXOs8t/7p98VHtf8AunmuWPiT4qHZ5fgPT1wf&#10;3mdQjO76fvOP1qM618Wiwb/hDNFEbfeUXihvbnzcfzo5WO51eH+YtnHf8KCCduFJ/CuZXVPisZEA&#10;8KaEEZWzuu8lSPU7+/bAPuRVM6p8YkkKf8Iv4eAPOfOGBn/tt/Skohc7UIwH3Dz0pBG7NkKeOtcl&#10;Df8AxelYr/Y/hiFR0Z5GI5+kh6fSnm7+L6W3mJo/hZmPGxXbcPfmTH60OIXOtMMm44U+hpvkybc7&#10;SfWuVnvPjBAcx6T4XuDxxHIw/wDQpB0//VmmNefF8yoo0vwwA+dzB3xHjpn95nntjNHL5hc63yZT&#10;n5TnrSmKXaCYzjHauWEvxcaEN9k8JhmPKFpdy9uu7HGM9c80ufi652/8UmmDycy/Nn8/8mjl8wud&#10;M0TgDI60w8GuYnb4uxwO4XwszIvCJ5m6T2GePzIFdLGZ/skAu1jW88tfPERJQSYG7bnkrnOCRUtW&#10;Hcd2FJnnNJzxSn8qQBkdAaAaQEhgQAfrRmgY4txjFGeKbS57UBYfgDHOacAe9R5x9KFbjv8ASgCR&#10;dv8AEPwp5Y4ODyaizwPSgdGxmgQ8EdetPGO5qPqafnj3oAXPNOXqcDp3qM/fG1jxyR60/PGMjBoQ&#10;D8j2opAQABjNFMDrqKKK6jIKKKKACiiigAooooAKKKKACiiigApskcc0TxSorxupVkYZDA9QR3FO&#10;ooAwbHwR4W0yO5Sz8P6dEt0GWYC3U71bqpyPu/7PT2qh4l+26JoEeieDdGCX14HitjBEsVvZ/wB6&#10;VzjAxnIGCWPY811tFKwHPeCfCtt4M8K2ejwEO8a77iUD/Wyn7zf0HsAO1b000VtBJPPIscUal3dj&#10;gKoGSSfTFPrnvHWjan4h8F6npGj3UVte3cYiWSYkLtLDeCQCeV3Dp3pgcQPjNf3UZm0v4f8AiC9g&#10;kObeVYmCypnhshTjP4/WvWK8R0vxd4u+GGr6XoHjr7Ne6Rd7be0v7dlAgVQq8/KpYDK53AHqQT0r&#10;26kgCiiimAVC9pbSSmV7eJpGXYXZASV9M+lTUUARxwRRZ8uJEz12qB/noKkoooA8lvviH4+1Cym1&#10;fwv4Lhn0RN7w3VzN888Sk/OsW5XGQMgYPXjNdr4E8Z2njrwzHrFrC0DBzDPAx3GKQAEjOBkYIIPo&#10;e3Ss/wCIeteK9M0e6i8NeHHv2a1YteCaPEB5BxEfmkYDkADHI68isb4F6poV54Ajs9It2t7m0cC/&#10;RyCzzMBmTPcNjA9NuO2SgPTqKKKYBQenTPtRRQB583jXxyxYQ/DK5YqxH7zVoU49ehz+FRnxx48j&#10;Rmk+F9xwQBs1eJiSenAXp6nt3r0WikB5/wD8Jd8Q8/8AJMD/AOD63/8Aiaih8Z/EOVT/AMWwbIYr&#10;zrUKdD7r+vQ16LRTA8//AOEt+If/AETD/wAr9v8A/E0f8Jb8Q/8AomH/AJX7f/CvQKKAPO08afEG&#10;SR0X4XSAocHdrcKj8CVwfqKf/wAJb8RMjHwwGO//ABPrf/CvQaKAOA/4Sv4h7cj4ZrnP3f7egz/6&#10;DTf+Et+ImP8AkmIz/wBh63/wr0GigDziTxV8TzcI0fw3gWAKwdG1mFmLcYIbIAA5yMHPqKd/wlfx&#10;M87P/CtYvK/u/wBtQbvz/wDrV6LRQB5rJ4p+KbTHyfh1axxnoH1eFiPqQw/lVubXviY0EM0HgvTI&#10;yf8AWQSaqHf8wAo/M139FKwHDyal8S2i82Lw7oCbxuWF9Qdnjz2YhApI7kHFUzffFud5hFo/he1V&#10;ZAEM9xK+VxyflPr64PseteiUUWA8+3fF8jIj8ErnnBN0ce31oz8YM9PA/wD5N16DRTA87WT4xNuz&#10;B4KXDYGTc8j1GD0/WpA3xe2kGPwTu7HN1j8q9AooA8/z8X8fd8D/APk3QT8X88DwPj/t7r0CigDz&#10;/wD4u/x/yI//AJN0gHxgA5Pgc/X7XXoNFAHnrD4wMMBvBC89R9qprRfGFz/x8eC4x/sLcn+Yr0Si&#10;gDziSy+MLR/JqnhNXyOkU2Pfnaf5VHB4f+LLRGKfxtpSZO7zo9PV3U/3QCoXb7kZr0uilYDzyXw9&#10;8T109kh8c6dJcnGHk0pFx68jI/8AHaki0D4lpAIn8b6c7KpbzTpK7mbspAIGPcDPsa7+iiwHnK+G&#10;PifgBviJajP3mGjxEr9OOfSnf8It8S/IIPxHgEgbg/2LDyPc9vy/GvRKKYHn3/CJfEXHHxOGfT+w&#10;bf8AxpP+EO+IXmmT/haDbiMY/sKDH5bsV6FRQB52/hL4kebGF+JqmPksx0OAEHtgZ5/MfjUc/gXx&#10;9cTxTSfFKcPErKoj0iNFO7GcqrgN04JBxzjGTXpFFAHm0fgTx9FI7r8Urgl23ENpMbDOMcAvgDHY&#10;cZ561Ivgr4gLK0g+KMm4gAg6LCRx7bsV6LRQB55/wh3xC3lv+FoN8wwf+JHBj8Buqn/wrrxyYxG3&#10;xTvtocvxp4B56jPmZx7dB6V6fRQB5kPhl4peJLeb4na21svGI49kpA6fvN+c+560H4UaszA/8LJ8&#10;V9OcXjD/ANm9K9NopaAeZL8J9UEjl/iT4tMZPyKL1gQPc55/IVIfhRe+cSPiL4x8rHC/2i278/8A&#10;61ek0lAHmz/CSeVQJfiB4vfa25N2oE7WHQ9OoqdPhVJ5eJPH/jZn9RquBn6bT/OvQqKVwPOz8J2f&#10;Al8e+NHUHIB1Toex+7Tv+FTRlt7eOfGxf+9/a3P/AKBXoVFFwPOT8H7Zrhrh/GnjJrhlCGU6oNxU&#10;EkDOzOBk8e5qST4SxS/6zxx42f8A3tWB/wDZK9BJpN1FxnmsnwT0uVt0nirxYzZDZbUVJz6/6vrU&#10;V58CtE1BQt74k8UXKgYAmvkcD8469PzSbqLhYyfDXh228KaBBo9pdXlzDCTse8l8xwD0GQAAB0AA&#10;ArV3EUlJSASZI7m3lt5hujlQo4yRkEYIyORxVLRdG0nw5pq6fo1hDZ2y87Il+8cAbmPVmwBySTxV&#10;yii4DvMY96azMepzSc0lIY3POKTNGeaOtAATTZEMtvLAsrwtIjIssZwyEjGRnjIzkZpakiUs2fSg&#10;Dynxj4M8BeD/AIbavBfrbTalNBLLFeXrB7ye5YfIQw+b74GQPlxktxuJ2/gpp+pWHwushqNwJVuH&#10;ee1QMG8qFsbVyPU7mx23YOCMVu+KPAfhnxxbb9Uso5Z/L2RXkLbZUHOMMOoBYnByM9Qa87/Z0l1A&#10;aX4hs5J3n0q2uUW0kCnyy53+ZsJGeQIzjtkHAyc2SetE8nNITntStncRSZqChKjngt7y1mtLyBJ7&#10;adDHLE4yHU9QaeevFIDyKQHJ/wDCoPhy0nmHw8oOen2qfH5b8VO3wt+HxmMx8OW27btxvcLj/d3Y&#10;/HGa6Uk9qaSTT5mFjAX4ceAIwAPDVidvTKE5/M81LD4B8CxZC+GNL5Zm+e3Dcnr1z+A6DtWxjFFF&#10;wMyPwV4KjLsvhXR/nbcd1nG2OAOAQcdOgwOp6mm/8IV4IcnPhbSB3/480H9K1T0pgxjrRcLFE+E/&#10;BinaPCeiH3Onxf8AxNIfCng05H/CJaIP+4fF/wDE1oHrxSE+pouwsZ58K+DwMjwnoQ9jp8X/AMTS&#10;L4X8JbCn/CJ6JtJzj+z4u3r8tX/rRnnNK7Ao/wDCM+EtnlnwrogTOdv9nxYz/wB80L4c8KxsDH4Y&#10;0VMdNthEP/ZaukjpTOAcCi4EH9j+Hkj8ldA0oRk5KiyjAJ9SMYoj0PwzEyNH4c0lGX7rCxiG36YF&#10;T4zSdOtAxBYaOLpboaNp4uYwVjmW2TeoPUBsZAPtUv8AoZBDWNsQeoMS/wCFRZwc4ppz15oAdNb6&#10;XcR+XPpdlKgOQj26MB9AR1qRIdKi/wBXpdmhI5K26j+lQE4PFIGycYwaQi1us8/8eVt0wf3S/wCF&#10;Kstsiqq2sKqv3QI1AX6DHH4VVNIfrRcZd+34PCLwOwpBf8Fdi7cngDrVJiMHjim5BzgUXYy99v8A&#10;nyEAzwcelIL5hnAAHb2ql9KM0riLralJ1HX0zSf2pMR1OfrVEn5SetCkEHIOaYFw6i5HJz+JpDfS&#10;Y+UkfWqfyltuRuAzj2paWoy19tkwOBn19qFvX6Me1U3bYpPOKYCx5PT0ouwLhvXx0Ax0FKNRnA65&#10;OMDniqdL9etK4FptQmPpzTHvpex6+1VyT0UUMeeRQBZN7KSORik+2Sk5z0qCkZyAfU0AT/bZMcnk&#10;mo2upSSQ+Kq5J5JNKnJ5NK7AsfapT/EeeuOKia5lbguelNzxxTO/0ouMkW5lyQZDnOevSk8+U9WO&#10;aYeSSTyaO9K4EizyL0c8nOM96X7RNjG81EPypTQBL9okIA3Hg5zml+1yYA3dOlV+5pTx+FAEhuJM&#10;ffPNBuJP73f9ahHPPpS0ATG4kKbSxI9aiz75pM80Ef5NIBwxgk9KTmkz1ozj3pjD64oNJmikCD8a&#10;UHHPWk6UvPpQAucil/LimgUc7sdRSAeD06GnKWXoRioqfu4pgOB9afzn0NRZ570/IzQA/DZ96U8d&#10;xmmg9+TTTg9uh7igRIBtGKKbufscD60UwO0ooorqMgooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKwfFXi/SPBlhbX2syyxW09wLcSRxl9rFWbJA5xhT0yfat6q97YWepWj2l/aQXVs+N8M8YdGxy&#10;Mg8GgDyTxzqmlfFzT9N8NeFbk30pvYri7uFt3CWkO1gWZmAAY5wF6nBFexgYGB2qC0s7WwgEFnbQ&#10;28I6RwxhFH4Cp6ACiiigAooooAKhup/stnPcGKWXyo2fy4U3O+BnCjuT2FTUUAeX6T8ePCmqRSoL&#10;bVYr9R+6svspkkuG5+WPZkZ4x823r9as/B/wvf6FpGq6jqenx6bc6vem5SyUD9xF1RD3GNzfKTwM&#10;dDkV6PRSAKKKKYBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFJSuAtJRgYxRSAKKAMDAopAFGaSig&#10;YZFJuFLSUgAnFNzSmmmgYpYDk03d6jFLSY5zQAhYY4H40m71zS0h65pgG7NN3H0paSkITJ7UmSBx&#10;SnpSUDG89SKTJ4zT8cZpuaAGkmmXdrBqWm3enXis1tdRPDKFbaSrAgjPbgmn0vtQB5rp3wNs7Cwu&#10;tPi8YeI4tPuGYva21yIo3VhtIdcEMSoAJxyO1d3pWlaZ4a0hNK0OzS0s0YsEDEkknJJJJJJ9STxV&#10;3J6ZpDTuIj+ajmndgO9GM4xSGM5zzSc+tOIPuaSkA3B45pT1owetGcdKAE7UlFIRQAhzimpjsKeD&#10;jjFM6Ng96BjjTGxincj61ESS9ACbsHHXP6UrHikbGRgc0OpHGaAAdB70ucHNNycUp6jFAAevXApp&#10;Hr1pwphJ74oAM8UZo9M03n0pIY09c00Z3U4nLY7U3+LA6UCH0h6UuD3GDTTkcgUhisRtxjGaYDge&#10;tKzqEORSUwFz6UnUcHk0D3pcjvSATJGRTBnvTs9jzTCcHmgQixQi4a5ES+cyBDIF+YqCSAT6Akn8&#10;TTvrRkHGM/lR0FIYE8expnQ4xxTm59jmmkHt1pgOo6+tNC84JOad3xnpSAO5xTAPXnNP7ZpOp70D&#10;AGmFsj+dHIJ5pCMjikFiMnLHFHC5zxTth6j1pAPXmgABGeCKD1+lBPek7DrSAMflSHrindsnFN5o&#10;AX6UdaQ0cEH0oACcDPHFGcgGhjx0pvNIB3I70h6Unfr1oxjgetAC9qD7U39TSntTGKOlJx3pOaM0&#10;gDPJyaXNNoycdxmjYQ4N24z9aU+ppigZJ7nrS980DHdaO/1pA1BbHTkmkA4Z5xR7UwE9Tg04N9aY&#10;Dt2O34U4EZxUfOevFOH1oAkyOg4NH0zTccfhS5OOmTQBL8nq1FQcnnYaKLhod1RRRXWYhRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUVQ1vUjo+iXmoLazXb28RdLeFSzyt2UAdycCgC/RXi2vw&#10;fGbSdIm8Rtr+mstvG1xcabBAmIkHzFVJT5sDOfmzwcE559B+H3i4eNvB9prDRLDcMTFcRpnasi8H&#10;bnseCOuM4ycUAdRRRRQAUUUUAFFeIeMtc8V6L8a/DFg/iFpNPvbmJltIYTBGkbyeWUbDHzDgZyx6&#10;ngAV7fQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUgCkopGBIwGK89RSAWiiikAUUUUDC&#10;kopO9AC0nf3ozzTfxpDCkopKAFpPejNNzQApNNPrmlY0lACfhQfSik4zmgApyJvPt3plErXP2K4W&#10;z8r7X5beR5wOzfj5d2OcZxnFNAcF4w+Muh+C/Ex0S706/nkjjDyyQooALDKgbiN3B5PQe5zjc8F+&#10;NbTx7o9xqVjYXdrBDL5QNwFG84BOME9M15E9t8U/hQ1/rkqafqtldzG41B0QSAuT95jhZAOuMfKM&#10;9Oa9n8HeL7Hxx4Wi1ixVotxMc8DnJhkGMqT36gg9wRwOlUI0zjFGRzQfwptQMTp+NHf3pSfWnww+&#10;Yc5wo70ARVDqeraf4d0W61nVJvKs7ZdzsBknnAA9ySAPrWg1qAuQeay9X0LTfENgdM1i1NxaNIsh&#10;i3soYqeM7SMj26UAeYv8f3s7m3n1LwXqFro12S1tdM2GlQD7yqyhX6r0bjPU16vbXdrqumWuqafK&#10;stpdRrLE4BGVIyOD39jyOlcT8eZ7GP4XXcN0Izcz3EK2YZNzeYHBJX0OwOM+hI71u+BdBn8L/DfR&#10;9Iu8/aYot8oIHyO7GRl4JHyliue+M1TWgjW5zSUZoqRiGkJ44wTS/SkPtQAnPpTGH6U459QaTr+N&#10;IBuTmgrn60tHJPFAxuMHjmkIyeuKcaT9KAGqpU8HNHGaD1GKRv0oAQnjmkpR75NJ75oGB6+tIeaO&#10;9J70ANx60Y7ClpMUhCc0fWlpp60DE/CjAo5zjvQc0gAmgk8cDFJjtSd6AF601h6inZFI2SOKAGjr&#10;wKXJpPpRzjIoAd1OKaM88dKUEjpQp67v0oASkLDdg5NL160hGPcUhhuP5UhOORQT2PSm4GOtFgD8&#10;aTn0pCMjOeRRn8MUgFP60wA45pTnOc9qTk0ACYy2TgA9PWl4xnFNzijOKQCE0dB0zSf0pAe3GKGA&#10;ueOeRR0PrQT8uBTc8UgA9cUvP5039KXr7UAHakz2yDRQTQAvX3o4+lN57UvWgBfpTego7elBJx17&#10;UAGRznpSDj8KTPNA9qQxwpaZ0HTr3oB9aYD/AKd6Q9qTNANIB34UoPGaQYxRQApfAwKcrehpoAIB&#10;65pcLg8fSgB4z68+tLzUYJyB7c80/eSOe3egB6/dHFFJuI44op3A7miiiusxCiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiuc8V+LE8Iiyu73T7iTSZZDHd3sPzCzJwEZ06lSSckdMDqSKAOjoqOCeG6&#10;t47i3lSaGVA8ckbBldSMggjggjvVPW7u+sdFurnTNPbUL5E/cWocJ5jE4GSSABzk+wNAHMfEnWJl&#10;0U+GNKQXOu64jWtvAGAMcbKRJK3oqrnn1x71ueEfDdv4R8K2Gh20hlW1TDSldpkckszY7ZJPGTgY&#10;GTXkWlRfGHStW1LWB4N0q51XUHzJdXFxGWSMY2xIBMNqDHTqTyScV6b4H/4TGa1vbzxkLaC5mmAt&#10;7K2CmOCNVxkEEkljk8sce3QIDq6KKKYBRRRQB4p8TkR/jd4BDr/y1jO71ImyP1/nXtdeSeNvCPi/&#10;XPiTpHiLT7Cwaz0dk8qKa62tcbX3sc7TtzwBnOCM969Xt2me2ia4iWKZkBkjR94VscgNgZAPfApI&#10;CSiiimAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRSUgFpKKKQBRRRSGJRRSE0gDFJSfQ0c0DDNJR&#10;RQAU00ppO1ACUUGnRpuOT0pgIdqRGSV1SNeSzHAAqgmvaDLZw3ketac1rPMLeKZbpCkkp6IrZwW9&#10;uvFcD8Q/iB4D1Dw1r3h+51KO6uo4HVYkhmZBOozH86Lt4fb3x2Nc98GfDWleL/g/qmkataq9u+qS&#10;EOpw6OIosSKTnDDOPTHBBBOXYR7fIm0ZqHtXnHwm8T3C3mp/D/VmEt9oBaK3uAhXz7dG2AkdBjKY&#10;55DD0JPpbRtvwBSaAj61X1HU7TQ9KutUv5GS0tYzJKyqWIA9hyatNG6jJFKqCVHiljWSJ1KurAEE&#10;Hggg8EeooA4S5+M/w9m0m7kbVluVER32jWsgaXIPyAMoBz06455OKrfA/wAPal4d+HciapbNbzXl&#10;290kLgh1QoijcCOCdhOPQiuwsvBPhbTb1b2y8O6ZBdIdySx2qBkPqvHB+la0wlfovFUwKpyW/lSZ&#10;pxRugBNOFvIRnH4VAyKs7xLoEHi3wrfaBc3MltHdBR5sWCylWDDrwRlRn1Ga0zFIByhFIEcnhSad&#10;wPJNA/Z7i0XXtP1SXxTLOlncLOI4rPyixU5A3b2xyB26fnXrOta5pXh3TJdV1a7jtbWPq79WP91R&#10;1JPoOak8qbIGDimXmmWmp2xtNR0+3vbcsGMVzGJEyOhwwIyKLiPCdM+JPhbW/E0vi7xjeyPNYOy6&#10;No8Vu7rAuciQ/wABlPHOQAVz2Xb6z4P8Zp470W71SDTbizs47kw27Tkbp1AHzYHA5JGMkcdeuNAe&#10;BvCIjKjwrou04yP7Pi5/8dq99lis7SO1s7aK2tYhtjihQKqj0AAwB9Kb2AgpKS5ubSxtGu9Qu4bO&#10;2TAkmnkWNFJOBliQOSQPqaonxZ4OAwfFeie3/Exh/wDiqmwy970hqtb6/wCG9RnS103xBpV3dPnb&#10;DBexyO2Bk4UNngAk+wqy3DY9KLANPWgZzmjtmm0DHGm0ds0mTzSAD/KkyMj3pabjnjmgYvHamnvR&#10;n1pD14NACUhOKWm96ACjt1oppzkelIQA5pDxQfak7HoaBi8/WkzR2pDQAY70c4pOlGc9DxQAd+tN&#10;wRwc049aT1pAGOTzR0pOaO+c0AHf2o29+QDRnj1ppzjpigA78UUHkcZyaMY4oGB6Y6UelJkduaD6&#10;jigA7YpnbpnFPJFM7UgEORSdR3pSc+vFHG3nrQA0/WkPSnMdxwOBTRyeaQCZ5oIPak4GTzSZoAXp&#10;nvTc0ueP5UnekAZzSEnIAAwBR9Tk/SlPGM8UAN/HindMU33oz+lIB3WkpGY457U3OcEUAO7cUh+t&#10;ISeBikPPb8aAFJ/Skz6daTPTpzRSAd9BR+NNJ/ClPpg/WmAdvpRxgHNJ9KXNCGL6cUmaQnHWgMCQ&#10;APxpAPBJznijPX0+tNGfr60D9KAHhsYHpT93Prn9aiB7U7vigCQe/SlPAwD+VRrlV2g8UuQOoyaA&#10;JwIcctzRUOaKBHfUUUV2GQUUUUAFFFFABRRRQAUUUUAFFFFABUc88VtbyXE8ixQxIXkkc4VVAyST&#10;2AFSVj+LLG51PwdrdhZjdc3NhPDEucZZoyAPxJoA88Txt8RNZ8K3XivQtM0IaUpke3tZ0nkuZY0O&#10;CRtIBJIbjA6V3Hh3VIfHfgiG81DSZLaDUYWSW0uOcqcg4PBKkcg4HBBrzD4V/Fbw5ofgiLRPEFz/&#10;AGZeaazxhGikbzF3Fs8A4bJIK+2fp6p4P1268TeH49YuLFrKK6kd7SJwQ5gzhGcdiwG7jIwRgmkB&#10;wXwK1i/fTtb8LagGL6DdeVGXbJVWLjZ/wFkbn/ax2r1uvF/gpbnUPF/jnxJH89ndag8dvMh+STMj&#10;u2B14DRnn+9XceJvhn4b8X6zHqetQ3M8scHkLGLhkjAzkNgYOeSOuOelCA7CivPB8D/h+P8AmDSY&#10;PUfbJsf+h1JD8FfANvPHNFosiSRtvRlvpwVI5BBD5BFMDubq7trK3a4u7iK3hX70krhFH1J4rzXx&#10;54ptv7f8DTaR4ithDLqu2YwXalJIvuvuwcEdV57n1r0DVtD0zXtP+warYw3lruDeXMu4Bh0Prn39&#10;zXlfxF8H+F9K1TwStnoOnwfaNegglVIABLGx5V+zDpwc/lmkwPVLXXtHvr1rO01axuLpAS0ENwju&#10;AOuVBzVq4vLazUNdXEMCscAyuFBP41kWPgzwxpeox6hp+gadaXkQIjmgt1RlyMHGB6Ej8af4g8Ja&#10;D4pEA1vTIb37Pu8oyZBTdjOCCOuB+VPUCdvEehooZtZ04Kc4Jukxx179qLXxHoV9dpaWmtadcXLr&#10;uWGK6R3YeoUHOK56L4SeA4t23w3and13s7flluPwq3p/w28GaXdJc2nhyxSZGDo7JvKMOhG7OD9K&#10;WoG3rF1fWWk3FxpumnUrxADFaCZYvMOQMb24HGT+Fcb/AMJd8Q8/8kw/8r9v/wDE11+uWWoaho1x&#10;a6Xqh0u9kAEd4IFmMfzAn5G4ORke2c9q45fB/wAQlQIPig2AMc6FAT+e7NMDS0HxH4x1HVYYNV8C&#10;/wBlWLbvMuzq0UxTAOPkVcnJwPxzXYVxeheF/GOm6xFc6n4+fU7IEmW0bS4ovM4IHzhiVwcHj0rt&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooopAJRS0UrMBKSlxRilZjEpp60/FGOc0WYEZ4pM1JsGMUbB&#10;TswuR0U/YKXYPeizAippqbyxijy196VmFyA9axvG9/daX4A1y+snKXMNlK0bhsFDtPzA+o6j3FbT&#10;qVaiWKC8tJbS6iSWCZDHJG4yrqRggjuCMihAeTfDKPTY/wBnu9kjtEuWe2vWvoY32tM43jaTzgmM&#10;IPoQaX9nDd/wgGo527P7UfHrnyos/wBKig+CWtaVHqGl6F44ubLQ78HzoHtg79CMEhgDkcEjbkYB&#10;BwK6fwH4GtvhZouovd+IpLi0c+dMZkWGCLA+8FySDjAJ3c4HHAqhHnyGSP8Aa3kW24Vj+8A4BH2I&#10;E5x78/XFeofEXX/E3h7Qobrwvon9q3bThJE8p5diYPOxCGPOOR0riPhFpk2t+NvFHj+cXH2S9nlg&#10;0551x5kRkyTzz8qqiAg4+8O1evtOQ/HSi4HmHg7xh8TtW8V2djr/AITt7LS3RnuLhbaSMoNp24Zp&#10;CM7toxgnrwOo6nxT/wAJ9/aMQ8KDQPsJiHmHUPM8wSZOcbeNuNvvnNdIbhiMYA96WEuzdfrSuM88&#10;MXxnDMfP8IkLjAxN8304pnlfGhp438/woiq3zR4l2sPfjOPoQa6S/wDiR4N0rVF0y88R2aXZcoyh&#10;y4jYHBDsoKoQezEV0IlW4to7m2mWaGRQ6SRsCrqeQQRwRg9R1oAwNdtvF914Qii0fUtMsfEZEZnm&#10;MTNBu/jCbgxHsSp4HQZyOOTQPjaEG7xhoTNnnMC//GK9HLHv2pBI44DGi4WOR8O6V8S7TxJHP4j8&#10;SaVeaMqMHghgCu7Y+XGIxjBx/EeB054t+MLbx9c6jZN4Ov8ASba0VCZ1vFJZ3z/ut8uMdMHJPtXR&#10;F39Tk0iyMD1xSuOxxTW3xmkIYX/hCL5Nu0LN1/vcqef09qZ9i+M5bP8AanhMe22Xn/xyu8jeR22h&#10;j7c1ja/8QvCnhXUk07W9XFrdvGJRH5Mj/KSQCSqkDoaYjmnsPjS24rrHhVc9AqScfTMdR6do3xjg&#10;1K2fUfFWhTWaMDOn2fJde/AiU/kwrs9H8UaN4o0977Q9QF3bo5jZgjJtbAOCGAPQg/jVkyserH86&#10;LgZXjT+yj4Ruo9Z0e91azZow9lYozyyHcMEbSp4OCee1eZ7fh9Eqwt8IvFi7uQG019x47Ey5r2CO&#10;Ro2DDtU39oP2ApJjPN/CV14TfxHYrpfw21nSpgjeTqF1p3lpH8p+8+49RkA8kk47130hy7H3qZ7u&#10;SUYOKrTTQ28ElxczRwwxjdJLK4RFHqWPA/GjcAzSdqoDxV4QwM+K9Dz/ANhGL/4qhvF/gtMbvFWj&#10;YA5xfxt/I0rBcvZxgDrRWefFvgw7SfFejYIzxfxf49aY3jPwRDJtfxVpOevy3SMPzBIosO5pdQab&#10;z69azW8b+Bhx/wAJTpf4XKn+VP8A+E08EBSR4p0jg/8AP2v+PNFguXzwab3rNHjTwTnA8U6TuPrd&#10;KP1zikPjjwMDk+KdM49Jwf5UWEaffHWkNZCfELwE0Mko8TWO1c5yxDcegxk/gKpx/FH4e3D7U8Rx&#10;KwGfnt5UH5lKLMdzou3JpvbFYf8AwsbwCcj/AISW04OPuuP/AGXmoT8Ufh4khj/4SJC2cDFvKR+e&#10;3GKLBc6LrSd/auaj+Knw9n3KviBUwcZe2mXPvylL/wALQ+Hn7z/iokPljJ/0eYZ+nyc/QUrMLnR+&#10;44xSHhgCK56T4p/DyMJnxChDf3baY8e+EyPxpifFf4dtL5f9u4x/E1rMAf8AxyizA6M+9NH1rnpP&#10;ij8PY2BbxEh/3LaZv5JUbfFf4dqT/wAT4tgfw2k/P0/d0WYXOnzSelcwfi78O02hdXkbI5ItJuPr&#10;lf5U2b4vfD5QMavJJk4wtpKCPflaOVhc6o/dzTTiuV/4XB8Pkwv9qTvn+JbSTAx9QKQ/GH4fL93U&#10;bk8f8+kn+FLlYXOqHrS49q5L/hcnw/B/4/Lo/S1eqUnxz8Exqu221aQ5x8tun58uKOVjudxik5Jw&#10;K4Zfjp4Sdfk0nXDnqFt4yR6f8tKkHxo8NFSy6B4iIH3iLSPj8fMo5WFztmXjFIAemCPrXGR/GDQ5&#10;GUweGfEkm4DG2yQ5H/fZ9/rUlx8WdOjUO/hHxQqA8u9kqgdh/Fg88UWC51xRgeRzTSD/AHcY4rmF&#10;+JsPmFm8FeLTH2b+zgSD3HX+velPxNUrvi8DeLHXkAnT8Anp6mjlYXOmwGweT7Um056e9co/xOaJ&#10;CB4B8Ub+ytaFQR35wab/AMLRlYSKvgHxKzDlR9lPzL6njjnI7/WlysLnWYIz+tNwTyBXLN8TXI+b&#10;4f8Aifb1/wCPQ9vwps/xNvEbdbfDnxLIm0EeZAyZPf8Agb8+9HKwudVtP64pvtXIP8Tdc/g+F+vs&#10;O2VkHP8A36NIvxM1oRSeb8MdfjfjYqhyG+p8oY/I0crC52GDnI/CkKtycGuSPxK8QiEzL8LdaKBs&#10;HMj5B69PJJx+FRj4m+Ip7dGg+F+rsjchvNfbjP8A1x9qORhc7HY2OBRtPoTmuVbx/wCKMkJ8MNU8&#10;vGfmuCD/AOiqB498Uvb+evww1AIAcZvQGOP9nys/pS5AudTg56Um05HGCTXJjx/4oAG74Y6mN3T/&#10;AEg8nt/yyoXx94pdcj4XangcHdckc+2YqOQLnVkHB479PWkIPpXLHx54qV1h/wCFXagSQCM3RK/i&#10;fKx+GamHjbxeZni/4VjdcLuOb4Yx/vbME+3WnyjudHtPpShG54rnF8aeLZGJj+GN5tJyN1+FP4/u&#10;6U+L/Ge84+Gkw9m1JP1+WlyCudF5bAY2twM0nlP6HqRXOf8ACW+OWk2/8K4cem7UUAA+uKcvinx5&#10;KrNF8OQP7pk1FOPzxmlyDudDsb0pNrZPB9q55PEXxC4Evw9t2AwSE1KNc/mTRJ4o8dj5R8OgGHO7&#10;+0kYY9j6/jRyMLm/hv7p/Kg/jXM3HiP4hMvyeArRDuyxfUUbKj0ww59+ntXUydFJXaxUF1znae4B&#10;745GaTi0FyMYGSehpBkHOKTr70fyqWMkyQT/ACoz6CmjkYPWgUAh4+lP4zz1NRc0uScZoGSfXrSg&#10;96jPPPenjpkUCCik2g84op6AehUUUV1mIUUUUAFFFFABRRRQAUUUUAFFFFABRRRQBl3nhrQtQvlv&#10;r3RdOubtcETzWqPIMdPmIzxis7xne69HpseneG7F5dSvyYUumO2GzXvK7ewPAAJJHfGD0tFAGB4N&#10;8J2Pgrw1b6NYneEy80xUBppD95yPwAA5wABk4rU1TUbfSNJvNSu2229pC80hHXaoJOPfirdVbjT7&#10;a9tJrS+iS8tpjl4blFdCM5xgjBA96APJLX40+J761S6tfhfq01tIm9JkmkKMvqG8nBFdt8OvHB8f&#10;eHZtWOmHTxHctAI/P83dhVOc7V/vYxjtVH4w+Jm8M/Du9eJHa41A/YISv8DSK2WznIwqtjHfFdD4&#10;N0JfDPg3SdHCgNbW6rJjoZD8zn8WLH8aQG5RRRTAKr317Bpun3N/dOUt7aJppWCliEUEk4HJ4HQV&#10;YooA8i1n4j+PdMsB4mHg61TwwMPsmuP9KMTY2u21iEzuHG1ivOfWvSfDmu2nifw7Y61Zbhb3ce9V&#10;cYKnoyn3BBH4V598atW8UweF9QsNL8PtLpUsC/atTWdWMa5+dfKHzYwBlugBP1rr/h/rOla74H0u&#10;80a1NpZLF5KWzNkwlPlK579Op5IIJ60gOmooopgFU9Wuruy0q5ubCwa/u40LRWqyiMyt6bjwPrVy&#10;igDztfGfxCLFf+FXvx/1G4R+u2hPGfxBd2QfC+TK9c63CB+BK4P4V6JRQB56njD4hPnHwvbg4512&#10;AfzWnHxd8QwP+SYf+V+3/wDia9AooA89l8WfEcxMIvhkqSEfKz67AwB9xgZ/MUn/AAlXxJIjH/Ct&#10;YlP8ZOtwYP044/WvQ6KAPPT4m+JbupX4e2safxK+sxE/mBUj+IviQi+YPAdk4z/ql1hN/wCZUCu+&#10;opWA82XxF8VQWdvAunFeqxjU0DfTO7FOufEHxUlFv9j8EaZbnf8AvvP1JZcr6DaV2n3+b6V6PRRY&#10;DgDrfxOZsJ4P0lOPvPqeR+gqFtS+LUxZYdB8NWxzkPPdSOMemFIOfevRaKLAeZSal8ZYZPL/ALD8&#10;Lzg4/exSyKo+oZwf0qzLc/F8jfFYeEFGf9W0k7MPxyBXolFFgPOkm+MT9bbwWn+8bn+hqQH4wHqv&#10;ggfX7VXoNFMDz/8A4u//ANSN/wCTdJj4wf3vA/8A5N16DRQB54Y/jDuz53goe2Ln/ClKfGH/AJ6e&#10;CRx6XX+FehUUAecG3+MZtxH9s8Ghx/y023G4/wDjuP0pq2vxlCFTf+D2JP3is+R/47ivSaKAPNPs&#10;fxmKbf7T8Ig7w24LNnH937mMfr7065sfjHLEqw6t4UibqXWObP05Vh+lek0UrAeZR6R8YXgCTeJv&#10;D0bpyHjtmYyezZQAD6Cq6aH8aWhnWTxZoKO7AxlLfds55AzEOMeoNeq0UwPOrbwz8T5LeNrz4g2d&#10;vMF2skGkRSrn13NtOfwA9qgTwv8AFYyMH+IloE7FdKhJP4bR/OvTKKAPOh4T+JLS/N8S0VNowV0S&#10;EnPfj+tS/wDCI/EPOf8AhZ//AJQLf/4qvQKKAPPP+EN+IO8P/wALQfIUr/yA4Mc+27GfemT+D/iQ&#10;sJa3+JgkmXlVk0aFFP1IJ/ka9GooA8+/4RH4h7gf+Fnnj/qAwf8AxVQnwN4+Z0ZvijP8jbgBo8Qz&#10;9fn5HseK9HooA84bwN4+Y5PxSn5JPGjxD/2f9Kgj+HfjlEVP+Fp3pUcc6cpP5mTNenUUtAPLT8NP&#10;GjkCT4qansznCWm0/mJKdH8M/F8N2JY/ijq/lgFQklvvODyc5kwTnvjgcV6hRRoB5bB8L/FicS/F&#10;HWnUn5gsZB/AmQ4qX/hW3i2O3EUHxP1dcR+WWltxIcZJ6l85565z716ZRS0A8yX4Va2VjWT4l+Jy&#10;AP3m24ZSx9ju4HtzSL8JtY3Zf4l+Kivot24P/oVenUUXA81f4U6k1yrj4j+LhDnLp9ubcfoc4H5G&#10;rH/CqWZcP4+8bMO4/tXr/wCO16DRRcZ55F8I4o4wo8b+NBg7vk1UAZ9cbKcfhLEww3jjxqfX/ibD&#10;/wCIrvyTSZPrRcLHndt8G7Kyh8m18Y+MIIsk7ItTVRknJ4CdySfxpV+Dtms0ky+MvGIlkADuNTG5&#10;gOmTs5r0IsfU0hJ7UXCx58/wcsZFCy+L/GEijoH1MEA/98VWT4HaNFN5sfifxSkmNu9b9A2PTPl1&#10;6TknrSZPrRcDz7/hTOnbAh8XeLygGAp1JcAf98VVuvgRoF7GqXXiHxLMqjAEt6j8ZzjBjr0qkyaV&#10;wIbK0i03S7PT4pJZY7WFIVkmbc7BQACx7k45qXNLTaQx3mP6msvXtA0nxRYw2Ot2n2q1imWdYzIy&#10;jeAQM7SMjBPByK0qaaYDkEVvbJb28SQwRKEjjjUKqKBgAAcAAAAAUzNBPYUh68UgD8a5z4mate6F&#10;8Ltav9NkaO6SJUSRSQyb3VCwI5BAYkHsQDXRZpbi1t9V066029j8y1uomhlTJG5WBBGRz07jpTQj&#10;zL4M+GdE1T4PtBeabBKupPKt4zDLS7XIXnqu0AYx0PIwTmsj4CatqNnqmu+DL24SaDTmd4huJ2MJ&#10;NjhM/wABPP1Oe5qLxd4Bg+GXha+1LSPG2uafakny7GOcKZ5mGEAIK9DgsQCdqn0zWj8A/BT6Los3&#10;inUIylzqMYS1RlIZYM53f8DIBHsoOeaoR6rIpVsGmdKdI+5ycdTUf1qSgJ9KM8daSkPSkBbs8Bi3&#10;U4r5mn1vTZfHmpap8T/BupLHqjr9m8wywm1jUFcBfk8wY2Zbr8uQMmvpGKRYt0skixxxqWd2IAUA&#10;ZJJ6AAZOaqa3/wAI74q8E6gbq8s7vR5LeQyXUTpIke1Tl1bkBl6g9iKpCIfCum+G7Hwlbf8ACJxR&#10;LpFwTPG8bM28ngsS3zbuMEHkYxxjFXq4D4Cx3qfC12uncwPeytahjnEeFBx6DeHP1zXek0nuCDPv&#10;TehyDQCCOKU9BSGNPXrUV3aWWqafNYX9tHdWs2BJDKuVbBz09iAaeevoBTc59aYzCg+GvgCKJYl8&#10;NWhVG3AuzsSfqTk/Q8VbTwL4GjIK+FtL4/vW4b9DWnRSuIzR4N8FxRNGvhXRypOTmzQn8yCRSjwZ&#10;4K3K7eFdHyvIAtE/UYwfxrQOOtJnkUagUf8AhE/BitgeFNF2572MZ/pUMHgjwNbiby/C2mHzW3Hz&#10;LdX/AO+d2dv0GBWp2NIenWi47GfJ4Q8FvtB8KaPxyNtmg/kOfxoTwj4LjG1fCmjHP96zjP6kVezg&#10;dKTNAFM+FPBpU48KaISPSxjGf/HaD4X8HAAL4U0Tj/qHxH+lXKTnPXrRcLFP/hG/CZG0+FdE2joP&#10;7PiwP/HalXQvDMShU8OaOqjgbbGL/Cps84zQSB0pXArP4f8ACqqNvhjRSf8Arwi/+Jp0mjeHJ0VZ&#10;vDukuqcIr2UTBR0wOOOKl69hTfxoAgXQfC0YMcfhnRgh6j7BFg/+O1JHpnh+KDyIvD+lJCDny1s4&#10;wufXGMVJSfXqKLgNOn6I9v5B0TTTC33ozaR7T07Yx2FT7NN+zm2bTLMwFPLMfkIU29Nu3GMe3SoM&#10;88UnfBNA7FmNdOgUC30yzhUHICQKv8hUjXMHk+UbaEoRgoY1xgdARjmqWfejIbvwKALzX6shVokY&#10;HqCAR/Knf2kTyY1JxwT/APqrMDE07j/CgDQOqSAYA4z0/wA+9J/as+Qd/QdOf8//AKqodqafxpXA&#10;0P7Vm3csfpmg6tLjJ3HPo1Z+aDjHWi4WL76nNsBBIGemetINUm24YsSOmD/Os8n5cetAzmgC4dSl&#10;bOTn0po1CfnLZJ9TVT3pPcUtRlsalOO/GfypTqcxGM/Xk81RP3sYxS4zSuItm/l3cPwRgikbUpz3&#10;6DANUyMGkPFNjLn9ozKuAaYuoShstzgdKq9u9NPH41NwLP26YNndQ1/MTw2Kq0nGM0XAsm8uNu0t&#10;+dJ9sm24ZgQOnPNV6Q5xnFGoFn7fNk5bj+nvSfb5Mdeufwqr60mfSldgWjfSk9skDila+mbpyMc+&#10;pqoP0NHAG4noOOKLjLa30wHytj15pv2uQbvnPLE4z0qqMkZxil7kdKBFn7fJ/f5PGcU1r6UDrnHe&#10;q+OOtJ3xSuPQsG8l67upyRQ17Ljhj9OuKr/oKTt9aAJjcPjqQOp5qIuWOSe9MGAT79f8/hS0rgL7&#10;UfrSZozRuMdnggUD1yaTI6Y6deaP5UbCHZGKWmcYye3Wn9xigY4ducYp3rimdBSk++aBAZGBxsJ/&#10;Gijc3p+tFFwPRKKKK7DEKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigDyTxMy+M/jhoPh&#10;1ELWfh5G1G8Ik4LnYUBXocHy/wAHbpivW6ijt4IZJZIoY43mbfKyqAXbAGSe5wAOfSpaACiiigAq&#10;pqt+ulaReag0E062sLzGKFcu4UE4UdzxVuigDym4+LeieLvCuo2Wg6bqd9ql1A9smntZF+XUqDIQ&#10;SgT1+boDXRfC3wdN4J8EQabduWvZpGublQ2VR2AG1fYBVHucnvXaUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRSAKSlpKQBRRRSAKKSjNAwzSGg0n4igBDjrSUvtmkoGJTadTaACiikzQAE0meKKTvSAPe&#10;m59adTe1ABmkJo5pppoA9jSUfjijt60AFQ3sM9zp9xBa3z2NxIhWO5RFYxnsQG4P0NS0jcCgDj9M&#10;+F+kx6pFrHiPU77xJqES4jOosGij/wB2Lp36EkZ5xmu2muGkG0Cq45HWkNMQHjpTfrR0HXNJSGLj&#10;rTTQfaikAya3t72yurG8jEltdQvBMmSNyMCCMjkZBPIrgtP+B/hOw3JJqes3dgz75LGS6CxSkDje&#10;EVSSOoII6V6A3I680zPGO1O4EpaGC3itrWKOG3hUJHHGoVUUDAAA4AA4wKhz3o96b3oAcCPakOPr&#10;SUDjvQMDTT1o57nrRSAM80mfqKBzSZPtQAZ4oOKB74pD1pgJRR+VHTnrQAntTSMkH0p3480lIBPx&#10;ppOeBmlI5yOtNHAz69qAHdR70w4FBznimtkkcChgOySOM0nWl/hxmkPHUcH0pAHekNHuaKBiEAU1&#10;uBTqQjnNACduaacDqadTCeeeKBigjGKXNIMdRzSkUgEx9cGjig+2aP6UABI6U09c0pzjg0n1oARs&#10;EYpMnp6U7imMMDI4oAUc9T0oPHIPHpSjGzPQmmnp0xSAQ4PrTWJ3Ag4FKeW96bQICT35o7e9NfOQ&#10;PWgZA560gHEkdKbS59Kb+FIAzScetL144pPbJz1pDE6DmjqvSj1/woyR7UwGGjpS/QUntSGA6ehz&#10;R25GQe1Hf3pM0AKWJ7Y9hSd+TSUZ70AL2ppxil7fSkPUGgBM+tLnn0pP1pOakBfrRgnntSH3oyRg&#10;j+VMBTwetGTyeaaPp074/lS9setLoMd36UAnBzyKbR7449aAFJzjOacpJOcYHrmk60Uagx1Ln24p&#10;vajjOeaAHZNFKudo4H50UWFc9FooorsMQooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKhu/&#10;tP2Of7H5X2ry28nzs7N+Pl3Y5xnGcUATUV5H8M/FHivWviN4o07xDfQSJYL5f2e2QCGNxIRlCfmx&#10;jd15PGeleuUAFFFFABRRWdr76omg3p0SKOXUzEVthK4VQ54DEnsM5x3xjvQBo0V4T470Hxh4E8OR&#10;+KoPH+qXV/DMv2qCeT9w5c4/dxHK8E/dIxjkYxivaNFnvLnQtPn1GIRX0ttG9xGFK7JCoLDB6YOe&#10;KAL1FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRSYCUUUVLAKKKSgYUlLSe9ACZpKWkPHNAwNNpaQ0CEP1p&#10;M0Z9abQAuaSjv0ooGFJk0p6UygBTTcnmikpAGecjvSGjPvTeaYAaV57a0tZru8mSC2hQvJLIwVUA&#10;5JJPQU2q2p6Rp3iDSptI1e3+0WNxt8yIOybsMGHKkEcgUAcDN8d9Bt5hO2g6ydGeQxQ6mLcCOVgT&#10;nbkjjgnrnHUdq9GgubTU9NttSsJVltLmMSwuARuVhkHB5/A9OleT/Gjxv4dtfDlx4DtVMd25gidY&#10;4CkVlGrRuO3I2gYCZ4z0wAfRPBNhpOnfD7SrTQ74X+nRwkx3QP8ArCWJY47fMW+U/d6HpVMRpdM9&#10;KTNHrgUnOc1IwpO+aKbkc0AL+NBNN70dOc0AI2QeaOgxSE5o980AIenFN57ml96Qc+1IYdaXPHPW&#10;kFNJH4UwFppOG7U6k4zkgUAH48UnsKCaQetABz0FJ3NLjjikPXHWkMSkzg0c0UCDjHWjOPwpKO1A&#10;DW6ZzRgAA5pH+6aOSKAA8nrmmN97HNPz34prfSgBMHHrikycGjmkycUrAOzSUmaU8UDD27Un05NJ&#10;u55paADHPJJqPoT6GpDjFMIBI45FAAMAU7nFMxzTicL1oATPajgk5qNT8zA80/PekAhJz0xS8AfW&#10;g9OozSdTzmgYdOlNYgjHtTqae57UAA4GP0pDmjmk5pCAjOR1zTSoHTmnNkYGetN4z6igY0jBy2SB&#10;RuBPHSlGcnNJwBjGKQCEUhAA96U5xxSdeKAE79Kax5wKVjxTMdyaQxQc/Wg570gOWPJ5pSOetGoh&#10;KKDmgdcflSQw6U3oOlKevHNJgZ+lAB39qBx70vvnNHbIzSENOc9/em9venEkk8/nSehOM+1FxifT&#10;8qAaNoA4oI5oADk0HPuKPw60fSkAnQcUZOenFHPrRj5setG4w6UueMCkz09KM0AL0wMn8aB7Uck9&#10;e3Sl70AKvXJ4oLDeVBBYc/nSdqKNhDqKATjg8UUAekUUUV2GIUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUVz3ivxQfCkNne3Gm3FzpjylL25gBY2abSRIyAElcjk8Y9zgEA6Giora5gvLaK5tZo57eV&#10;Q8csbBldT0II4Ip8jFIndY2kZVJCLjLewyQM/UigDyn4b2aw/Fv4iyRKBGLiLP8AvOXY/rmvWK8a&#10;8AaB4s0b4oeINbvfD97BpGsyysubqAmMtLuVpEEmeAWHGSM8ZBr2WhAFFFFABRRWR4mm1238P3Uv&#10;hu2tbnVkAMMN0SEfkZHUc4zjkDOKAPLPjLoHi+K2Him18Q/aLHSrtLuHTRaqotsEAPnJ80g8/MOA&#10;WxgZFek+B/Ej+LvBmm67Jbi3kukbfGpyAysUOPYlSR9a4a/h+KnjXSF0O/0rTvDlvMCmoXguVmM0&#10;Z4ZI0UsV4J6nnH3hXpei6RaaBo1ppVgjJa2sYjjDNk4Hcn1PWkBfooopgFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;gCiikoAKKKKkApKKTmgYEgDNJSnpTc/hQAtNoNJQAUhzS0lACe1J0oJpD04oATNJmikoAWkNFIT3&#10;oGJSjk4pMilkuYLGzuL67kEVtbxtLLIRwqqCSfwAJoEQ6jqWkaJFHJq+qWdishIRrqdIgxHYFiMn&#10;6UWV5p2s2zXGk6haXsAO3fbSrIoPplSea8Ebxv4N134z6hrHiO/S78NwWgj06O6tZJY95WMHEew4&#10;GfMPIHOK0td0SD4T2en+O/A17eTaVfTp9rspW3RSW8g3pglcqBjaGbLDeOeuasB7WyFeD1qG7v7L&#10;SLGTUdSuorSzhx5k0rYVckAc/UgfjU9vcwavpdnqdmS1vdQpPGSMEoyhlOPoelMudNtNUsJbDUbO&#10;O6tJhiSGVdytg5HB9+fwqQON+IfiPwbrfww1iWTVNNvYTAwtgkyswudpMQAByGzg49M54zS/CDSt&#10;R0b4W2dvqsZieV3miiYnckbHK5HYnlse/PORWjp3wq8C6Re/bLTw3bmYdPOZ5lHOchXYqDx1xmun&#10;nEsr4Cnim2BUJ5pOc04xsOox9aFjZugNIYw0mN2FUZbPapmt5P7tMQGOUE5GOvFAFe71TQtKlWHV&#10;dZsLKYrv8u5ukjbb64Yg468+1Jbax4e1OQRabr2m3cx6JBdxyE9eyknsfyriLr4N2Xi3xNrWveJ7&#10;6Z5rubbaxWLBFihChULbgcvgD2yO+eOI8FeBdH/4XxcWmjvcT6T4fxLJLO24tOoAC5AXGJCeO/ln&#10;sadhHubqV4/Om1YmHm3DBcAZqGKbTpozImpWjICULLMpAYcEZz19qQyM/Wm9AafPc6ZDIsTanZiZ&#10;sBY2nXLE9MDOeTSSDaxFAxuaTntRjHek/lQAHoBTe9BIoz260ALzyO9J0z3pPbrR2pABNFJR7UAA&#10;+p60hIwT6Uuc0hHPNMY3dxjHNJk5570pBz7UAHvSENPPI6UHNL26UflmgBtGeeKBiggZoAbngnPN&#10;NJ4704AYxSMOKBjeoxSjJHJzikOcfKM+xpe3TmgBqtkmlBBHNKOuOOKQkAYzigBx2461H5gJI2k+&#10;9L2yOlGcccc8UgGhuelLkYNJnngUuAT6UAR9zShu1G05Oce1OAGfpQAhJHakPqO9O49OtJ6UgQue&#10;2MU2lJzSUWAbQ24cg4zxxS5pOtFgG/NnOcgU3sexqQgA8Uz+VFhic4pO/Snk47U2kA1s+2KTt6U7&#10;jHSkNJgMft1yKTj8qcR8vPWm4OSO9ACcg0v1NGB6kUAjqKAAjjNJx1pSemR1o/GlYBtHvQOlJnFI&#10;YZo7HrzR/KkyetACc9h9aXHHejPejPFGwCDp1pSOc0AZOM00kZOPxpbgBo6Uf5xSGkAcen40lBPI&#10;ApTTYdROh780fhRyBigfhSAcKTnPWkxnPqaPxotcYozigdc85oByM+vtS5oEGR60U3I9/wAqKLDP&#10;TaKKK7DAKKKKACiiigAooooAKKKKACiiigApskiQxPLK6pGilmZjgKB1JNOrI8VWFxqnhDW9PtFD&#10;XN1YTwRKWxl2jZVGT05IoA8tn+LWvXuj6h4g0m68KW+nwOzW+nX9wfts0K5BYgOArMR8q479+C3o&#10;Xg/xTpnxD8JDUIrfEM2+3urSbDbGx8yHswIIPuGHA6V5D8NvGPgbQ/Cp0Dxjp1vYapYzOJPtenGR&#10;pssWBbCEhlztw3oMe3sHgbVJNa0GTUBpEemWM1y7afEqbGkt+NsjLgYLHcfoR16lAcN8B9Qnt9N1&#10;3wleSO9xol8yKT90IxYFV78Ojnn+/Xr1eKfBqL7f8QfH2u27l7Ga+dIZB92TdK75B9ht/wC+hXXX&#10;3we8KalqN1qF0moPdXMrSvL9tkBBYnIHPTnH0oA72ivPG+CXgmUYubS9ucKVQzX0p2e4+b/61aXh&#10;34Y+GPDF/bX+nW919tgQos0t3I27IIOVztPBPbHPTpQB1F5qNjpwjN7e29sJW2R+fKqb29Bk8nmv&#10;NbHxRpj/ABx1uWXX7WOytdHSDa9yBEziQMxznblckHuNx967DxD4D8M+K7yG71vSku54YzEjmR1w&#10;uc4+VhnnPX1Nef2vgrwqvxxudJHh+y+xJoCziB4tyeZ5oXeFPGdpAz7euTQwPVtN1jS9ZhebS9Ss&#10;76JG2u9rOsqqeuCVJwasvcQRvseaNWxnazAHFZ+jeG9F8OpKuj6Xa2ImIMvkRhS+M4ye+MnH1NY2&#10;u/DLwf4m1WTU9X0Zbi9lVVeUTyxlgBgZCsBnAAz1wKYHTPe2kZUPdQru6bpAM05bm3ZgqzxFj0Ac&#10;ZNcMvwV+HqZx4eXkY5u5z/N6taf8JfAul3sF5aaBEtxBIJY3eeV9rDkHDMRxRqB0Wv3+oabo011p&#10;Wktqt4hUR2izLFvywB+ZuBgEn8K5h/FnjY2UEkHw4uHuSzCeKTV7dFTGNpVud2cnsMY711Gu2eoa&#10;ho89rpWqHS719vl3ggWby8MCfkbg5AI/HNch/wAIl8Q/+in/APlAt/8AGgC7ofiXxnqOrwW+qeAz&#10;pdizMJbs6rFL5eASPkABbJAHHrmuzrjtG8OeNLLV4LnVPHp1KyQky2n9kQw+ZwQPnU5GDg8eldjQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAJS0UUgCkpaKVgEopaTFFgEpOetOxz1pCuaLDGUU7Zz14o2H1osFxhpPoak8v3pvlH1&#10;o1AYeKSpDETjkUGH0NFgIaTmpfJbPDDFK8OcbSB60WAgOKSpvs7Z5IxmkNs2Sdw9qLAQ008mrH2Y&#10;/wB78aQ2zZ4YYosBBnAqe1J3Ee1QvE6E7qWFm+ba6qxBCkjIB/z7ikgPIvD9ran9qPxEdkSmGxEk&#10;QAA+cxwAke+GbP411XxvQN8ItaJz8hgIwf8ApvGP61iaR8NPGWleNbzxZF4l0ttRvQyXCvZM0ZRi&#10;DgDcDxtXHOeOT6y/HDUZL3QrLwbpf+lazq9yn+iRjc/lLli5H8I3KvJxwGP8JqhEvw6vNej+AmmX&#10;Gh28N/qyLItvDcvhWAuHXBJI6KDjkdAKrDX/AI3kn/ikNBUHpmYcfX9/XoWg6Lb+F/DenaHZ4Mdr&#10;CI9wXBdurNj1YksfqasXWo2emPbpf6nbWrXEnlwrcTKhlb+6oJGTz0GTQM83TXPjc7BT4T8PpyQW&#10;abj68T5xVj+0vjUUVv7E8LAl9pXfJkD+8f3uMfr7V6JKZvN2bvpzVafVtMg1SHSZtWtY9RnG6O0M&#10;wErjB5C5z2PbsaLgYGgP8QH1E/8ACUx+HY9PCH/jwMvml+33jjHr+FU/FFp8SrnU3TwrqeiWenBF&#10;MZnQmbOPmByjDBJz+ArqrhXDkMTke9RBiO5z9aQHDjTPjULIQtr/AIYaQdZyj7z+Hlbf0ro/DkXi&#10;a20kxeK7iwn1FXIEtlkK8eBjcML82d3QAdK1vMc/xGmEknOc0DG6vrMHhrwpqeszum20t2kAY43N&#10;j5Vz6liFHua4L4D6RLYeCr7xFeMz3es3JkMjOSzIhKgnPfeZDnuCK6Dx14Xm8beFk0S31T+zkNwk&#10;szmIuJEUH5cZHchuv8IrZsLG30fQdP0e1ZmhsoEgVm6sFAGTjjJxk/Wi4i0kkLiUTcoUbfx1GDkY&#10;HPTPSvCItR+AksTSNouoQsnIjd7gl+2BiQj35Ir3JDtbPFWhflUAVevXNCGeB22o/Au7uUt4vDWr&#10;ebIwWMBp2LMTgAASkk/hXutyQZj29alkvnKjIGSOoqtgyydsmgLEO7JIpSR1zU0C2krOEvLdzH98&#10;LIDt+vPFO22JcL9ttsryR5q5x6kZ6UgKu4Zye9Ju9KsxJZXS/wCjXttLkbgY5VbI9Rg9PeoVutIk&#10;8xU1axZ4jiRRcplPrzx+NAxgb86Tfn8Kla40mM/vNWsUyeN1wg7ZHeoP7W8O+W7f8JBpRVThn+2R&#10;4B9+eKBC5+tL161B/bnhcrIyeJdIIiAMhF9EQgJ4J54B6c0seteG50ZrfxDpUip95kvYyF9ckHjr&#10;QBKD25oOT71U/wCEl8IYYnxZoZA6Y1CL/wCKpR4k8JOwSPxTojOeflv4j/7NQBaoqsdd8Ls+xfE2&#10;jlgu5lF/F065xuzikPiHwpECsvijRlPUbr+EZHt81AFkk49aaOOtVn8SeEkjUv4p0bDj5T9vi+nZ&#10;ulNTxH4SYqP+Er0Mk4xjUYv/AIqjUC0T+FNz2qF/EnhGKQK3ijRA3cHUIv8A4qov+El8JknPirRO&#10;eh/tCL/4qiwy5jg0hFU08R+FMFT4q0Qsx4xqEX/xVJb+K/B83mofFWkI8TmNt92ic+24jcOeoyPe&#10;lYLl3jFJVdvE3g4Lk+KtE/DUIv8A4qoz4m8IgZbxTogU9MX8RP8A6FQFy4KCozz2qkPE/hQdfFOi&#10;kf8AYQi/+KpyeKfCBy3/AAlOijnvfx//ABVFmFy0RjGDUROT+NQnxN4R2/N4r0Xr1F/F/wDFUx/E&#10;/hHaNvirRSenN9GP60WYXJ8/NjI5NS9MCs9vFHhGKSOM+JtGJbqVvY2/XdgfjTp/F/g21tmll8Ua&#10;SVXH+qulkb/vlST+QpWYX1LlB596or4v8FyHC+KNKBPdrlR/Oq83j7wHBII38TWbNtLZQO4wDjqA&#10;R9B1PJ6UWY7mt0pSPasGT4leAEb5vEcHB6LbzHp7hP8A9dMHxO+HpUt/wki++bWfn8PL/lRYLm/j&#10;tijHWsFfib8Pdu4eIYyAf+facH8imary/Ff4fpKsQ1mR1kJBkjs5dseATk5XOD04B6jtzTsxXOjA&#10;NLzj2rn/APhafw7CA/2/kj+EWU//AMRSD4r/AA9KhjrTD/ZNnPkf+O4pcrHc6AryKbj24rA/4Wr8&#10;PAONcbPP/LlN+H8FNX4rfD5mIbWnAHc2c3P/AI5RysLnQYJIAHWmnr3rA/4Wx8PQdv8Aa0xB7izl&#10;4/8AHahX4reAN21tWnwf4vsknH6d6TiwujpOc0pz1zXNS/FfwAo+TVJX56LZyAj81/zmlPxW8Agf&#10;Lq8mevNpL/8AE/5xRysLo6Ok4LDNc1J8V/AS4xqkrj0WzkGB75FMk+LfgSIBlvbmYnkhLRuPzApc&#10;rC503JPI6HvSfzNcuvxg8C7dxnven3TbHP8APvUZ+MPgbbG2/UfmzuT7Nyv1+bHPtRysdzrCCPWk&#10;71yy/F7wPsVhcXQJ42NbMdop4+LngTJzdXQyDyLVuKOVhc6cdKbzXLSfF7wNGDslvJM8YFqfz5I4&#10;rW0Dxbovi63uZdJ8/dbFRKsse3Gc49jnB96Ti0F0aNL/ACopRUgNoJHXp9aWk7Y45osMTpz2FIeu&#10;O1Kec0n8qACkoFGOMGjYBB1yPzpe9HekI5qQYZpcA4PY8g0mB39e9H49PSgNwHSlopO4oGAznigd&#10;sn/69GMcdKB70WESKPlHNFM/GimM9MooorrMAooooAKKKKACiiigAooooAKKKKACiiigDIvfCvh3&#10;Ur43t9oOmXV2cZnmtI3c44GWIzxgVS8Y6lrVrp8Vh4d0+a41XUC0MNxtxDaccyysQQAAcgYO4jAB&#10;6V0lFAHPeCfCVn4J8L2ujWh8xky88+0AzSn7zH9AOuAAMnFP8XeKrTwhog1C5gnuZJZlt7a1t13S&#10;TzN91FHrwT+Hc4B3qq3Wm2d7dWdzcwLJNZyGW3Yk/IxUqTjpnBI59aAPK7f45PZalb2/izwdqnh+&#10;3uTtjuJtzDOQCSGRDtGckjJ9q9cR1kRXRgyMMqynII9RXlvxuVNa0vRPCVtCZ9W1XUENsACfJVAQ&#10;8pwDwA3PsWP8Jr0rTNPg0nSrPTbYMLe0gSCIMcnaihRk/QUAWqTau/ftG4jGcc4paKACiiqOsavY&#10;6DpF1qmozrBaW0Zkkdj+QHqScADuSBQBxHxW+Jy+ALC2gsY7e51i6O6OGYkrHGDy7KpBwTwORk55&#10;+Uiu9sbn7bp9td7QvnxLJgHIG4A9e/Wvnz4jeH7u6+GM3jDxAijXdRvoZ1RuDaWxVhHbrn0DbmwF&#10;JJ5ztyfoHTCW0mzJjEZMCEoowF+UcD6UgLVFFFMAqtqFxPaadcXFrZveTxxlo7dHVTI3ZQWIA+pq&#10;zRQB55/wmXj+Xy2h+GcoTd8/mavCpx7Aj6f55ps/jjx1Chk/4VhdNGPTVYi3/fIUmvRaKAPNpfHf&#10;j2KKaU/C24KxIXYLq0bMQPRQhLH2GTUsHjP4g3NvFOnwvkCSIHUSa3CjAEZ5VlBU+xAI716JRQB5&#10;9/wl3xEJwPhhjHrr0H+FH/CWfEUnj4YgD316D/CvQaKAPP8A/hJviR5YkHw8th82DEdai3Yx64x1&#10;/wA96iXxR8TTsU/Dq3BI+ZjrMOB+HX+dei0UWA83l8SfFNYMR+AbBpic5GqRkAehBI575zilPiP4&#10;pzT2oi8B6fbx5b7R5+qRvuGONpU/L+TZ9q9HopWA84j1z4ru8inwho0YYfu2a/BCf72CS34YqKXV&#10;vjCAPL8N+HTk/wDPyxx/4+K9MoosB5wuofF9jFIdF8LqjcPEZ5d6+5IbGPpmpJZ/i+QzxWfg5QAc&#10;Iz3DMSPfIHNeh0UwPNre5+Ms8KvJY+DrdmGTHK05K+x2sR+RqdW+MB6p4IX6/av8a9CooA8+B+MB&#10;JG3wQPc/auaX/i7/AP1I/wD5N16BRQB515Pxi+0NILnwYUIwIytztHv0z+tOaP4wurATeCkJ6Mou&#10;cj8xXodFAHnflfGHyQnn+CtwGPMxc7j79MfpUM9h8YriFYl1nwtbHIJnhilZwPoylefpXpVFAHnl&#10;vp/xZiuP3ut+GZopCC2+2kzEOh2BcbuOfmPXjpTG0z4tw3cs8PiHw5cIThLee1dI8euVBYH8TXo1&#10;FKwHm11afGSezEUWo+ELaXOTNEk5bH/AlZefpUcGjfGAR+bN4p0HzldsQC0JjZSMctsDDB5AA69S&#10;RxXptFMDzmx8NfFFFjkvPH9k0mTvi/smNkA9QwCk/pUbeGPioYWYfEKzWUycRjSotoT/AHtuc+2P&#10;xr0qigDzoeFPiVlN3xLjAP38aJAcfT1/SpP+ES+IpJB+Jw29iNBgz/OvQaKAPPR4P+IW8t/wtBsn&#10;/qBQY/LdS/8ACH/EEk7/AInuQQR8uhwD6d69BooA8+Xwf8QkXaPig2PfQoD/ADamHwZ8QSu0/FB8&#10;ZzxokI/9mr0OjNK4Hmt34B8eXtuYJvildKhGCYdKSJv++kcEfnUf/CufHB8sN8U78qihOLAAkD38&#10;zk+5yfrXp1GaLoDzGP4X+J4plZPifrpjU7grqWO73Jfke2Ksy/DLWri7+0T/ABH8S7sqSsMwiXjr&#10;8q/L+n1zXomTRk0roDzSb4ZeJ5Izt+J2urIJCytt+UL6EBxk++ce1Rf8Kp8RmzMb/E/xEZjz5iuw&#10;XP035x7bq9OLH1pu4+tGgzza2+FOuRwypcfEzxPIzkYKXDLgD6sx/Ij8aRfhTr2I/M+JviZtow22&#10;dl3D2+fg+5zXpW5vWk3E55ouB56PhPd4BPxD8YF88t/aJ6VL/wAKpcspbx941OOf+Qr39vlrvNx9&#10;etJk+tFwOG/4VSoBx478bAnv/a3/ANhTP+FSQHOfHHjQ54/5Co6df7ld0SeaQscYzRcDhT8Irc7T&#10;/wAJt4z+X7p/tUcZ9PkpW+Eluxy3jfxoSfXVR/8AEV3Gcnk9KTd6UXCxxB+EluybD438aFQfunVR&#10;j/0CmD4Q2aqVHjTxkBnJH9qDGf8Aviu5LHsTk0mTii4HDH4Q2BUg+M/F5yQ2f7UHbp/BVZ/ghosh&#10;Dv4o8UuVJcE36EgnGT/q+vAr0HNIWNFwsU9I0qLQdGg0uC7u7uOHP7+8l82V8kn5m79ewAHSrWcU&#10;tNOOtICRZmQ/eOKydM8OaFo2tajrVlYY1O/YtcXDyM7HJzgFidq5xwMDgegxo5pp6c0xk8Upe4Un&#10;ua8B+LvhrT9K+Knhy5trSTGqXKy3JkdpVlfzhuADZxww+UcYIAFe9QgmZSM8HtXjn7QN1dW3ibwZ&#10;LbjEkMskkLZx8++L/BaEI90bHmrkV84+KtF0zwl+0F4Yh0iz8uO4mtpZFnkeQNJJMys4LHOeh64y&#10;Pwr6OkXMiH0NeCfFIbv2hvBY3AcWR5/6+npge3ahgSD1IqjV7UP9YM46VRzSY0Bpv9aOSKO1IAJP&#10;Sk4xSUZ5oAWkNFIfWgAJ547UI2H+YblIIIPpTKXI7dKYzkl+D/w7MfOjSZ55+1zf/F05fg98OVHO&#10;jyMQehvJufb71dVSH1o1FY5Z/g/8OmHy6K6ZPa8m/wDiqUfCD4c9f7EbIGCDeT4/9D611HPFIetA&#10;WOZ/4VH8Ocf8i+fr9tn/APjlJ/wqT4dKwP8AYGR0Obyf/wCLrp89vSjNFwsc3/wqv4dxHA8Oxnjv&#10;dTH+b0D4XfD0LtPhyLB/6eJv57810fWm5/M0rgc4/wAKfh2y4/4R0DjGRdz5/wDQ/wCdPf4Y/DyT&#10;/mXIvfE8y/lh638nI4PPel7UXHY5ofCv4eKePDoz15upjz/33Ug+F3gCMiT/AIR6HjsZ5SO3bd7f&#10;5zXQHNQ28H2VJV86aXzJGkLSvuIyeg9FHYdqLgZH/Ctvh+yc+G7bg44kkB/9CpkXw2+H8MEkK+HL&#10;cpJ1LySsw+jFiR+Bre7YxSMRQwMBPht8P4F/d+G4WOwr880rcZz3Y88devvT5vAPgedTDJ4ZslV+&#10;CYwUP5ggj8K3KTnJpXYWMRvh54E8sx/8I3Z4IAJ3Pnj3znt/jRP8N/h/dzee/hy3V9u0iOSSNcY/&#10;uqwAPvjNbX8qQYwOadwsYh+HfgHy1T/hG7bbGODvkz+J3ZP45o/4V/4DQox8NWpKNuAy/J9/m5Hs&#10;a3DjrTc/zpXCxmHwL4Hdw/8AwjVgMDGBFgcmk/4QXwMJ/O/4RrT9/psO3/vnOP0rVpN3egdjJTwD&#10;4FVy3/CN2R3eqkgfrT/+EK8FhTs8MaZg/wB6DJrT/rSUXYGb/wAIf4NEgJ8L6YTjp9mX/wDVTv8A&#10;hEPBZIY+F9MUj0tlxWhkjHcUnP1ouKxSbwz4PDHb4W0fk97KP9OKcfDfhHp/wiuijj/nwi/+Jq1Q&#10;M9ulFxpFf/hH/CxG3/hGNHHGOLGL6ddvpThofhm3x5PhrRkYZwVsYsj6fLVgE5wKax55H/16VwI1&#10;0jw+DuPh/Sdzfe/0KMZ/8dp/2TSBD9lTRbAWw6x/ZY9n/fOMYozRuwCMc+tFwHW9vo9pGI7XRtOg&#10;X0itkUY+gFS5sFxs020GOhECcfpUB5bjGD6Un4UAWDLaFgTZW5IPUxLn+VJJc28jAvaQNtPykxjj&#10;9Kr9s8U1lI+9SYy0ZLXgrY24IBGfKXgd+3ek8+1KuGsrfD/eUxKc/Xjmqh6DBxSUXAsie3hiEcVn&#10;bIoOQqxAAH6YpftyDn7LFuPBOwfXriqh5x7Gm9ulIC9/aT5AEKAnjgdqQ6jLnGxapZ4Bpv1oA0P7&#10;RJBOxfQkAc0f2m4GFAx3wMGs/PGDwO4pD1oCxoC/xu2xICWySABk+p9aG1JiVyi5B/Os/P04ozzS&#10;uFi8dTZk2soK+hGf51UllDYVUVEHRVGB+VRjvmlIzQPYjB68Hg07Hb2o49KOlKwCZpMUZ6cijtxi&#10;kAmfypD1pT9RSdfr3oATvSgj2xR2o6mgBKQ9aO/pSe+KVhi59c0Zx/8ArppPHXntQOoJzQkIeBj8&#10;etH9KRiBtBIBbgZ9fal6H6etG4CcjGPypc+/0o7UzOKAJAeOlFNAOPuk++aKLBY9NooorrMQoooo&#10;AKKKKACiiigBrOiFQ7qpY7VycZPoKdRRQAUUUUAFFFFABRRRQAVzXjfxxpXgTRP7Q1Ji8khKW1tH&#10;9+d8dB6Ad2PA9yQD0tRT20FymyeGOVfSRAw/WgDw3wv8U/B2nz3viTXdUuLzxHfQr5ix2jbbeMci&#10;2hz0A7knDEZJzzXsHhfWpPEfhqx1iWwksftaGVIJHDMELHYxI/vLtb23YrQhs7W2hWGC2hiiThUj&#10;jCqPoBU9IAooopgFYHi/whpvjbQjpGqtcJB5qyq9vJtdWXPIyCDwSMEHr64Nb9FAHzh8X/hhZeFf&#10;CNrqllqGt6hJHdR25F7OJUhiKN0wo2jIQDtyB3r2XwJ4L0vwdpBXT1uTLdpG9xJcsS7MFA5H8Pfj&#10;tk11VFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUVG08K3CW7SoJpFZ0jLfMyrgEgeg3L+YqSgAoopKQBRRRSAKSjtSUhgTxSc&#10;Uh60Z4oATPFJQaQ5oAKMjFJScd6ADNIT+VHvSdsYoAQnPTpRmg5pKADrSH2opMkdKBiZ9qM5FISf&#10;TpSUwA0lBPPNNBzwOaQC9KSjOaTPOelMA6daaTn/AOtSmmjpigByNtYH3rg/GfwqufHmti+1HxbK&#10;lpDn7JaJZKPs4IG4b93zcgHJHtXcY496XnFIA0tbqw062tr7UX1O5iBD3ckaxmQ5P8K8Djj8K4DU&#10;vhJPrnip/EupeMbx76Jw9iyWkaG22tujB5IYKfZcnmu9469MUZOP/r0wEj+0JY20N3dm8uIolWW4&#10;8sJ5rActtXhc9cDgUz35peSeaT15oAOQT6UhyQccHHWikpDDnHOaT+VB96XHOc0ANJ7U3vSnoccG&#10;kzwPWmAUcUFT3FGMdaBCc9aQmg8+mKO1IYZpDnFFIcmgBaQ+vNFIeo5oEL6nvTeeppf50hoGGODQ&#10;en1o56UntQAh9CSKCe5oPQ8Ud/ahAGKO1JnH40me1AC/jTeaCcA4GaTdwaQCnpikAAGKDnAAo5wM&#10;UDF7U08++KU0h6HHNAAfUUHnrS9BSY45oATkijGegpKWgEId34UvI4NH40meOaQAfypM+lL275pP&#10;pQAufako/rScUAL6ACkpcdqb3oACeabj+dKSd+Tgjv7UfSgEJ3+lIf1prNjk9KUnPtmkMT8+aQkq&#10;enBHWnDrzSMQeAaTATPb9Kbg5weR607B6jpmm84z2oADyOlMOc80/I703NAxCO3pSYpc/wA6T1wa&#10;AD696bmnHgY9KaTxSYBmlGc560D3HSkPA68UCEGcZPWlPXij9KbjrntQADqRjjtS8+tJz+VFIYUh&#10;FL/Ok70AJ36YpM9KD+FJ7UbDsHPbikHXP9KX2zyKB065pCE+mePSg/jzQc+vOOtAHT5iKNkMQZzn&#10;uO9HQ8c0oOM8Yox8vHSkgFGc/wCFGfmwDzSL096byuCDznPShgI0MbsWYHJ60UjSqGO6RVPcZFFG&#10;oj1KiiiusxCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK8el1L4keN9R1HUfBXiDSL&#10;PQbe6e1t/MVHabZjL58t+CTxyOMHHOT6T4XttctPDtrB4kvoL3Vl3efPAoVGyxK4AVei4HQdKANi&#10;iiigAooqC+uHtNPubmO3kuZIYmkWCL78hAJCr7noPrQBPRXiDeF/jFfaVPf3/jG30/fGbj7NGxVo&#10;/lJ2EqgC46cEj64ra+BmoeJtb8O3+sa/qc95DPOI7RZgMqEzvYH0JYD6oaQHqtFFFMAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigBMDOcc&#10;+tLRRSASiiikAUUUlIApDz0oPpTaBiGg0UlABSUtNoAPpSUuaZxQAtH1NN96Ce2KAAmk5opDQAhJ&#10;z6YNJQTRTGNJpO2KWjNIBOKbzj0pTycUhzTAQdKSj8aTIIzQAUnQUduKQ0gAHPUVj+KPGnh3wRaQ&#10;za3cSiS4DGCCKMu8m3Gcdh1HUjrWv3rnviukU3wj13zEDhYUK5HQh1wfwNMRpeHtcsfFvhm017T4&#10;pYYLguPLlA3qVYqQcEjscfUVczyDjFc18IHMnwb0RiFB2zL8qgdJpB278de55610dJjQE80h60Gk&#10;NAw7nrzRnmk68VZisnkXcCOnagRWJ9KWJN8oX1OKtvZqmA8qLkhQCQMk9APc+lRxxFJVKkMA3UUw&#10;OIvfix4TtvEtt4ftlvLu8luxaSOkW1IXL7DktgnBPYHpXXa3eWPhnRb3WNUZls7RN77Rktk4AA6Z&#10;LEAZ7mvMvjBdxL8WPAERQlobmKVz6qZ0wP8Axw/nXp/irQdO8S28On6ojyWqzLM0SyFQ5XorYPIz&#10;2PpTA8xuf2ivDq27G20DUZZ/4UldI1P1YFsfka7Pwj4st/HXhp9atrCaxCXDQGORg2SApyrDGQQ3&#10;5g1kfHLV7XRfhi2nwwRK+oSJbQoqqBGgIdiBjp8oHHQsDXQ+EtIXwz8PdF0oQmKZbZHuFPUSsNz5&#10;/wCBEj8qGJblukPSl79KTipKDnAB6UhyKXrzk/jSEjGTSATmjI/Gk/Gg+ppgBPPvSZH50pPt1pvf&#10;igEHfil6cd6Sjj3pajDikpf1pKEAgzjkUfWijj8qYAeR7U0HmnYyabjGc0gAZo69+lHI570g9OBQ&#10;AHA9TR79qMgZyeKTPH8qYB+NBOaAeT70ZpAFHT6mj6ZxSZ556UALRjsKBRQANge/0ptBJz9aKQCk&#10;8Dik+tH0pcD60ANOMA9PelHJ68Ud+elJkZwOaAAgHvSADZjP40EjOO9HFADCOMGk5+tPPXIprA8Y&#10;I/2higYlNUKq7Rk/U07GKTtQAhzj2pvoDilPI2kUnTGfyqQDv1ppwTxS59KB17/WgYnfjvR/Q0mO&#10;M9qTHqKQB2pMc804jmkoAKTNL0pD196AFPX600459aWg5xz1oAbzikIp3U9KQ/TmkCEIyAR+FBHX&#10;sfpR1oPNADDgj2pMdACcfWnc9aO3NIYlHf2pRx3pMUAIemKaMZ6fjT+PSmsBk4o3AT6/yp36U0/d&#10;x0ozgnI/OjS4BnuOcelJSNkdeCOeKUkdMc5oAXcn9wH3opmf92igLHqVFFFdRgFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFZHiXX08M6HNq01hfXsEHzTJZIruid3IZl+Ud8dOvQEgA16jnhS5t5YJ&#10;N2yRCjbWKnBGDgjkfUVW0nVtP13TINS0u7jurOdd0csZ4Pse4I6EHkHg1X8S3mqaf4b1C70WyS91&#10;KGIvBbuThyO3HJOMnA6kYyM5oA8e8Y/B/wD4Q/SZ/E3gbU9Qs72xRppozc43Qj5m2kAHgD7pJBA9&#10;evqvgXxCfFXgjSdacYluYP33y7R5iko+B6blbHtiuEj8SeOvH+iXGgf8IVNoYvITb3epXzsqRIww&#10;5SJkDMSMgAE4JGT3r0vQNEs/Deg2Wj2CkW1pEI0LYy3qxxxknJPuTSA0aKKKYBRRRQB578atebQ/&#10;hrfRwswudSZbGLaobO/JcH2KK4z6kV1XhTw9B4V8Lafodu/mJaRbDJjG9iSWbHbLEnHvXIeLvCmu&#10;eJfir4WujCB4d0hftbzrIob7QGLbdudx+5F2xgtzXo9ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BR0GTRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUhpAFFFFIApKWmk0D&#10;EJpKD3pKACkoJpKQAaSiigBD0pvXrSnpTaYAevWkopMUhhQTjjNKelJ9TQA0033pTSHHGPSmAZpD&#10;x1NIeOgpuepNADie1MJHAHNBOe1NPWgBeWPHem3U9jp7W6X1/b2z3Ugit0lkCtK56KoJ5J9BmpIs&#10;eYufWvGvjZ4e01PH/hC9jU29zqt35V3P5zLkI0Kqc5wuAx5GKBHs7wtG+01HF5NyZlgnileF/LlV&#10;HBMbYzhgOhwQcGs2y+Ifg3V9cGj2WvWs99kqiqTtc+iuRtY+wJzXE/E/T5/Aep23xB8OmSJzcpHq&#10;9ojYiukOcM3YHPy5weWBGCCSWA9GZSpx3FYXxJMS/CbxB50qov2U4LHHzEjaPqTgD1zXQW13aa1p&#10;Fpq2nt5ltdRLLG2OSrDjjsfUdulZeu+E9E8WW1va6/YvdRW7l40E8kYVjxn5GGT6ZzjnHWgDC+C0&#10;8cvwe0qNHVmiaeNwD90mZ2wfThgfxFdSwx0rO0XwV4Z8K3Mt1oWkLaTzReVI4lkclc5x8xPcA/gK&#10;0mJyeDQxojPvSdB1qURO3RT0yaRoZBztPTNICPpznvXL6v8ADHwf4j1ubVtVtrl7qYKH2XDKrbVC&#10;jjscAcA9s966rawzxSGJiMgUwOJuPgp8P5YTHHaXkLN0kS7Ykf8AfWR+ldR4Z0DTvCulw6RpXmi1&#10;R2YmVtzMzdST+XQVe8mXH3CKUQyBuhoA8k+Nd9aW3xN8GTPPCPs0iSTbmHyKJlOWz0HB6+9e2XIE&#10;lwrKQwxkd/yrmrjwL4U1C/m1G+8PWc95McyyyIfnPckZxn3rUtrdLGCK2srZILWFQscSDCoo6ADt&#10;j0oA8u8WFPG3x+0HQFLS2GiR+fcqFBVXH7xgfY4hQ+5Ir1bUZvMmwOnes/T/AA7pGmaxfavY6ZDD&#10;qN7zcXAzufJyfpk4JAwCfpViRHL5xyeTQBF26UnepooTITkgADkmphZo3KzR4I/vj8e9IClnNJn2&#10;xU7RQ+Z5UdxE8uM7FcE49cA579agK4b3HagYHoKOeho42g9zxikoAD0pOnrR+PWj684pagHPUUnO&#10;M0d6KYB+eaUdM84NNpaQCc4+lJ3paQ8cimAc9KQ0ufWkJ/GkMTpSck5o7E96KYuopHbrSZ6Ug65o&#10;75osMUZxjmjOOvNH4c0AY5bBzSAQtjoaPejb6CjFAC+5pD1pevpSdSenFACHOfajmg8DNHpxSGB6&#10;8UoPTvSYxz2pcH14oEIf0pO31peKQg0AHAPIzmm9QffinYPbHNJjkkcUAN5oYcc0uODntQeFFCAY&#10;R703oKcSOaQ8jrigYhyeaRv19ad0pD0pANwSaTH6U7H6Uc4z1o6gNP5Un606k4J78UgQnOf5UlO/&#10;pTetIYnPQ9aMGlYc9QTjtSdqAAg4/lSUuf8A9dJQAvPpTecc8mlOe1L17/iaAI8HHFH9KcfSkxzm&#10;kA3Azz+YpOfTjvRzRxn3HFDGGePaj6UAc8GijUBpJyfbtSHlDgfgaOv17j0pc4pAM9yO1LggZ7Gl&#10;yP8ACmc7s8/SgBaaoCqcKACScAdz3p3BGPam88UWAX8KKMD++wooHY9RooorqOcKKKKACiiigAoo&#10;ooAKKKKACiiigAooooA8s034g+K/FVnqeu+F9J0yTRNPleNYbtpPtV5sUM2zbwpIIwCDycVt/Djx&#10;/c/EGyur7+xVsLOBxEJDeCVnkxkrtCggAFTk9c8d68w+GuurpemeILDSvEfh7TtGur6Y2Lane+Xd&#10;QKflWTYRh/lC8Fhyp9a9X+GnhzRfDPhGOy0TUoNTiaVpJ72F1ZZpSACflJAwAoxnt680gOQ+Ht8v&#10;h34ueLvBMaJFYSSHULWMBVEbsELKoA6FXXA7CP3Nev14bokA1b9qXWr63Hmw2MPzyA8IwhSIj67i&#10;wx7H0r0PxN8PrXxRqP2u417xBZqUVTbWV+Y4SVOQ2wg4P0x09aAOvorzpfg9pymYjxT4sDTv5kpG&#10;p8yH1b5efqeal074RaPp+s2mpNrPiC7a1nFwkF1fb4y45UkBQTg89frkcUAegVwHjLUNQtvib4Bs&#10;7O+mt4LqW8+0RLIVSZVjQgMvRu+M9CeOa6bxJ4V0XxdYRWOuWZu7aKUTJH5zx4cAjPyEE8E/nXkf&#10;iv4Y+ENN+IPgrSrLRCtnqUl0LuIXUx8wIileS+RjJPGM0wPcw6FioZSw6gHkU6uT0H4Z+D/DGqrq&#10;ekaMtveIrKspnlk2gjBwGYgccZq34m8DeHPGL2z69p32trYMIf38ke3djP3GGeg6+lAHQZGSMjI6&#10;igkDGSBnpXAf8KS+Hn/Qvf8Ak7cf/HKVPgp8PUZWHh8EqcjddzkflvwaAO/rz+H4ia7Os+z4deIQ&#10;0UvlgOEQN78kce4yPeu/bdtO0gNjgkZArzqfwz8UIYWktPiDZ3U/RYbnSIoozngncoJ4HI45IweK&#10;QE1x478WQ3sFuvw21RlkYKX+2RELk9crlfzIr0CuATwt8RY5YyfiRHKm4Fw+hwrx3Awe/wCFd/TA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiikAl&#10;FLikxSsAdqSlxRiizAbmm0/afWk2e9FhjaSn7KNlFgI6SpPLPYik8o9zRYCLv7Umam8k4+9TfJOO&#10;oosBGabzipvJbrkUeQfWiwEFIasG3/2qb9mP94UWAg6UlWPsx7sKQ2p/vCiwFairLWrbTggntTBa&#10;PnkijUdyuSOlJxzmrQszk8ikNmxPUUAVDntTevWrn2Fu5FIbJ8cEUAV0xvU+9ePftFwx3OoeDYJX&#10;KRSy3COwHKgmAE17KYXiYbl49a89+JHgHxD461rS7yw1TTrO300F7YSoxfzSVJJ4IIyi4+nfNCEc&#10;n8ZPD+kaB4t8E3Gi6ba6dLNdMHNpbhAdkkRU7EAyQXPTk9PSvS/i9bx3Xwq19JThVhWQEf3ldWH6&#10;gVz3j74d+KvGupaJex61ptrJpsQZdkTgC4JUs69eMquAemO/Wl+Nmru3hK28IWwS813WpYkW3hBD&#10;bVYMXAydoLKAMnoTydppiK3wmvNZh+BvmaNbR32owSzC1tpz5aE78kbuMjlj1HPGRU3/AAknxiMc&#10;ar4E0sSAnzGa8Qhh6AebwfqT9K7LwhoY8JeCtK0JcGe3gHnENuBlY7nweONzHHtirupa9pOgW0c+&#10;tapa2KynEZnkCFvXGeT+HSgZwk3iH4vy8Q+BtKg56y3yOMfhIK6fwxdeIrvTN3iqxsrLUvOICWj7&#10;kKDoerYPXuf6VrWWqWOu2f27SNSt7y3zjzIJAwB9DjofY81Xkdt5z1zikNHJ3LfFp9Su0sE8Mw2R&#10;uH8h7gyFxED8u7Geoxnjr6VBcRfGILxc+Ehu43xiX5fzH9DXZedIOjmg3Ev940AVdN/t4eHwuqNp&#10;z62sT5MIZYGfLbOSNwGNufxwK5eC6+MJj+bT/CQ5xh2lz+jd664sf73405Z3XgHg9RQBwo1X41Ak&#10;/wDCOeGzzjHmfr/rqZJrnxrU/L4Q0Fs8fLMv9ZxXe/aZR/Fk+tSxzTSsVVyKAPPU1n41Opz4W8PR&#10;542vKCf0mNTSaj8Z1jYx6H4YlKj/AFaO2T+JkA/Wux1zxNofha3jfXNVgtGkUsiuSWcDGcKPmOM9&#10;hzUem+ILPXNLh1PS7kz2k+fLfYVyASp4IBHI7igDjY9Z+NTozv4V8PIR0jMw3H6ETkfrTtPuvi9d&#10;3MZv9H8OWcAYeZ5jknbxnGx35IyB713JupcfePNNNxI33nPHTFAGV44Phz/hDb5/EyyvpKlDKIN2&#10;8tuAUDGD94jrx615Ov8AwoSKFM/2jMx4OftAYfXGB+Ve2JMFDKUVlPBBHB+tTLfBEASJBjgYAAH0&#10;ouB5X4Jm+EreMbb/AIRi2vY9WVXFu8pm2H5GDHkkZ2luuB6c4r0lhyfSpBJEofy4I4i7Fm8tQMk9&#10;Scdz61GEJ3NlVUckscAfU0AMzz9aPeri2qPGG81MeuRg/jmlNmvaSM/8CH+NIdykaD+NWzBBhlN1&#10;ECo3MN4yB6kenvQILfYD9ph56EyDB/WgCn3pPwq0VtI1ZnvrZVUfMTKox9ef85oRbOY/ur2CTHHy&#10;Sq2D6HB60AVfw5oJzgc4q19ngCg/a4BxnmQdPXrSiG1I/wCPuDABJPmLjHqeaAKY9KRhgirEFxpN&#10;20kdpqtlM0TbZFjuEYqfRsHiniG3klMSXcDyLyVDqTj6A0AU+fWkGM1aZLXdj7ZB0OD5g7fjTStm&#10;pGbyHkZ/1g/xoBFckhqTvU7fYxIf9PtgRyQZlGAfXmpRBbmLzftMWwDO4SLjGM9c46fpSsFynQwz&#10;0JznmrSxWjosq3tvswDuEq4wehBzUhis1QlryDI6/vF+vr6c0xlIZ6k0fzqaSXTI4jK+pWaRryWa&#10;dAAPzpQ+ltKkX9qWe+T7qC4Qk/rQK5D/ACpPT2qZ20+MoJNTtI97BUV50BY+nXrTnWyRWZr+1VQM&#10;ktMoxj3zRYLlf8Bmjg0qXuiTqPL1rTmywTK3KHnqB97gn0p8E+kXDMINVspdpw3l3CNj9aQXIuvS&#10;jp1ptvqeg3LbLbxBpc0gzlY7yNiPcgNT2vdEU/NrWne/+lR/40DG9uePagegqH+3/DBiDf8ACS6P&#10;s67vt0XIzjru9ajPiPwqrsn/AAk+jqQOQ19F9f71KwXLRAI75NBHy4J6dKq/8JJ4SBBPinRSB2+3&#10;xf8AxVI3ijwhu/5GjRio/wCn6L/GnYLlo5I9KTJ28dR7VWXxN4RDBf8AhKNHJPpfRkD9fSm/8JN4&#10;S3Mx8TaOR2/4mEX+NFguWvrSZ59fUGqh8U+ECR/xVGkjJwB9sj6+p5pq+K/Brl8eJ9KBBwM3aD+t&#10;FmFy51ycUnJHQ8VW/wCEp8IgBP8AhKNHOf8Ap8j/AMaaPFPhDaceJ9IK9Tm8jB/nRYLlrP40fQ9a&#10;pSeLfBQUN/wlGm5I6C4BpG8U+D8sT4n0ogDJxdJ6/wCelKzC5d/HmiqY8UeEH5/4SjSuv/P2g7fW&#10;k/4SnweVDf8ACUaUVPTN0vv1HWizC5b9u1Jzj+lU/wDhLfBuHH/CUaZlTg/vx/k/hTH8X+DI2jRv&#10;E2m5fgFZt3bPOOB+NFmF0Xxz19Kbj1HSqi+KPCbkj/hJtHGOc/ak5/M0Hxb4NXg+JdNJIzxcqf8A&#10;61KzHct4/T2pD16HP86pP4x8GRJuk8S6fjp8sob9Bmj/AIS3wb8x/wCEm04jHH79aLMLl3jPNGAO&#10;azU8b+CJAWXxHZjDbDuYjJ9eR09+lRnx74FSeOB/EVv5jjghXK/iwUqPxNFmFzWPrRg/h7VnL418&#10;EkZ/4SOxA9C5/wAKgPxC8CrJ5Z8Qw9cZEchH6L0pcrC5r/nSc/nWRP8AEDwNAyhvEMDEjI2xu479&#10;dq9avabq2l69YG/0i9S6tt/lllBUhuOMMAR+IFJp2Hcm7UflQOOPSj/OKVhikdOvPSmnNMd1TaGb&#10;G47R9T0xTuPSgEJ696TtS/jQeRQA003GBnr9KXj1pRnHUUAMyQo65PXA4/Ol+vejvSZx0IFIB+R7&#10;/nRUeRRTuB6nRRRXSYBRRRQAUUUUAFFFFABRRRQAUUUUAFUtYmvrfRL+bS4EuNQjt5GtoX+7JKFO&#10;1TyOCcdx9au0UAfM2h+IPh2NAOkeKvBmoS6/5zPemO0CyyTs5+VSrKyZ4+TCgcjnqe58K6Y3gn+2&#10;/EWj+FdYtbHUVt7fTtEw0lxJIAxMkoy3krkkZZuBuyMlRXsFFKwHF/DzwZP4XtdSv9Tlil1zWbk3&#10;d+8OQisSSEUegLNz/tegFdpRXOePfEUnhTwNq2tQqGmt4gIgRkB2YIpI7gMwP4UwMrXviPFZ+IP+&#10;Ec8PaTP4g15QWltoJBHHAoxkyStwvUficEgkZ6jRZNXm08Sa1bWltdsxPlWszSqq9gWKj5vXAxXh&#10;HgTWfE/gPwHdeI28EzX8N9ILy71ObUVWSZCcKdm0vtGScnP3i3Q8ezeDPGGneN/D0er6aJETeYpY&#10;pB80UgwSpxweCCCOxHQ8BAdDVeews7m5t7me0gluLYkwSyRhmiJGCVJ5XI4OKsUUwCgkAZPAFFFA&#10;Hktn8RPGXi+HVtU8G6TpH9j6a7Rq+ovIZbsqN2IwuApxt4b+8OeuOu+Hvjm18feHP7Thg+zTxSmG&#10;4ty+7YwwQQcDIIIOceo7V8+a5qOp/DnU/GHh3wzdLe+H7j/R7h9jyLaNIpGzcDhZANyZyc7eeVwv&#10;vnwu0PQNC8D2kfh6+GoWtwTPJe4IM8hwCdp+5jaBt7Y5yckgHZ0UUUAFIxIUkKWIHQdTS0UAefWv&#10;xG1q4fLfDrxGkIBZmKKHA7YViMk+mePeqzfE/X8LJH8NfEZhaTYpZNr59SuMge54969KopAefDx5&#10;4qkMjQ/DbVTGP9WZLqJGbjup6frTf+E48cfZJZv+FY3e6Pqv9qxc+uBtyfwBr0OigDzyPxj8QpY0&#10;dfhe4DjI3a5Ap/EFcj8af/wlvxE/6Jh/5X7f/CvQKKYHnU3iz4ktFIsHw0RJdpCNJrcDKDjgkDGR&#10;7Aj60lv4r+JqxILn4bQySBQHaPWoEBbuQCTge2Tj1NejUUAeenxZ8Rs8fDJf/B7B/hUcPiv4mq03&#10;n/DWJ1LZiCa1ApVcDhs53HOeRj0x3r0aigDzo+K/iXnj4axAe+twU2XxX8Tesfw2hA99Zhb+WK9H&#10;ooA8wfxB8X5XJh8F6RbpkELNfK5x6ZVxz74qwuo/F65KlND8M2YcbgLm4kcx/wCy2xuT7jivR6KV&#10;gPORcfGJm4svByDj7zXB/k1Ntbn4yXELPLZeDrZgxAjla4LEA4z8rMMHqOc+uK9IopgeeK/xhIyY&#10;vBI9ibr/ABpIU+MUaEPL4KlJZjucXOQCcgcAcDoO/HOTXolFAHngT4wgcy+CTyTyLr/Cojb/ABk8&#10;6OT7b4O2qCDGFuNr57n5c8exHvmvSKKAPOJrX4xzLtXUPCEGB9+JJyT+DKRTLe0+MsMYSTUPCE5C&#10;gb5FnBPv8qAZ/DFelUUAeciD4x55u/BoBPZbjj/x2mR2XxjWUs+q+E2UMSEMc2CD24UHjtz9TXpN&#10;FAHnMtt8YpkCi/8AB9uQc7oknJb2O5T+lQxWHxlSJA+r+FHeMD70cv7313YQY/ADrXplFAHnB0r4&#10;uXUM7S+I/D1jKCDClratIreoJdcqPwb8Kz38O/GYWUjjxvpZuRykS2ce1v8AgRi4/KvV6TNK4HnE&#10;XhX4oGGMzfEiBJSo8xU0eFlU45AJAyM98DPtUn/CJ/EreB/wsuPZg5P9iQZH4f8A169DozRcDz4+&#10;E/iOEOPiapbsDoUGPzzUH/CJ/E9jFv8AiRCByX26RD8p7Y4+bPfOMe9ejbjijcaLjOA/4RP4jZH/&#10;ABc1ff8A4kUH+NQ/8IV8RDLIx+JzDeMcaPF29BuwPwr0TcaQucdaLgefnwV8QWGD8UJORjjRYf8A&#10;4qoofBnxHZ2+0fEvYqjCGPSomJBJ68jnGPXr7c+h7mPekLNn7x/OlcDz0+AvHmePildYxt/5BUfT&#10;/vvr70z/AIV545zz8U77H/YOX/45Xou5vWjcfXGaAPMYvhX4tiJA+KmtlCuMNGzHP1Mpqwvw28Xw&#10;XdvPbfFHVh5CbAs9uJQ3qWBfax56sCRxzxXoZLZzk0m9vWi4HnC/C7xaJHc/FLWj5i7XHlHp/sjz&#10;MKfcc0P8L/Fk0UEUnxS1rbFx+7jKMy9skSZJ9zmvRi59c0mT6mi4HmrfCTxIWOz4p+IwOwMshP8A&#10;6NqT/hVXifzVP/C0df2bMOMtk46Y/ece/HNei7iT97n1pC+ByaAPPD8JtcMcoX4neJ95/wBWTcvh&#10;fqN/P5iktvhJrMJcT/EzxOyn7oiuXjwe5OXOf0r0HcfU0m70P60XA4YfCi+WUn/hY/i3aWzgXzZx&#10;jnnPXPfH+NLL8KbiRGCfETxeGByC+oFgD644rt8k856Uhbn3NFwOGh+FF4plWf4j+LJIm4iSO+Zd&#10;o/2sk7vwApZfhRJKyhviB4uZP4t2oZ57V2+SKaWOKLgcV/wqQLN5g8feLQ2eT/aPzfnik/4VFDg5&#10;8deLd5O7P9ofxdM/d/Cu2yeuabk0XAw/C/hZ/Ccd4j+ItV1cXLKVF7NvWILnG3ngnPJ74HpW2zng&#10;BqGamHH1oGSLNIp4cg5rNsPD+j6fr97ry2pk1W7+/cTSGRkHTam77q+w+nSr3OKb2oAsGctKrGuL&#10;uvhbZeLPHeqa94of7dYNHHDp9mkzr5ahRuLbcEfNuIAOPmOa6zBPAqHxF4jtPBugPqN4TNO/7u1t&#10;U+/czH7sa4BOSe+OOtAM8e0bQ28F/tGxaN4bkc6dMm+4tvMZhHE0ZYq577ThlzzyoySefarlgblg&#10;O3tXG+DNEPhWHVPHvje8ht9Z1XBmMjYS0jJG2IZ5zwoxk42qOxJ7C5GJmPvQwRET6U3NFFAwoPNF&#10;NoAXH51n+MPE0HgfwVd606q1z/qrSN+kkzfdB9QMFj7Ka0M/Nn3rz39oS3nl8AabNErNDDfgy4HC&#10;5RgCfQdvqaEJnKfDnUPBVxcSeIviBrdrqGu6jKyRw30bSpCowMvlSik9s8BQMY5A96vbeO3ULFGE&#10;QfdCjAA9q8p8X6Fo8v7Nem3kdlbJNaWNpPDKiAMsjmNZDkd2yc+pwTyK2vg7d6hefCi1bUZHdY55&#10;YrV2bJMIwAMn0bcB6AAU2JHV5yelBbFLwDSE5qRiZHfAoJ/Kk+tGPemAbvSq9/p9prGmXOm6hG0l&#10;pcpslVWKkjOeo9xU44PoaDSGchH8G/AEe4vY3Uns12/6YxTx8Ifh8CD/AGXKQOu67l/o1dX9eaO/&#10;NFxHMf8ACofh2x40eVcHoLybn/x6oV+DngAgr/Z9ySxxk3cmV9x9PeusPTPSjJp3CxzCfCD4exfe&#10;0mWT03Xco/k1I/wh+Hz52aRIn0u5eP8Ax6upLcYPWkxSuFjl0+EXw/3NnR36fxXc3H/j1C/CL4e7&#10;WX+yJCT/ABNdzDH/AI9XUZIyOOaTJp3CxzQ+EXw8VRnR3PbJvJs5/B6afhL8PsD/AIkhz7Xk3/xd&#10;dPRnFFwscuPhP8PSf+QGw/7fJ8f+h0rfCj4e4JXQj1/5/Jv/AIuukx2zig5xii4WOaPwp+Hu3P8A&#10;YJz6C8n/APi6Yvwk8AArnR5GznObuUY5/wB7tXT9KMnOc9aLhY5pfhJ8PfNJ/seVwB903cuD/wCP&#10;Zpo+EPgDcc6VPg+t5Jx9Ofwrp88k0pP60XBo5lfhH8PMjGkTN7G8l/8Aiqk/4VR8OgOdBbIPT7ZP&#10;k/8Aj9dD06EYoouFjnD8J/h31/sQ/T7ZPx/4/Sn4T/DwFf8AiRMeMY+2T/8AxddIOKQ8H3NK4aHO&#10;p8Jvh4WydE4Pb7ZOP/Z6b/wqv4eAgHQOnreT8/8Aj9dH/Ogdc8cUXYWOdHwq+HRPGgfneXH/AMXx&#10;R/wqv4dqf+RfDf8Ab5cf/HK6MYyPU0H7xHNO4WMCP4b+AbcEx+G4SemZJpXH5M5p1v8ADnwFbTO6&#10;eHLdi/JEkkki/gGYgVt5x7Zpc96WozP/AOEM8Eby3/CMabn08gfy6Uf8Ib4JVXKeGNNyw/igU4+l&#10;aOWIxQSBj3pXHYyP+EO8HGQEeGdM+XAH+jjB+tP/AOEP8Fhc/wDCL6Zn/rgK0eKTqRknHtTCxQHg&#10;/wAGHp4W0z/vwtRXPgfwRfQiK58M2CAdPJQxE/8AAkKmtTHHXBzSZz97rRqFjPtvB3gq0thbweGN&#10;NMYHHmwea/Pqz5b9ab/whvgx2Lt4a00HtthA5+mMVosfamjgdMAUrhoVT4Y8HsP+RW0jg9rOMf0p&#10;v/CMeEUACeGNIA97KMnv3K1cPXFHai7CxQHhTwcVCnwxpYUHP/Hqv88Zp6+FvB69PDGlHJOM2iHj&#10;8varZOTgdBSUXCyKaeFvB0Qfb4X0r5zuIa1VsH2yDj6DinHw74TGMeF9G2gf8+Mf/wATVrtzTaV2&#10;Fir/AMI14RIwfDGkH1xZIP6Ui+GPCCNkeGNJ6Y5tEb+lW+opOg/+vSux2Kj+GvCTYb/hGNI3DsLO&#10;MZ/DFO/4Rnwkg58MaT362Uef5VZHJ60Z3E89O9F2FisfDfhPP/Is6PgH/nxj/wAKemgeEd/z+F9G&#10;wc9LCL/4mpv8ik/kaVwsiuNA8KcgeFtGHHewiPr/ALNJ/wAI/wCFCn/IsaL6YFjF/wDE1YPHNN70&#10;XYWRC2ieGWA3+G9IYhdq5sozgen3enNPgs7Gwj8nT7K2s4C24x28QjUn1IAHNS9fwppHGQKVwG0n&#10;8zSgcc85pO2KQxpP8/Smkkc040Y/WhDE7CkPT05px/lTT/KgQjEE/wBTTfvAEk4pRyD/AFpuRQxg&#10;evrzSfhTv5e1NpCE/GilooA9SooorqMQooooAKKKKACiiigAooooAKKKKACiiigAooooAK5b4jeH&#10;7nxR8PtY0izP+kzRB4l4+d0ZXC8kAbiuM9s11NFAHi2g/EDQP+FGz6frOoW0OpWenTafNp7vsmYq&#10;rRooU8klduSAQCTnGDjf+CHhXUvC3gZhqsTQXN9cG6Fux+aJCqhQw7McZI6jIBwQQO4bw7ojaqNU&#10;bRtPOohtwuzap5oPTO/Gc/jWlQAUUUUAFVdSt57vSry2tblrW4mgeOKdRzExUgMPcHn8KtUUAfOf&#10;gPWvDPg3wT4i8I+PbWSG9e6keWwe2ZmnTYgUIw4zuUlTuA5DA967D4A+HNc0HwzqMurxXFpFd3Aa&#10;3s54yjJtGGkweRu4HIH3AehFeuUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUgEoopM+1IYGkoNNoAM9qSjHeg8UAFJR2ptABSHOc9aUn&#10;HWmk8daACjikozQMQ/Wkox3pMjPvSEBpPrSE7ec4zSZoGBPPSkopM570wCk+lOOO1MyegpALng0z&#10;NKe9NzjOfwpgBJHIOKgmgSdoXdpAYn3qFcqCcEc46jnoeM1Kc9+tLnigQhNJnrQTTc0hiDj8KQ9a&#10;UmmBsmmAvvQenvRk/hSUDHRkhsjgj1rg/E/wfXxf4ok1+fxPeWzsUMMSxZ8gKAAEO7jkZ6dTXcZN&#10;KXOAMkc0CPOLH4DaZa6zb6hqniK81KKBxIIZIgPMYNkBiS2VIGCMc+1el3EgkkyKidj6nHYE03Pr&#10;QAnOTSUueuTTc0DDjtmkzSNyOuKZJKkKqZHC7mCL7knAFIRKPXNF3aWGsaTc6VqlsLiyuV2SRN0P&#10;ocjkEHBBHIIBFN98jigsOzDmmBw6/CN/skek3HjTVLjwzHKsn9lyKMnb0XzN3C57BQO+M813aizt&#10;LCCw0+BLe0gUJHEi4VVFRk4A9KZnJoAWl6mgdMjtTdw6YpDF45pD1pM45NN8zjmmA/jFJ/Skzjmm&#10;7ifY0hDsgNjrRkE9eab3pBjfg9M0APJHSkzzgikpCSGx1zQMfmm87hwPek3DODzilLDPFACk9/Sk&#10;JzxTS/4UbsHOKAHnvTaRWy3Til/SgAPWk79DSGhnGBjqT0oAXv0pKTcRyORUUtwqTRR7XPmsQCqk&#10;gYGeT2/xoAm7ZoNID60FgFzimPYXAx15pMkdKarnGcYoySc44pBckyQMfrRnnuaYOOTStkLkGgQZ&#10;780tMLU5mBVdvXvQAv0pM84phYhh+tBLFxigB+OcjrRz6nFN3Nk8/WmEnJoGTKevNJ25NMHQ80ZG&#10;MUtQHUjbV6Hk00nPAB4pD83PamFhSeMDP1ozxyaTp0pD1oAM5zR0NABGc0YPTHNIQeue9L2H+NIK&#10;d0NAxmMDvSfWnN2pvFSArfdPPOOKYDkUrHKkHByKQYxz6UMYvem45p1Jg80IBOc84owF4H40vQY9&#10;qTk9qQCdqT3zTvwpMc5pAJigDJpaKYw+lNIpSeccfnSEnHHekAhA/H0phHQ85FO/CkPTIFAhuT0z&#10;SY+nNO68kUlIYnX/APVSYx/9el5596T+AKST7mgBh79aaeM1Jz0NNx8xPfuaLDGjv2wKT0p/bjim&#10;ZIpCFPBxg0UfN6E/QUUwPUaKKK6TEKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiq9/fW+ma&#10;dc395J5draxNNM+CdqKCScDk8A9K8ev/AIjfE2fTLjxHo3g+zTw5sM0D3eTO0I/5aMqyg4ON3C9C&#10;MFh8xAPaaK5rwL40sfHfhuPVrONoXVvKuLdzkxSAAkZ/iGCCD3B7HIHS0AFFFFABRRRQAUUV5r4r&#10;1nxxrfi2fwz4LEWmLp8aTXmp3sYKSFxlUjBVsjBOTjOVI4x8wB6VRXinhj4h+LtC+JEfgnxtJaXr&#10;3DhY72FAhDMoKYwqhlJ+X7oOT14xXtdABRRRQAUUUUAFFFFAB0GTRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFJ3pXAWikFDdOtABSZ5xmkpCD1z0pDHE4pu4Y60h+7imnGKAHZGOTSEj&#10;HWmH60cUAO3DFN3cmkP3sYpOM0AOJpNw60jcjmm9OlACk80hOeaKM9qBiZpO/rSetICeeaBCluaQ&#10;mkNJmgBHGRSjpQxBP0po6cUAO5603IHPr2pe9MZhnGaAGbm5578UB8GkPJz+lNJ9aAFZjv8Aak3s&#10;enFGc0gwKBgG9aQt83WkbJJwKToaABiQeaN/bbTGzv5PPagZPvQA4Eg1GBycHFPwSSTxTMEE8GgB&#10;QT0NBYdBQDnrRgHp1oAaM4oYEc0YPpzSEFuKAFBzyKSMecw2ng9KO2KdCzJJlaBmH4k8deF/BLLD&#10;rF473jrvFpbp5kgHYnoFz23EZ5xTvCnjLwz46t5Do900V8il5LK4ASVRnGcchh0OVJxkZwam0HwP&#10;pEPiXWNcv4V1G+1GfzA93Gr+QmOEXjgDpnrgAdq81tNEtbf9qIW/h+0Fta2a+ddLEiiKIGD5toH3&#10;VJdV/wB5jTJPV3DR7gRyDTc5AqzeqPPZVIxVbawHHWkMTmhtsUUs8skcUMSF5JZGAVFAySSeAAOS&#10;T0pVBIyeKuWUSTSPbzRrJDKpV1YZDKeCCD1BBxQBy1h468M6t4vj8M6ZdPe3UkbP9oiAMOVUsVDZ&#10;5OATkZHvXQx27vP5Y65ry7wlp9lp/wC0trlnY20MFvHbP5UcQCKhKRk4A+p4HrXqHinXrHwVoN1r&#10;V4Q7qNltb5wZ5iPlQd+cfkCaBGNqfjLQtG8YWPhOdpn1K8KqCigpEW+4HOc5PHAz1FbE0PksVJ5F&#10;eDf2LqenfGzwrceIpi+qapNBqNygyRC7yttjGegUKox2xgcAV9B6rHtuiR0Oc0WGiiOnWmYG4Z6C&#10;nj7v+NJjg880hjSdxwKQCn7eOvWkVdtAAP1pD94U7HJIpuMN1waAFxnmk4z9aXv7Ug/lQAny5JI7&#10;U31pxANG1duMc0wGc9qU55xzS7eDjtQOlIBEBC5J5Pencc5oPTr+VL/KgBhxg0yn4IOcUdRjFAEe&#10;c4py5zkjGD0pxA7UwnmgAzmTpinltuOM00Z3A4Ip59aB7kbMM8AjPQUv8OKdwecdKBj0JoBDQecE&#10;8U8569aTCH/64oHHvQK408nIo9AcU8n070Y47GgCMnHYGgHnindKUgY4FAMYh/ek8mmnkkin9OvQ&#10;07GOg60D9Ri4DnIyaa+d+VyBnpUm0E56GlGDx6UCRGMjNNyelTcDPGaYOPf1oGxBu2g80H5hzjin&#10;Z4x2o6c8UgQ1uvfBpOelP/CkAG7JHUdAaAADNIR+IoGQOuaWkK4w5ppBzx2p5wKQZxk8UDGjpSAe&#10;tPAXr3pKQCH0o5FLjFIeO45oGNoIpaTHpSATv3xQPTsKUijHvQAhoI4yOtLzjn86MflSAaQe9J/S&#10;l5+tJmgYw9fak+buc88CnfU0nSgBM7eSeBzzTee9OpO9ISG4/wA4pDmnE5OSf/rUn40DGevtScdf&#10;0p2MZ96aw+Y/pRqMT1xSHrihun4Un5UAJRS8jjBoosI9SooorpMQooooAKKKKACiiigAooooAKKK&#10;KACiigkAZJwBQAUVx2mfFDwtqvhm88QQXcwsbKRUug1uxeHJADFVBO3nORnjPcEV1dpd21/ax3Vn&#10;cRXFvKN0csLh0ceoI4NAD5Yo54XhmjSSKRSro65VgeCCD1FY/izxHY+EfC95q96FMNvHhIc481zw&#10;qDg9Tx04GT0FX9V1GLSNJu9RnSaSK2iaVkhTe7ADOFHc14X/AMLMgv8AxVLrvinw94hk06ylDaLZ&#10;x2oMMTDIM0m4gNL/AHeoTJxzg0gPQvg/4RuPB/gOG3vgVvryQ3c8ZHMRYABD7hVGfQkiu+rifAfj&#10;i88c3WpXUejy2GjW+yO2kuB+9nkO4v04AA2jAz1684HbUwCiiigAoqjrGsWGgaTcapqdylvZ267p&#10;JG7dgAOpJOAAOSTXnmlfH3wbqmrQ2DDULITPsW4u4kWIE8DJVyQD6kYHfAoA9RpHdY0Z3YKqjLMT&#10;gAetLXjvxU13xbfasvhvR/Cuq3WjRvG+oTQo6C+jOC0KSKPlQglWI5zxwAdwA/wrpn/CdfFi+8et&#10;A6aNYD7JpbsoAunUFGkHqoJfB45K91YV6/Xi0fi/4l6hf6foek+Cf+EcspJVg+0tbGVbWIYyRnag&#10;AUHgjnouDivaaACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKSl&#10;opAJQaKKQxvNBpaaaAG4PrSEAmnUhAxQAygj0px9abQAnSkzjkDNOJpDQAhweSKbgGnUhxigBKSl&#10;oNAxvekwO1KelGeOlAhpAprAYHFOOM9aTj1pDG8Y96TtS/Sk+tMQUwjnNO7cdO9NoGIQOtIwzyaW&#10;kJ5pAJjikwMUp6cCmnPHFMQU1sZ9+tO700gZoGNydxJpckelHakoAD9KTjB9aU03igBwBJAA6nBx&#10;UkcKzyPEkiGRMbkDAlfqAePxotj++AxnsK4/w94N8NWHxZ1PXLTxMl1qkwkd9MW5QvCzH59wByVG&#10;RhSBt468YAOvlt2jGTiq3Fec2U8/wl+Idt4cuZpZfCOtMfsLTOWNpJnlQfTcwB7YcNnIOfT7238m&#10;XAHB75oC5W+tKil225696byeRTlJBBH50DOe8feOrXwpYxaRYXVsPEF+PLtzNMqJbA8edIzcKo6g&#10;Hrj61j+HNY8A/DjQZbiXxPa6rq2oyg391bTfaJbiQsedqkkKNzHPfrySK1rr4UeCtZ1S71PUrCee&#10;5uZTLIxupACx64waW2+FHgbStUtdRsdIkS4tpBLFm5kddwOQcMxzg80yTpLpdsrbqr4OOtTyK00r&#10;HB3E1Bp09nrCTnT7yG4FvM0E3ltny5B1U+9IYmKu6cSLocjHTmqE15p8GrppD30A1F4/NW2Mg8wr&#10;3bGenB/KrEZIV1yw3KVypwRnuD2PvQM8r8NrJ/w1HrRniCOElIBOeNi7T+K4P410XxG8D+L/ABR4&#10;00jVdC1LTorbTFWS3S6Zh5c4bcW2hGznan5fnJD8JvC0E4v7Z9Vh1BX3m7S+fzST97n35H0Ndibq&#10;cvvGcdPrTFY8B8Wf8J5B8Y9B/tK80tfELxxLZSW6nyFVncANlc9S4PB4Ne9P9ufTrP8AtNYRqHkr&#10;9qEJPliTA3bc84znHtWZq/hTRdd8Saf4j1C3lfUrFUWBvMKqCrl1OAeSCT+daE8jzS5Y89OaTBEP&#10;APajB4qeO2aUDYKsHTJjk8kZ9KBlCg5yKlmhaAgOMVDmkAA4H1pDjrS9Rg0cdqAE7UcjrR39qOh/&#10;xoBAcYyaMZHWk7Cj+HjmgBKMDrRjIo4oAOlHGMUZGDRkGgAwSaQnt1xS5HJHamK26MOMgH1oAXcM&#10;7QKO/Sj3o49+aADdkfjQOT60oz+FJzQAhHBHc0DCjAJ4penXrSDrnBoGLjOPal9Bnmk6Up6ZzzQA&#10;dCcmjtSZpcjPNAgIFJjHU0BsjFHH40ANZDhdpK468U4BdgznjtSZpVxz6d6AEBB+lLkeuKOPbbRx&#10;16igdhCeeOlGfbpSE0ueKA1E6UcYAo56GkB+vrQIX3zTcg9OadnvTT078UmAUvH/AOqkIweMkUv4&#10;UDQh60n1pW6UdqQDcY4oo/pR2HJoAKb0px4J5puPr60DDGOtIw6U6kGC1JCW4nX270n4U88ECkNI&#10;Y3I+lITxS/iRil49KAGNTSPrTjy3FGDjI/nQMZxtYe3cUg5oJ5YFcY7+tH/oNJgIenFN5z3px7U0&#10;8igBO/IpPTpmlA4z0oP5UANOMd6b+dL1680h45zQAhA/HFNpxbBKg5x3pue2KTGG0etFNZfmOR+t&#10;FFwPVKKKK6TAKKKKACiiigAooooAKKKKACiiigAqrqV6NN025vTbXNz5EZfyLWPzJZMfwqvcmrVF&#10;AHFfDjxDoXizQNQvNE0SPTLH7a8TxeVGnnNsQl2VeMkMAevTrXJeDL5fBfxh1jwHG0g0i9H2vTo3&#10;OfJcp5jKvouN/X+4O5JK/s4Ef8K+1AZ5/tWTj/tlFUGvhpf2ovDgtyC0ennzdo+6Nk+c/gR+YpAe&#10;0UVyvibw/wCKNV1OG50Txk+i26RBGtxp0dwHfJJfLEdiBj296xf+EM+IO5j/AMLQky3X/iSQ/p83&#10;H4UwPRKK88XwP43e+t7m5+Jt2/lOCyR6XFGrqDyNobGTzyQfpXZa5pR1vR5tPGoX2n+bt/0mwm8q&#10;ZMMD8rYOM4wfYmgDnfHnjbU/B7aeNP8ACt7ra3bMrtbswERBUKDhG5bccA46cZ7dnXh/jS00bwJd&#10;6dbap43+Isr3xbabbU1fYFIBLZAP8XbPQ+2fQdC8BDQ9Xi1D/hK/FOoeWGH2fUNR82FsjHK7RnHU&#10;e4FAGr4i8LaX4qSwi1aJp7eyulu1gOPLldVYAOCPmX5jx375GQfOPj/p9i3gfSbSCzRr4X0cGnxQ&#10;RjeAVIKIAM7ThRtHcJ6CvUNc1zTvDmkz6nqt0lvawjLMx5J7KB3J7AV5Po3izwv4g8RL478S69ZW&#10;q2oaHSNJe6DParyGlkQf8tH9gQBtySQCAD1jw/Z3Wn+G9Lsr6Xzry3tIop5dxbfIqAMcnk5IJya0&#10;a5yC8sPiD4PabStS1G0s7tmSO8tGME42SYJQkHAJUjp0PY9MFvhUGUg+PPHBB4IOr/8A2FAHoNFe&#10;eSfCaOUYk8c+NnGQcNqwPT/gFdD4X8JL4X+0BNd1zU1mCgLqd55wjxn7nA25zz9BQBD4h8cWvhzU&#10;lsp9H1y6BhEzXFlYtNEgJIwWHcYz+IrEPxcsyxEHhHxfcKP44tK4z6csK1PEb/ERNWx4ai8NvpxQ&#10;YN+ZvNDd87SBj0xWbu+MBGdnggexN1SA6/QNZTxBotvqcdle2Sz7sQXsXlyrhiOVyeuMjnoRWlWX&#10;oB106Uv/AAka6cNRDHcdOZzEV7EbxkH1HPTPfA1KYBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABSUtJSYBRRSEGkMKZTsH0piIy5DMWJOQcYoAU0hpdh544oKHHSgBmRSU/y270eW&#10;1AEfekJ56VIY29KPKbHSgCPim9sipPKf0ppikHbP40AMzQSeBTxC+OlHkPjp196AIiaTPpUvkOe3&#10;50gt5PTp70ARHrTc1ObaTPA/Wm/ZpP7tAEOaTnoKmNtIDwvX3oNtIBnH60AV+elFTm0kz0H5002s&#10;v939aBkHekPTAqf7LNnlaQWkucbaQFYk4pc1Y+xS5Ix9CTTPskozlTxTAh4Pekqx9jlIzim/ZZAP&#10;u0AVz6GkzzVhrSUE/LnFH2SXGdvbpQMr54xTf1q2LKQnkZqKW1kj7ZHqKBEunMPtAXA+teK+EtFt&#10;dD/aY1DTdLthaWVvC5WEOWAVoUPBOTyzZx2r27T4DvDkYrynQYS/7UviJiN/l2QfP93McI/rimhM&#10;X9pK0jfwno96VTzYb4xK2fmAdGJA9vkGfoK9G0e9fUfBGkatcpvmm02K5kROrMYwxAz6mvMPjdv8&#10;V+LvC/gvTLkvdNK8t1CgyIg20K7e4USHHXB9xXq6R2+kWFpp1mCtvaQpBEpOdqqAoH5AUMEeMN+0&#10;ZbNlU8Iuy56m/AJHr/q+teoavrFzZeEBrum6LcahcNDHMunglJCGwSMbScgEkjBzgitf7cFQhFwf&#10;WoftMhbg/TFIdjgI/iX4wkiLr8LNS2J97Nywb34MWf0pB8TvFzv5S/CzU9x7m5bHHv5WK9LSdY0H&#10;n3MUWefncLkf1xTjd22WVL+2ZscKJVJwenHvQBynhLxJrmvXMr6r4Sm0SFAPLaa53mQntt2qRj1I&#10;/WuL8ffafhz48tdZ8FsJNR1tXFzoiwNKk20EmXahBBycjGDkMc4LCvVmlKzZbjaccdx9K5bwv4Vt&#10;NB8Tat4hu7pr/U7+4dkmkBzBCeRGOT06Z44AAxQBkfCnRbDUbC58dXWppq2uak5E8uzb9kOBuiA7&#10;EDHPHy7cccnd8WeINS8NWtvc6X4buddLuwlS2kwYgAOcBWJ79BgYquPCVrY+PpPFGlXslml3GRe2&#10;ESfu7mQ5w554POTx157muhWWXcdpb5uODQBwg+Jni47W/wCFV6pg4wPtDc56f8sad/wsPxeBtPwt&#10;v/mPH+mHH/oqvRvPMTxRSzxpLLkRxu4DPj0BOT+FR+fKJtqjueKAPP2+IXjIo7v8Lb7Yi7iPtuOB&#10;zx+75PtVrwx4w1zxHqjxaj4JvNHtgh/0i4mI2nGQAjIpbPqDgV209z5c8dq9xGk8ilkjZxvcDuq5&#10;yceoqrLPKX+cnI6e1AHKeOoPDuLBtf8AF2paD8knlLYzlPOHy53AKc44x9TXHNp/w6DKrfFbXzkf&#10;Li7YgD3+TivUryx0vVEjGq6ZZ3wiyY/tUCybc9cbgcZwOlUovC/g8MxPhbR+TnmyjP5cUAUPA0Hh&#10;2LSbyHQfE11riLIGka6l3vDkcDBAwDg/ka3OlR2un6bpayR6Vp1pZRynLrbQrGGPTJAAB44q1HA7&#10;ngcUAiLgikJAqz9jk9uO2aVrGXP3enU570hlUjNFWvsEo7deSRR9hkPCg+maYFNjgZpATircllKF&#10;GMH2BojspWQnZ3657UAVffvQfWrZsJQwGPwoWwkbPbBoAqdAO9J+VXBYSngAe9H9nSjlmABz/wDW&#10;oC5S5pOxxzmrrafPvPHAPek/s6bqABjsaAKnGPek4zV3+zpNxGaadOl3Zxn0oAqdO1J7nrVz+z5u&#10;BjFILGRiwHJBoArZGetAOeoqyLCUfeGB9aX7I4H3DnjHv9KAKp+go57VbNjKV6dOv0pgs5WUtu27&#10;edo5JFAFbjP1pGYheOTVz7BNjIx+dJ/Z8xGSB0zzSAqrjqKdg7Tirf8AZs5KgLng0rafKEG0Hdnk&#10;elAFHFKOeKtpYyM23HbJNP8A7MlVS204z1x1oBlECjgcmrv9nzKct+BBoOnS7GYLwfWgCicHnHWk&#10;7Vc/s2bHTmhNPmyQV6jrQFyk4w+DR1HpV1tNnIG1fyHan/2VOIwwH160AZ1OBIVh61fGmTd1/wCA&#10;96G02TPKnnoMdqAM/wB6Ow9Kutp0o569McUn2CQn3xxx1pWYFB+oNKAAMc5NXv7LnPbp1wKT+z5e&#10;ynAHYUICkc9OtJ7VfGnTHPy8epFMOnS7h2zgdMc+g9aLDuU/w4pPftWmdJkAyQw/Dimf2XKATg/X&#10;H5UrAZ9Ic+mTWh/ZsmOOex4pf7OfcMjJzyMUtQuZ39KPTpkVpHSpcZCt+VA0qYn7rH2xTAzcEdcU&#10;01pPpUgXPOe3HXmqUsZjbBpbDIs9vTmkYCnfnSHpSAjI5pvfrTs5GabSGH4UynHv60mOeODmgBKd&#10;yBnHPrTee56CjNIBp+nWmMBnI/OnEcY/OmgDoDkUwGowRjkckHHFJwTTwm4/ypo6denakAbR70U0&#10;Mcd6KB3PU6KKK6TAKKKKACiiigAooooAKKKKACiiigAqrqNmdR025shdXNr58bR+fbPsljyMZRsH&#10;B9D2q1RQBxHh/wAMeHfhJoWqXY1W9TTGKzTG9lDrGR8uVCqDlsgdycKKzPh94fvb3xbr3j7WbKSz&#10;udUYQ2NtMu2SK2AUAuuThmCpkdRtPZq9IdEkXa6Ky5BwwyMg5B/OnUAFcL4t+LfhbwdqUmm6hLdT&#10;X0aqzwW0O4ruGRkkhc4IPWu5Odp2jJxwCa+exrPjLwLd6lrvjTwLY31pqV3vubtTG8kQIVVQMC+I&#10;1CgKrY54zk0Ae2eF/FOleMNGXVdImaS3LmNg6FWRhjKkevI/Otms/RLvSr/Rra60R7d9OlUtC1sA&#10;EIyc4A6HOcjsc5rQoAjkghmMZliRzG29Cyg7W9R6H3qSiigDG8SeFNE8XWMVlrtl9rt4pfNRPNeP&#10;DYIzlCD0JrDHwk8BhVX/AIRu1wvTLvn8fm5/Gu1ooAgs7O20+zis7K3jt7aFdscUShVUegArkfGn&#10;xDXwxexaVpui32u61LF5/wBis1b5It2N7sFYgZ6YB6c4yM9rWVqs9loFpfa2NLmuLgovmiwtfMuJ&#10;9vCrgctjJxk4GT0FAHL+AvijY+NL660mfTrjSdatQzS2U+WwFbacNgcgkZBAPPGcEjva8L+FfibQ&#10;/FHxN1fxHeTi01/VF8i10wBmCRRxpubzNoDMQnTjAVvUY90oAKKKKACuO8TfE/wx4R1U6bq9xcx3&#10;XliQKls7Bgc4wcYPSuxooA89u/jN4UtLxLV01ZpX42jT5FIb+7hgDn6Ckf4waUG2w+HvFFwcZxFp&#10;h/qRXodFIDzz/hbUJJ2+CPGrY7jSf/s6E+LMchYJ4G8bMVOGC6SDj6/PXodFMDz1PipIyMT4B8bA&#10;g9tKz/7NTv8Ahaf/AFIXjn/wT/8A2ddhouuad4h04ahpVyLm0MjxrKoIDFWKnGeoyOvetCgDz/8A&#10;4Wnxx4C8cf8Ago/+zpo+Kj5GfAPjcDvjSf8A7KvQqKAPOh8U7siT/i3vjHhSU/4l33j2zzx+v401&#10;fijqTmFU+HXizd/y33We0IMfwk/fOcccetej0UAedj4naj5qofh54sHPzH7IOPpzg/pUSfETxdcy&#10;XQtfhlqpjjx5TXF0sJce4ZeD7AtXpNFIDgJfHHi420JtPhtqUlyVJmjmvoYkQj+63O7n2FM/4TD4&#10;h8n/AIVgcY/6DsH/AMTXoVFMDz3/AITH4hYJ/wCFXtx/1HYP/iaP+Ew+IX/RL2/8HsH/AMTXoVFA&#10;HnDeMPiPNb77b4ZCNs9ZtZhPQ8/LhT2OD+PNMl8XfE2Uwva/DaOKMP8AvRNq0TFh6L93afcg16VR&#10;SA88Hiz4k85+Gae3/E8gqtd+Jviv5JW0+H9is2ciR9UidQPTbuU5/GvS80ZoA87XxR8TZHRB8O7a&#10;LPDPJrMRUH145x+dQHxR8Vd+wfD6zz03/wBqR7fr97pXpW6jfQM89/4Sz4kqnPw0jLAcka3Bg/QU&#10;yXxT8TzIDD8OLdY+6trMLN+eR/KvRN59KPM9qLgeXXHiT4xO5+zeBNMhXPAlvo34/CUU9NW+M72r&#10;THw74bjffxA0zb8fUSFf1/CvTPNNIZT2xQB5xbX3xonn8uTSvCVuu3PmyvKV+nyyE5/CpJLn4yow&#10;C2Xg5wepVp+PzYV6EZWx2pPOagDggfjGY1fHgsHvH/pOf8P1ppX4yNJkP4NVcdB9ox/jXemVvU0e&#10;c3UE0XA4AR/GVIWHn+DnbPBxPu/DjH504L8ZHKuZPBseBgoRcc+/Q/zrvfOfHWmmZ/U8UXA8/wDs&#10;vxnIP+n+El5/uzf/ABFC2fxnG8HUvCLZfcCVm+Uf3RhOn159677z5P71J58n94/nRcLHn1rp3xpg&#10;XEus+Fbn3lSQf+gxiov7I+Nn7/8A4qPw1+9+5+7b91/u/uf/AELNeimaQ/xHrQZnweT+dFwPOYtF&#10;+Na53+KPDrZ7mE8fTEIqQ6P8ZmbcPE/h5R/dEBx/6LzXf+dJ/ePFIZZOm4j8aVwOI/4R/wCK5j3t&#10;440tZCv+rXTkKA/723P6fhVZvDnxhiuYzF450qeLb8wmskT5vTCxnI98g+1d75j5zuNKZGIxuP50&#10;wscJB4X+K8iFrn4g2ULlc7YdOjdQT1AJQHHTBpy+GPioxBl+IdmmD0TTIiCPX7o59q7cyvn7xppk&#10;cnJY80gOL/4Q/wCJLjMvxMVSG3DZpceM/px7UP4T+JjQyeX8SYWlH3FOlRKD9WAyPyNdmWbGMmm+&#10;Y69CRQOxxjeDPiNLEBL8TSrA8eXpkYH5gg0o8IfEZseZ8TMDH8GlRH+orsWkYjBYnnuaQux7n86A&#10;OMk8FfEOUpn4my4Rs5XTEX+Tc/Q8U+XwZ4+kjx/wtGTI6D+yY1/UNmuwErjuffmm5JOc/rQI5CPw&#10;b49RwX+JszKeoGmRn+bVE3gr4geWQvxOmLE9DpqD9d2QK7Le396jzH/vH86BnHf8IP49lLJcfE+4&#10;Vf4fKsFB9v4hUdv4H8YwXUMtx8S76eNWXfGtoo3AHJHLEZPrg12hdzgbj7DNM5oAwfiH4DtviDZW&#10;MB1SWwms5GaN1TepDAbsrkZPy8HPHPrVrwl4J0nwdqF5qa319qWq3SCOW9vpd77Bj5R7fKO56CtX&#10;ewwQcU3nrQBl+GfC+meFrq9vo5Lm+1S9bNxf3b75XHUDI4A+gGcD0Fa0jl2JNNz09aDQMQ9aWMgO&#10;CemabR6ACgRxOufChvHvje81XXtTeHTY4Y4bGCzI8zaBlixYEKNxYjGevbHPm+p/DHSLP4z6Z4O0&#10;/ULqe1mjWW4ZpF82E7XcrkDGdqqw4H3h9a+jbFlgSW6ncJDEhZ2bgKByT+Wa8p+Dfn+JPE/ivx7e&#10;Rtm5mNtbln3FFOGKf8BURAGmI9Q1Bx9o+TjFUjyAakmbfKx96i9BSGO3ce9TWxAnTPrVfJz6VNbE&#10;+cMD5s8CgDxPxpoI0P4++FYxf3979qubS5Z7yXeULXLDYvAwgAGB2zXvssatdshJUsCAR1GfT6V4&#10;t8USf+GgfBAOeBY8f9vT17ZKn/EwAHrnrTEjwHQtIGh/tOQ6U17e6h5QYC5vJfMlbdZluW74zj6Y&#10;r2u94umHpXksv7v9rhSMcsv62WK9a1AYu25+tDArHkUxcClI7ij29KQwzzz0xWP4p8Nz+J47H7P4&#10;h1DR2tWYt9jZh5wbHXBHI28H3NbIPFJQBxq/DXUQFFt8RfEiIGHmA3DEsPb5ht7c80//AIVpqAbE&#10;vxI8TbSRgfamz787ufr2rrlfaeuM+9GSTzzzk0BY5KX4a6jJGRB8SPE6k9C907jHbjcKVfhldrGm&#10;74heKHcDlhelR+AycfnXXFiPYHoKTkdTmi47HIP8N75j/wAlD8UGILyhvGJJ+uenTtRH8OZTGgbx&#10;/wCKyykci+IA9eO3X8K68HH4j1pGHT3oEctH8M5YS7Q+PvFCBxyPtvPryfX8Khl+HFzldnxE8UCU&#10;NyWvS2R7cjH1rrg2Rgc8/wAqhwBIW7E80Ac1F8OLjyhn4ieKml9VvCB+WT/Omj4YXMU8krfELxNh&#10;sYxdHdkepzz19BXVrxyDSkn14ouOxx1v8NdTidhdfEjxHKhbK+VcvHx2ByzZPv8AoKkl+GN9JcRP&#10;H8R/EotkyTG9yzPnthg2AfwOfaus3kNzkgjB5p28nvRcRyZ+Glw64f4heKWyec3Zx/OoJ/hpqQdV&#10;tfiL4ljXuHuGbn8HHvxXZb8Zxx7U3LdieaLjaOTT4Z6iYDv+I/iYyYGCLlsDnnjd/nrTW+HOuQXE&#10;ht/iVryQSpt2ylpGH/Ai4H5AfWuvVjzyQKa0hxjJx9aBHJr8OdZEf/JSvEfK7W/fOwyepHz8A/p6&#10;05vhreDAf4ieKDu6f6W3XPXrXVq7bRg/WkLZHPX3NAHKyfDfUD/qfiP4mHy4w90zYb1+8OPb9aY3&#10;w31lTF5vxL8RHYADtlcE/jv4/HNdYjMr5/SnFyT1z9aLgcqfhxcEsE+IfioFh3u2PP580xfhxrE5&#10;kFz8SvEEq4/c+XIybfUt853fp9a63cRnBx9KVWIPU0XA5L/hVd27xl/iJ4kaRPuv57fL64+Y9frQ&#10;fhddHJk+IfiVyQeftDDnt/F0x+ddbvbPU4+tGSep/WgDlT8MDJCI7vx74ondQD/x+ELn1wc4/Ont&#10;8NI8KJPHfix3A+U/b+F4we3p9K6XOelI33gScgUXA5r/AIVgvliNfHXirtuH204I74GPTjvUcnww&#10;RihXx34oBXgbrzPy+g6Y7f4V1W4njJ5680HjjrjqKLjscxL8LrZov3fjbxUMMCA18GHH4Dmn/wDC&#10;sIZGXf438Vsw5B/tDp6dq6USMBtBpN5Aznp70XCxyt58KrK8hkgufGfieeKXG9JrwOrAdNwIweQD&#10;SxfCu0t4YYrbxn4ogjQYVVvgFC+igAYrqt+MfN+FIZD0pXFY5dvhZatH5Vx418USoTyv27Cn16qa&#10;rxfB/QbO4a6tvEviSG5Zdhnju1Vtp7EhMkcetdhnAGM0wnPFFwOdPw0ibaZPG/ixyO/9o9Ppwaj/&#10;AOFZWRHPjLxWQev/ABMB1/75+tdOD9cUFsHPYmi7HY5VvhZprKA/izxSwGcKdQXgnr/B3wKcfhfp&#10;/PmeLvFL/wDb+OPTPy11Gffim7sEDHXvmi4jlj8J9GaUSHxR4n3gEBjfqTj0zspLj4R6JMEWbxN4&#10;ll2MHTzLxW2N2IynB9663P4Gg5Izmi4HJH4RaOZ/tDeKPEhmAyJftqlvz2envUg+F2mqCV8W+K1Y&#10;+moL17/w11O5uOcYGBQM9aVwOU/4VhpoUk+K/FT5GDjUB/LZTh8K7EL83i3xQUIwF/tBRx/3z0rq&#10;OfWl3Ejv9KLjSOKX4L+G0njuhrWviZANkn2lAyjkDB8vNOb4OeHZJTK+u+IBI2MsbtNzY6ZJTtzX&#10;ZFj60ZJ7nNFx2OGn+CnhWbDzavrkzhdoL3MZ49P9X09q63T9Og0jS7bTbea4mit12rJcPvc/U/8A&#10;1sCrWTTe/TilcFoJ2oNOpM0rjI9oweDTKlPOccUw/pSGM4647Uh+lL0o6mgBv54pvfrgU7NIc5A7&#10;dz6UgGHJOSMDPFNHUEU84I/lTSBgcc54NACZ7/lTWFOPHP8AKmnJIGMmgBvNFOw3r+lFSI9Rooor&#10;qMgooooAKKKKACiiigAooooAKKKKACiiigAooooAZNNFbQSTzypFDEpeSSRgqooGSSTwAB3rn9W8&#10;R+FLrwlfXt7q+nz6K8bwTypOro2VOUG08sR/COfSt65t4by1ltrmJJoJkMckbrlXUjBBHcEVxem/&#10;B7wJpd8t5BoEUkiklVuJXmRf+AuxB/EHpQBV+CejXmjfDKxS9WSOW5ke5WKTqiMfl47ZADf8Cr0O&#10;iigAooooAKKKKACubuvH/hSw1+40O+1y0tNQt1VpY7ljEqgqGHzsApOGBwDXSVjah4R8N6rdtd6h&#10;oGl3Vy5Beaa0R3bAwMsRk8ADnsKAPMLRLDxj+0Nb674eMNxp+k2W3ULuJcJJNiVFAYDDnDJz0Koc&#10;HAFe0VXsrG0020S0sbWC1tk+5DBGERfoBwKsUAFFFFABRRRQAUUUUAFFFFADURI0CIqqo6BRgCnU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRSUgCiig0gE6daQn0pDSUhhRmoL29t9NsJ727kEVvAjSSyEE7V&#10;AyTgc1KCGUMOQRkGmAtJSUUAJSUGkzQMOKTPtRng8U2gQrU3IoJJPNJQAUhpc+lN4oAbk5zRSUE+&#10;lAwPPA60mR+NJmj3oEKemc00mig47UDEpCaB070hOKAE79aTI70vWmigAY84FNJP5UpPc03mgELS&#10;UhPajOeaBhTG6U6m/WgQc5+tN70p65BpD1zQFgzRRzxQTzxQAZApn8RIHJpe+aWgBDQOPc0dqTFA&#10;BR3FKeB1600ZoAzfFmm6jr3gvU9H0u5htry8RYxJM5ChNwLg4BIBXcvTv2qTwpokfhLwdYaHE8bS&#10;RJuneMECSQ5LHnnqeM84Aq7kqTjNIWoAD14pppaCOnqaBjG6ZzipIXCyg9cc9KjYbhyAfrR0PFAH&#10;BeMPAPjDxH49s/E9tqGhr/Z5j+yLJ5qkLHIZEDgAgnLHJBH0FekW13ORDLdtCbrYBL5O7y9+Odue&#10;duc4zziq4dsYyaZ60CPOP+FfeNW+In/CazatoI1ASq21ElMeAgjxtIz93pz1716feSCSYsKrlm9f&#10;woJPFADeeuKToadTc9aYxe+KXqOlIKUng0gGL370EHJxRznBp2D360gQwqdw56/pS9DjOaNuaUD1&#10;60ANIJ6c96OeCe1PPAz0AppPoc0AJyORURHXIqXnFJ1J4xTuAgxt60H6YFG3C4paQDSCG45FKuV6&#10;U7OetM+bnBoAOp9u9H0pcjbnnNN3jkYJ96AE2ndnI2+gHegjPOeKd1XjqaPagYg4yKYevrUm3ngk&#10;03ac5zTuAgHWnAcUg6k07nHvSEIBS45pOeOOTS5PbigAA7UY9ad0XPc0znvzQAUe3GKB3pe9AxCO&#10;MrTuWHP/AOugChuPuk0BsNBxkDnmngAg+opqgbD1zmnY496BajcAdqSjJxjtSKTnGOPWgB386aVJ&#10;BwD708DIzS9qAG8YGOKRgCBkdDkUvPQd6DmgYm3g9f8ACgjgcc0vTnPSj2oENI4wKOdvP0p3UZOa&#10;a2OByTmgBRg9cUHpQAeO1Lj0zUgIeOaDgYxRS4GBQPoN69aMfzpx9abn15FAxD/OkHoacc4IHFNx&#10;gYPX1oAbR3p2M/Wmn6UrCIyc9sUH7tLzgZpMc/jRsUMNJ6elOxkUwg9Dj8KQhKafUcU7nPNIQaQx&#10;nPBOM+tL784px/GmHGOpAPpQA0nBA7k01sjJA5HH+NObhvXFIW9+aAGhZMUVA9/HE5QykEdhmilc&#10;D1miiiukxCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAoozziigAooooAKKKKACiiigAooooAKKKSkAtJRRSAKSgmkoGJ2ptLSUDD&#10;rjI/CkJOeKDSUCCkJxQelMPvQAvWkNHfNJmgBKCcCk96TIPWgYnOKC1IcEcGm0hCnNJSE0ZpgFB9&#10;KMjHFNNAxDj8KT8aKaT1oAXnFFJkUZoAO9NNGaDzQA0nnAooyKSgBDnrRR70cE0AIeaaTTs8mmGg&#10;YE8cUUlFAgoJpKDQAUlGaTNAC0nejvQevOBigYlLSUmaBA1Jk0c5Oc0nFAB360mecUpNJ3oAB1zS&#10;ZOetAPOKCxA4NADTnp1o96KKQB/DR0o9/wAKTPHWmMaf9YDgDjGad7c80MQvJ7nFBz94UIBrjA4p&#10;FHGaDzk0Dj6UbgPA7k9elIcYNJnj1pD0waLAJkA9RzT+tMXA565p3TpSAPQA0pznnFHpQT+NADCD&#10;TOhPNPkO2POf0pgzjmgCQdDTe3vSDjNLTuAcDBY0ZzRwe3Sg4UccZ9aQB+NJ9OtL2FHGPegBrBaa&#10;mMGlJxkntTeDg+tADzwOMUc4zSdh3BpfYmgAPHU0d+DTcZNOGBQAvFB59sUmB3GcUueAB0oASk5I&#10;9aGz+P0oB4oADnA9umaM5HFGeOKTtkcUAL9KBwRzSc+p4pwXjpQA7GM470fhnNNDYOcHb70ueMnN&#10;A2JkfmaXBzg9qT1Pejk/WgQxSD15HrS9elKVwcYxTl64oAACPlwDS4+nSl4x6Gk/GgA4FN+vanZA&#10;PPSjFAWI9+WPGMGjnNK3DZxigL82TnNIBTnOPSj6UZ5pQMk+wpgJR6+tHHHelPXjpSAQYBzgH60H&#10;OOKd2PtQOnFAxueaQdafjoPWgikAwE4PA5FNxmn8dDmm8jtmgYgwOopp9u1KCdwobkk+tIQzjuaY&#10;eDUhHemlecjp34oGMpv9adTaQxp4zSduacwz/nmkxSAZ9OlJ3PU59KVgMUYwKLCImzn1x0FIPp9K&#10;eR+tNPTFAxnlxnkkZ/3aKPm9KKVgsep0UUV0mIUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UlIAoopKkYh6U2lJOcUhoAO1NJpDxSZpgLmkNGaSgAJ96bmkPrSUDFPpSUZpDmkIQ03NLTTxTGHv&#10;TSaKTpSEBxR7CkJpBx2pjFP4CkLdqQmkNAAT+dNzzS03tQAZ9KQ496XoaaeKAAGjPejvSexoAQnJ&#10;oPrRSGgYpxjr+FN7UUckUCGlj19KaDkA4x9aWjP60DDmkozR3oACabnB5xil9/WkIoEBpBS5IpDj&#10;tQAfhQTSUc5oAPypO2PWkxk9cUe9ABzyfSk/U0pY0h9aBhTQTilpPpQAdevWkHT0xRRSAPxoPSkJ&#10;6cfWjIJHJoAOooI70najtzzQApwVIpNwGB3o7YyaMc56U0AEDHFMxx60/POeopMDHemAn6ikPJpe&#10;uOKTv9KBhjCgYwO1O7GkFHf60CDrQ3Sj+lHfvikAmcjFJgUvfijrSAMcZ9aTAwKd1ozt46UAJ3pK&#10;OfSjqaAE6ige5zmlJGCOabyKADHPrTdopx6Dikyfz/SmAKMDAoxz9aOduepoyMe9IaDv9aD0Jxn2&#10;FKTnGaXHpQFxo56Hinc0mMYI6UZPGKA3F9jzSELjkZNGfXrRye3FAdAxzSeoHWndB05pBkH370CD&#10;vg9qXtik6nJo479KB6C/WjnOeKQnnFHXHpQDAY7Y4oGV69D0pec0uMjPWgQvJoWPqc9OvtRnt0zS&#10;Z/z60AGfpS5Gc0nag+maAD5cdqO5NGB+PvR0I460Ahc5PtSFSDx+dLg+lGDQPQbg8ZHTvRS4+uKD&#10;7UmICO2ABSe/SnUmOfegBDwQKdx6c0uORxyKTnv3oGJwOpFHbtSgZPGOaTk8elABgU0+/WnbTt7g&#10;9aMe3NICM03BLVJimN14pDsMJx1pDk5px5/GmnoaGAzvTfwp/amE8896NxjfqKM88UuO/QZpv40g&#10;GnGc96Zz6c1Ien0phHNIBOOSfzqJ2xIABxjk+pqTt3BprLnBpANx70UfiaKYrHqVFFFdBkFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUVmw67ZzeIbrQx5y31vAlwQ8ZCvGxIDK3QjIwfe&#10;tKgAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKQBSUtFACUUUhpDD&#10;NJQabmkAGm0uaTvQAhpppTSUxiUGjNITnjNAATTKWkyBSEIcYpCegJpCcmgkcUwA9KbRmkzQMOKa&#10;cCjNHvQIaSc85oHTrSk5ptAwNIxGKGzxSEigAz24pnr3pcY5PWk47UAJ0xQSetLTfagYZ5pKO+Mc&#10;0h470CFzx6U364o6ij8aAEpCf1pc+opOvAoATpSfrS54xSUAFHSikPHJoAXik4znFFIW9KAEzmij&#10;IxxSHpQAHmkxnGaDzxyKU/pQAnb0ooPXNIcdf60DDH0pPejNB7e9DATvzxSZ60pHtSUgDn0xSdu2&#10;aDnP0prDB+tADs4pvtQegpfzp2ATqCKXtnFHam5x3pAKeSPSlxz1zTR04FLnk1QCHHSj3zSYHBx0&#10;ozgetJAL26UlHfmlBwelFxiZo6KaXvx0oNAXE59aPcUfyoP1oYAPw/GjA9MUUH1o2EGRkDGTSEc5&#10;4pe1HvSAbRkYoOc9yKTPGKAF4IoOORSUcUDuJ29KOgpeOaQUBoLn5cU3pTj603jp6UAO/Kjik6cU&#10;vWmG4nHbtRR2pM+vakA7B60DPIxSLwOpxTs4HFAhM55o6/T0o6/jRQMXoOKQdaKPyoATjHHPrTuA&#10;OKTA55pw289RQJidaOPSl4zgUnT6CgAFA5I5GKMZHApc/LjvQNAOvXFBxz3o/CgjjI60CDt60DFK&#10;OvFLQMaCeuaUn3+tJ+FIB1PPNAheaU49elFLx70BoJij36UDHel9qLAB69OnINJ3p4JGSOopDzno&#10;KQxDQeB/nikJA60v40AN9yxo49aMcUrA4zz+NIYhxtBFRP145qTryTim9enWgCPHXtTWznpUnvk0&#10;w/nQBGe9NYc5qTFNI560rjI+tIeOf6U/HOM1GRzk0gA9qZjilyevak5xyevakA3p3/Ok6j0xS+g9&#10;sCmnkUANLYOOlFLluzCigZ6jRRRXQYBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUgCkoopDCmk80ZpDz&#10;SATPHH60UU3NMYUh60lITQIDj1pvApc000DDPcU3PNLSHjpSEHbNNoJ4pKYCUh6UmTSZxxnFAxSa&#10;Skz6009aBDifWm85OSPak5pM0gHUm4UmeaQnmmMVvrTaM+1NyeaADPNBIAoJHSmcc+1AC54z603n&#10;oaKDQAdsZpPqc0maKAFPT6UlJn9aQHHNAwNJRRmgA+tJ647UH0FJQIM96XNN/M0fjQAtJS0wn8aA&#10;DIzilJ4x2pvfNLnOc0AHHrQevHSjPBpvegYtIeeDQM5OM80dj7UAHvSdcZ5oJOOtNGdx57cUAKeu&#10;KKO+T1pD3OcUCA8HrTTzT1AIyelRFSSaQx3al7dqYCc+1L+eKAFz7Uh5+lDZz0pD+VAAPXGRSjJ+&#10;ak/PFGeMDimADP5UfpSA9OaU0WGFFHOaO+Mc0bCF/Gj6U1QS2TwaOpP6UeYBnGeM5pc0lHf2o3AX&#10;jqTTe3FL3pCRRqAvGRyKCaTv9KDTAOtAPPTkUgOaO9SAdaKD09/ekoAQcnDHBoHf2pfWk5Ax3oAX&#10;NJQAcjA6mlwR9KB3EPT1pdwxikzz0xR7EGgNhckDtSUZ9qM8cUBYUdaAwpOKPSgNhe596Tqc+lLj&#10;pScg/WgBfrxSjhc44puT3zkU4UCDtmlz39KC205A6dBTf8mnYeo5j82e/akoyG5HIPQ0dhxyaQdB&#10;RS8Y65BpKUdcYoEHal7Uc96T8aB9Ax60q5zSds0dqBBxnHvS0c4xz1o60AA6AkdaOcUf5+lKMjrj&#10;mgAycil+Un0zSUDmgA5z60EHJo+bPSlJJGAKBoOew5pM89eRQcAEscL3JpFIYAqcqRkEd6EAv60d&#10;VwaOOhHSlPTgcGkAxlK8NioiPmJ7VN0BOeTUfT+XNIY2kbGM9MUpGD9abgnrQAz3JpHPH4040w8n&#10;npSAaT6mmvg5PanYGD60324pIBv5CmHg09jhTTDSGMOST/OkB5OOuaU/dOeeOlJ6d8dKfQBKKTcP&#10;8iikB6lRRRXQYhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRSASiiikAU00tJmgYlJmlJppoGIT703NLmm0gEzQ&#10;aPpTc0xAc9qQ5oJpDSGFNJo+lNNABQTQaafSmAGm96M0lACe9BNFJSASg0E8cU0nNMBeKSk3dhRm&#10;gBe2aZk5OAMUE03OTigBWIximnp0oPWkOTnFAC0dRj0po9zSZoAAcmko78cUfnQMKQk9sUUUAJS0&#10;UhoAQikpaSgQnakpe/0oP6UAIemKSl4pM4PpQCAdCRRRkfSm+9AxaKM+lJzn6UALnimk+gozyO1H&#10;egA7UlB/GikAneg9aXvxTc+vWmIXoOtJg96UDg4NMyRkZpjDr7UcUccZopdQF/lSEcZ45pDz1pDk&#10;rjqwoAUjt0pfwFJ296O9HkAcUZpSRgnnmkxwDjimAUE5o+tHfigA9KB9etJznpR+FLoAf0pe2aRj&#10;hc+lJmmA6kPQH1pD0ozwB2FL1AKM5P0ooHBPPNFgE70vOKToaCeg7GhgGT/9eko6jjrSdDgUgFJp&#10;ORmjOd3tRQAuehxj+lITRRn1oGKAV75pSSfrTe1GeKA1F7cmjI7jFJ0+lH6UB0Fx+NGc/h+lA4ye&#10;9J6/rQA9Rk8cUU3JwcU7dkYwB9KBDTQp7dqX60nU0DuL1pf5UgPHXg0o5IBpsA7dMY4o6elLgg85&#10;owPekIUccUvf6U08jk0vTvQAvXkUhHXFLSdsd6Bh1P8Anil7fSl7dKTv04oELjvn6Unv2pacKAGY&#10;/Olxwe1LjDHNB4NACYoXv1pSCetLwOmaAsGee5oHI47UHjpQO/bFFgGnGNuMg9aXGFHtSc+mKUbg&#10;eOaQAO9JyMgYp4ByfWmdOTQyhv60mBuzgcU7jpSHvzSAYR15FM6Hp1qQkYwc5PSm9Pf2oAjOen86&#10;j9z1FSGkPTgUgIm3AjOMHr7U3B7ZxUh5puGJP8sUgG8elRnOeKf1PemnjoOaQyMj6Y7UmKXtmj07&#10;UAAQY+8aKPl7g5op6Bc9OooorcxCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKQBSUtJSAKTmg0lA7BSGikJpDEJptKc&#10;02gANNJpCc0n0pgLkYpppaaTQAfWmk0vammgApO+O9HNJ070gEJppPfFL1NMPXk5piFB9qQkZopK&#10;BgTzikz60Gm5z3oAD0pvtSnp1zTcmgBD7Ud6CcnmkoAM+lJmgnim80AKTmkNB/L0ptACljjjtQTz&#10;0FJ7Udu4oAKKQnikyfpQAd+BSHFLSUxhyO9HOM0jdutJz0BpdBC/rScCj2zSAUDEz6DrS59BTaO+&#10;KBBmjP4UUn0oGLQTzSUh+tAB7Uv40gzQeBTAOOM9RQO9JnNJ7jk1IC0nPWj3pOvvigQvOaTBPNLk&#10;Z9qbntnrT0GLk49qaT36Uc9qTjoOf5UwFyOKDSdc9aOc0AH4c0Z49KM0nvS3APrSDr1GaO9Kc7sd&#10;qLALSZo9aTvRYA70vtSUZ9BTAGxjHPAoB4wccUnaj0yaAFBBPT6Uv86Zj3xSZbzMY+UL196TAf25&#10;pMrjOMYpCe3rRRqAvGKT+dHb1o57D68UwEB796XNJ2zSZ96kBfeijmjHoaAAHAOfSgDIzSe3pQOO&#10;afUA6UZ70daShgL3pc+9J1980c470eow+tKMUhzkc9Oo9aOmf84oYhRnp1ox14pSeTSA8UhoMU4Y&#10;PSkIoX3oBik/SijPrxSdOTxTEA5b2p4/+tTRTunrQwEyc9aD260tAzkZ7UgFHWj8BgUdTmj60AKt&#10;GaQe1OH1oARcsM4x7Uvagk5PHX2oJxQPQXjnBPtR2z3pvNLj34oEOx364ooBwvPNNwWIoHYXrzzS&#10;844pO/Hal9+aAA5HHFDEg9M/WlPI9KQgDJBJFK4hDk0oyp9iKd2BFBz3ouMaeF7ihunOKdSfQde2&#10;KAG/hzTWqQ/dpjLgZ680gIjTfQkU7BPJppNAxv3uRSEYOCMU7HeozksRz7GkAh603cQDjjNObnrT&#10;G+hzSAbTPenE46g/gKaT7GgYh60wjAwPWnMenXbTT9fzoAT/AIAT70UmPY0UDPUKKKK3MAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigApD&#10;naduM44zS0jMEUsxwoGST2oAXtRVeyvbbUrGG9sp0ntp0DxSochlPQirFIAooooASkpabSGhaQ4x&#10;RmkJoGIelN9qd2pppAIaaaU0lMBtJQu5VAY5YdTig0AIelMNOPTmmmgBM02lNJQAfjSe1BppOPrS&#10;AVqjpx5GKb3pgHAFIWoyKbSAD9aTNJ+mKCewoGIfrSUGjjvTAQmk5oNJQIU02jPXpSE4/CgBDS0l&#10;IeT9KAF4pDRmk+tAB70Uh9qT60wFOaSjPTjFN+lADqO1N6cUGlYA70mf0ooJpjE4pPc0tN6jvQAt&#10;JnnrR2oqQDn1oozyKQ5BGKdgFopCxzRn8qYDR37Uoz+FB65pORS3AOee1A69cUduabn260WAXoTy&#10;KQ0Uc8UwE6UDg8U7NNNSAnQk9aDyOcHFBPakPAOKbAUcnHrRim0pJIoQAaB1zxR6daO9ABnB570E&#10;4/GkzijPIwB60agKOnOOKQe1JmnDp2zTATgijj1pOg6UZ7c0AO9qaeOfWl+tFLyAbxg9c0n1xTj1&#10;GOmKTvTAOw6nNBo60hPP1pdQDtR+VGR1HNFFgFwVAyOvSjrxSD3zijNMA6UDpijjrzzSHnHalcBc&#10;DHUD8aOKPw4pD047UgF9qB2HbOTTfp1pfencfQO9L+VGBR16A0MANLg5AzTaXnn68Ug0Fxjgtknn&#10;ml9KBj3xSZ7GgB2MNnHPrR+FFIKA2FHT2pe3WijjFAC5Oc9PpRnGf85oxz60UAkL7cCj3PNHGOtA&#10;OMf1oELkcYFGB64o+p5/nS+/XFAByOKdt45IOaT6ClXoM0BcCOO2aQA9KccA4oIwOepoAaOmOmaO&#10;hGPxp2cemKO/tQMBw2fXtSDgn60uT64NGKBIPp3o9KO2aWgAGe5/+tQBjnIwaPT0oz82CD060thh&#10;SHrS0dqAGnjJGabyQSQKkqN/vew9KQEZbLEAGk2gZp/86bQMjP48U3jIzTzyST3qJiM55yKTACet&#10;MIyvzU/Hrk0h9aBkbckdiOKj71KRzUTY3EDtSATmmN1zxx0pxPHNMznnmgBhDZop350UBc9Qooor&#10;cxCiiigAooooAKKKKACiiigAooozzigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKAEVVRQqKFUcAAYApaKKQCUUUUhhTTSmmmgBKKTNJntQMKbk9KU000ABNIfeg00n&#10;vQAfjSUGkJ7UgGk0mTQabTAO3XNIaCaQmgBM+tB9c0maTOaADNNNL1NNNIBKCOOKD+lNPtQMSkzz&#10;igZx0pD1pgHUZpPxozSZpCEyKM9qTnmkzTGLnnNJR05ozQAhPNJkYzQc0n0oEKeeaTODz3ozxQT0&#10;FFwEJ5NIDSfyo7d6LAKfxpMjpR7ikpjFopDSZxQgDIoo7Un9KAA/WmnPGKUmkzwfegBehpO9KSM9&#10;eKQ9M0gF44zzTd2TnPNGTSdv64oYBntRnjmk9qOcdqQDvxpCeO1J3opoAJyKTOKD1xik78mnuAda&#10;WkOeg4NIKVwFx1OeBSbgehozgcjrScAAKMAdMUwA/wA6KSk7nGaQC9vrRkD3zSd8+vajP40wA+3F&#10;H60fw80dqAF6jtSfnRScjn1paAHbFL24pOaM85oQC5xR344zRRmmDDPHrQcetIeO9B6+1FgsKD1H&#10;403r1pRjrjnGM0h9uRS2ADjPAFLgZHGTSdh6UlMBSeOOfpSdPTijuR2pKVhi0e/WkopgL05zSD65&#10;pevek/WgAyKXI6Y+lNHP0oBpIQ4daXjvSfU0UaDClJwPc02g0AhfbPSnZ7cUynfjQg2HZA7Up4NR&#10;/XrTvr+FGgIUcHJo/CkGSafjgCgVg7dfalyMepNNPTmk645+tFhj+fypPpS/yoPTnNGgC8E8d6KA&#10;uSADk07AGBSAB+VA5zR9OfWlzwaYABzRx6EUo789aOaQbgMUvbrk0nekHX0IoAdxxSLjjrikzjg0&#10;ozn2oBi4APtQdoI5pe2KUdBQAmP1o5HWl6+1H4UCEo4o755zR9eKTAXPFJxRQckgdqBiHkDHb1pG&#10;7/lTj6U1vakwGMPwppxmndM01jkn19qBkZHPrSMFbsKUn6imn1oAb/OmninZyeaaTzmkBHg80xuv&#10;AH1zinn9KRs7h2FIYxuAQO9R/wBPQVI3AzTcUAR5bspIop46UU7Aem0UUVsYhRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRSAKSlpKQ&#10;BSGlpvSkMDTaWkoGN70hoz6UhNMBCe1JmkOc9aQmkApNMz3pc0hPQ0AJmkNJmkz3oAMjOO9JSHik&#10;Pr6UwA0hPtSZpD9aAENJn3oPTrSZoHoBJIx0pvPWlzTc9u1IBT0phPfNBJpvPb9aYC54oPTmk+vU&#10;0mT2oEH1pDSEnpSZoGFBopp4oEBPNHJ6UlJn9KAFyM4I59aT60ZzxxSfjQAZ/OkPSjv6Ud6dgEoo&#10;OaTNAw/Wij3oz06c0AJRmkNIG4IoAdSGjmj15oYIPYUU3NNyQaXUBx9qbS54ppIAyc4o2AUijB9K&#10;M80hPJpjDPUEUucikowakBfpSE4pcEd+DTeeaoA5J9KD0JPajpz1pOvbApCDrzSUvHvSA+opgHei&#10;k5HoKXPHp70mAU3vS+mBmk/U96dgEJ/Wjp60nvR1xzQAoPOKKT86Dxg0AKwyQOhFGfl9qT60GkwF&#10;/HrRk8ZNN7U7jGcU0AlGaOx9aSgB2MD3/lQcjFJnt60Y7YoGGck5oPFJkY9/Sj2pIQuOMjtTaO3F&#10;FMYZ4zRSDGM9PSg49fzoEOpO1H8vSkpgL070Z4pOcntil70hiZA70epoNB6UbAKD34peoyf5038q&#10;O+aAF/Gk9qUkfhSdTntQAvsaP60Aj8RQD6dKVwClz2pMcDGaX8KLCHj1pemOcimD0pc9qLDFpc5P&#10;SkzhfpQOKNQ1HcdM9KX60zau7PengceuaA1Ae1PqKOWNncRSK+xtr7WB2nuD6fSpQRntQIMc+ntS&#10;0Y7daUfTmhgOC/LnNN7daOcHrSr16dKQBg8Ej6UvFKOfwo+nU0wEwM803Bx196cR35oC7mC4yBz1&#10;oGAO4A0tJ3OelAJwfWgBecHHBNJQSdwGKO/SkAY6UdqXkcdSKTH5mlYQvNFH1NOA4z60DG9qjPB6&#10;frTzgNimj5j60AMbggdc9xTWGDTueeDSMAQePmHTBpDI+oxxTSP1p55B4wfWmn8aAIjwCe1NOSQR&#10;wKeetNPNIBmOvtTS2SOxpxHHeoyOfXFIYjDgimnp6U7kk03+hoATpxtz75ooLc9P0oo1DU9Nooor&#10;cxCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACkpaSkAUUUlIYUhopDQMQmkoPTrTT0oAQ0mcUUhoGISabS570hIpCEpDSE9qDQA2ikJpCa&#10;YAe9NozTaACmk048daaSO9IdhDSUZpp65oEGaQ0H3pDTGJSfrRSEigQhNJ65pOKWgYcd8UlJRQAm&#10;fSjmkz+dBIoEFN/SlJFITQADp70mewHFJmkzTGOPakzRz603mgBc/rSZo70UABNJRSH1oAP50Ug6&#10;0d/pQAvfHWm89aX37UnGOP5UAhOwo6ig5wTzxS9QOKQCdaOoopKBh196KOnajNAg71T1S8urK0El&#10;rbNPIWwVHYetXMj1o3YH17UAZWk62dTJiaCSOVB8+5cL7YrW6GmcbsgKPoKXOAcUJgJnOOaQ9KXn&#10;bSc4+lMANJ0HNHbtSZ9aLAGOOaP5UhOaKAFBIz2ptOz7ZppxnAoAM5x6Z5pO+aWm5xz6UAKSaKT8&#10;eKXGSaADPHSjtRRnnkdaBgP0pfSk7+1HJ4HSgQd6CSCuFyD1OelFJSAcDjJPU0lGTRn3pjEzRjPJ&#10;GKXrSc/gaEhBmko7Ud/pQAeo96KPrzS59Px96BhSdqDRjP0NMQc5xQc/lRyDikyc/SgYue1GefWk&#10;ozQAE5/pSj3pueuOvaj3xSGOoHrjGaQnp9KB1xQSOowDwc4oxxS5P0oGH48Ud6Wk9MGgEL3x6Uva&#10;m04E5oEL/Wl4wKOuMY59aXvg80tRh0+tKOBxQAaXj349KLCGJDHHJJIiqrStvcgY3NgDJ98AD8Kk&#10;z05ApAeO1KBwOKOg0PHpR2xSBT7AYpR155pCYoyeKOeO9HGPegEEU2AvXp1NLSUYx1oBCjPJJzSE&#10;celAJ74oyaQAfajpRRjH9RQA7j0pO1Jmnfw7gRQFhv4Uc9ARkUvHGByetOAUIOSWoAbxgFhg0A9u&#10;1HOcY5opDEfoDTPpTzTAOSN3vijoAhJ4H50nfGKXBwT1xSZ4waBjD1I6UxuDT8HnOPWmt+tICMgH&#10;mmnj6U/nim8456UgGEdulJjnHApx4ppx0A7UARZppz0xmpGxnIB47e9M75A6UDEwf8iimmNmOcjn&#10;2opWA9NooorcxCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKQBSUUUgCkpabQMQ0hNKaaaQxDSN0oNNoAQ0hx1pe9NNHUBCTTT9aU03NA0FJ&#10;SZ5oPrigBG4GQaZnmhs5pDweaYBTc0pNNJoEgJpp9qM98U3I6Uh3D+tITSH2opgH1pCaTPfNITQA&#10;Gmk0E0mQTgUAFJnilPFNoAWm0uaSgA+lITj8aPpTe9FhB7etB9+KKQ07DE5o7daTv1ooAWk/Kko7&#10;UgDk0dKM0lMAJ560lLTTjJFAC596AeO/50h9utJ05zigLDiePrTc88UE8dKAe9ABRnFJ9M0hyOtA&#10;xevTApB70ZGOtFAB+oFJk5zRnnFJSQg9aDnOOlH60daY7iA5zkEYOMnvSg9qTPPrQc5osICaTqeu&#10;BQewpDnk9B3osAvekPNJyfWl6HmgApKMEdj9aO3FAXCkPWijNACEk9aT2JpaTGaAAfz4paTI70vO&#10;OlAIKM0fypOp9KAFFBNL365pPahAFHrRRQAtJSUtMApPr3pfpQaAGnpmgdaWk4zSAOfXNHf60D1o&#10;70DDPQcUc/nRiigBO2aWk5xSdvagBfxozz1pM/pSnIxke9MOgHrS8/jTe1KPxpB0Fx37ijBoHJ+l&#10;L6c0wAHilyQOOtN78U6kFhRkCk7mg/yoB5INAgpw4opfx570DF3c56mnZpg5YdqdjnrzQgFU9qO+&#10;MnIo5+lL3IJ5oe4he9PxjvTM5GKUHHPelqA7IAGe/wClGeeDTM57cUvTmgB6jcuDThjbTRx15pff&#10;sKBhSngZNHT60mD3zzzSEL3x3o59OaOnNHamAuPbNJ/Sjn1oHHekA44JHHSkHPSjtR6e1AwxQMDJ&#10;x7mij3oEGenbmlJGTSYyM9hR3HvxQMDgA46UzoOOtOGMkelJnHWkAjHHtmme3f1px5HPFNJ6D+VA&#10;xjZ570welS8DjFREfMcZxSATrkYphPqaeeBkcUz260gEOA3fkUxjjoafzwD2phUg8UwIyR0JxntS&#10;ZK8eoxTj83sewqPkHrmkGgbT70U3y07tk+9FAXPTaKKK2MgooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiikpAFFFJSGFJQaQ0DENNNKT6U00gE&#10;NNJpTTTTGBPHFN60UhzQAhphznpTvamsaAEpM8cUGmkjHHWgBO9NNLTSaADnNNY88Uv1phoEGeKT&#10;jvSZNIfWgYufWk4pCaT19qAA0386CeeOtJ6c4oAD6CkxkZ9DRRxnrQAe9N/ClpDQAZ9aQnrRTT7U&#10;wA+tHHvSYPakPSgA49aKbk44wTRQAZ5pO1FB/wD1UAJz2NLS9uetISaAEyM5o+tIT81HbjrQApPe&#10;k6nnmkpOgz6UwFb71JkfWlPXJJ5pBjPPApAA/KjNGec9MUxs59PrQA/IzSdaRT1yaPbtQMKTNFHv&#10;QIXvzSDHOaSl7HpQAcdhTegxjAPvS5pPrQAdRkDAFAqG6W4ktpY7WdYJmHyStHvCn125GfzqY5os&#10;AmaT+tKD60Eg0AJ/OjqaPT3pOn1oAXOB1obGetJx3pCTQAvek7UDkmigAo7UhzjHrQTxTAWik6dK&#10;TmgBep5o46dqTkijvSAXtQaTvR9KYC5yKPpSfWj37UAOo6/Wm5JyDQDzj1PFADqTjBpAf060d6AA&#10;+mKQ0p6/Sk9qQCHJpf5UnqBmlzz+PpTADxil7imjr1/CloGLSDHvSZ5ozQAvQe1J7YpM8+tNDSee&#10;ymJfICArIH5Lc5BXHAHHOecmgB/elH6U2lyaA1Hce/PTApOmf5Cj65o9jQIcD60vHvimg9aPYHnt&#10;xSAd3pRTad707AL0o78cUcZwDRQAvGaXOTmkX7vXkHtQCfakMeKU8HPrTR9aXrjNADucd/em5pNx&#10;Ixu4pQOaNgQ4YpR+NN+nanflSAfxwaOlNOD3yKdnB4oAXjODzRu6YFJwfxozyQadhCj5hz3pSelA&#10;Py8DvRzjBpALjHXqKTnril4yBR0oATuM5o3DgU7ORSZ70DuLjvQOAATTf4vUUe9DAX36D60Ee/Ga&#10;FAbIzj0o5xUsBCBnIzSHGaXt7UHHXFAIYcjg85703FPJ7YpnOMCgYlNZ9xxjv604579aYQQeRyaA&#10;GHimEY78Zp5B5FNPPHPtSAZyO+aY7HoODipCKY4JI6e/FIEMpO3TGKU9D7U1uuB370AKAMckUU3n&#10;3/KinZBY9KooorUyCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAoopKQBRRRSGJ3pM0Gg0DEzTTS0lACU04oNNJoADTTRmkoAM00mlPSmGgaDPpTCcHFK&#10;c44pp9T3oAbnPWkNL+FJxQA3nFHajPpSZ45pAITTfWg0GmAzPakzxSmm5oARjSEnoKU4pOO1ACcU&#10;hPNFJ7UAGeM0hpabxQAtIcZ45optCEKaaT79aU/lTWxwT1pjDPvSE8elGOOOKM/jS1AT+dFJRTAC&#10;eeKTOTS9qbQAvP40pPak4FJnnigBPagZ9aD1pOM+lACn1znFJnt0pPxobHagAopKM/pQgF+tNOc0&#10;E0daADPegdMUcfjQSAMd/SgBMkfWjtmkLc0A+9AC0Hkc0h+8PWkoAKDxj3pKXsDk5oAQkijNJ+tL&#10;QMB1zRkCjtgU0UAOyO3NJ2zSAj1oFMVg7daDSZxRk9f1pMBD0B9KXt3o/nSd6YAeMf5xR70Uh6d6&#10;AQuTmgUg60vb60IAyKTnPpQaKABs4pcnp2pCDjmkHWgNxwOBnuf0pM++aQH1oHT60APz+lJSdKDm&#10;gEH5UpAYYxke9JRk0kAE9s9OtHPHvSAc9BTs0AJj3oPWkz1ozTAMnHfijuPQUdef6UZ9P50kPoIM&#10;468UooyD680ZHT1oENPNHOcDvQMUUALSj35pB196Px4pjF/E0vtTSe5pcUBoKP0oGfzpo6fSlH86&#10;Qhx4+tL36nApM9skUUAh2c+9Ln1po60o5JoGL704detMHt607imK44Nz3xS555pnXIAyaAfU1Ix/&#10;86Xt3pg5pdxGOaYh+QOvTFAPftTFyTmnrx1HWgY6nY6mmg08nK8dqQg64HHFAFJxn6Uq9qYC4/A0&#10;vJPWjoSOlA69aWwCj1o7dDSew796Bz3oAXtj06UmRnig4/E0H+dIAyeg70v1pKOtAwx096U/e44F&#10;GRt4APNH86AE60j8rTqa3X0pdQG8elJ2+7jNOPA7ZppxjigBrZz1/ConkcydhxT857018cdiKBjc&#10;nHPWk/pS9sU3pweaQB1GelRc+tPJ6004/wAigCPP+fWm8kjHH1qQg44pnTIPFKwDMZ9KKXminYZ6&#10;VRRRWpiFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFI&#10;ApKKKQBRSUmaBgaSikz2oGBptLTSRSAQ00+tLmmmmAGmE07t2phoAQn9abSmmmgaAkZxTTSnjmml&#10;sigBOMU00E0hweppCDsc1GcdOaM57dKPrTGHFNJ9sUrc/Sm0ANbsaTdSnpTf50AJ3opOtFACZpD7&#10;ilNNzzQFhaTNHTOabQAHrRRSGgBDRR/OimAmaQ4H40tN5pIA6dcmj+tIelLgdeM0wEz19aQ47Cl5&#10;47UnTAGKAEoz+FBNGQKBiHOaBRyaSmIO1JnJxS9eKZ69xSAXPNGRz70Ae/Skxx70wA0Z44pOaX86&#10;SAP5U38KU9MdaBzgA96AEzScg07JHamnJoBC5yRSHqeMCjtSfjzQMXrxz+FFH1puf1oEOH0FNyPy&#10;paT6dKB2DPFJ2pSfakpgHvSdG6ZpcUnf+tIB3Wk7ds0h4NH40xMB9KWk+lBPrQAU00pNIfxoGgHQ&#10;0oOeMcU3vS85oELnmkPNAOaSkMX3NN6ml/GlHTtTEHY96M+1ITxjFGfwoHcXPT1qA2VqNSbURDi8&#10;aEQGTceUDFgMZx1JOcZ5qYmjNILC5+tH4UmffFFAWDv6UZzQTxSdzQwsLjHFFJS+9Agz+VIMdec9&#10;qD0oH1oGwoyaQ8DNGaADOOlKDzjvTfxpwPpxQAZ78c0Z/Wko5pgOBBNGfrTPSlyPxpAOJpQcc+lN&#10;96X2xxQId7Ck3YOD2oLZHpS84/rQAoYg5BpQeAckn3pvqKM88HNIB/b0oyM8dB0puRjkUvGOO4p3&#10;BDwccjigfTrTfpilzilsA4EevHc0gIZmwp29qT8aUcDApjHDuPSn5Jpg6+1LnjHQ0AP6jAOKOgBP&#10;FNzxTtzNgMAVHTilsA8nB6cZpTjAxzmmt0xnijBA5Bo3EOB4I6il5xj0NMzgZHSl5ouNDqD780hz&#10;+FIM9B2oAX9ad36031zSjoSRn0pALxSA55oPTOBSfxbgOcYNAWHDAPFA6kgfrR6cUD/PFDADkjnp&#10;SE5FLk9c5FJgYHNIBhPOKafU5peM9aaWxgkfhQwD6U1jnr2oYjJIH4U0n5c0MBpJ+lN4xnNLzjrx&#10;TRgrkdD0oGDdPr0pp60HHSkJ9aQCE4qPuacf0pp6cevGKVwEyKKTA9qKdhnpdFFFamIUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFIAooooAKSiikAUUlGaQxDTaXNJQM&#10;KaTSmm0ABNNPSgnnIFIaBhmmmjNITgUAIaZmhue9JQICabmg000xoCcnFNzSEfrSE0gA8cUzNKTT&#10;SeeKBgPypGIpM0hoEJx1oJxxQemabTGJRx1pPX2puTQIKM0lITz060AKTTc80Zoz2oAQnnPSkzQf&#10;zFJQApbnHakyfpSUZoQBnNJmjoDjOKQ0AGaQt9c0Z+gozx14oGNzwcc0o+tJj0wKT+lMBxJwOaQ9&#10;qOOtITjigQhHPbFGfajvSGkwFz2puaO/HNB4p3AD/Ok7UHp0pDzwaEAE9u1LnoBTccdaO2e1AAfS&#10;jmjr15FIeBwaBi8ZHpR0pO/rR+NFwsB5NFJ3oOaAEoJPNFFABk564BoopOwoVwHdj2ptGfWk9xik&#10;Avt0NHfpTc4JOaOR+FMB/vTf1pCaO1MABNLnj1pBRyDQCDPPFJxmg8E4A+tAwScc0hATR+NAGAQT&#10;nHej2pgJnP8Ahml7etNpR3zSGIc44OKMc0E8Um7pTELnijJpKKQwzS8ntk570nHsKM88UBcdSUn1&#10;oHWmAvajocCjpSdaQDu1J39qD7ZpOc02AA4pc5FJ39aD97g0gAj14zSjG0AdqO9IcD6UAIfc8ema&#10;DijNITzQA7P0GaKT+lISc/1oTAd35pCTjvSZGKO1AC0opucj0pSaGA6im+1OGevpQAvNOHOAfwpu&#10;egz+lJz0zQIdzx0oP1pPypaAFHY+tO6UzOOtP7UrgHtQO/tR+mKAc++KAHc4HOCfSl700/pS0agP&#10;HXrijHOcUdPrSg9eeaADkDHUVIM9qaoB5OQf50eo5p2GO/lSck8nikyd4xSk89RSYdRw+lL260wf&#10;KeD1pwbK5oEx3NHP5dqQMMcc0maQ7C9eKXOBkDNNzShjyOKdwFwSct07UhzjA6ZoOfXgUmQckEcd&#10;aQDqXoR71Hk4ODyelOzkYHUUAOz0pOp9qTlQATn3NI3DYzjjNACHoc55ph96ePfnNRnnk9fpQAh4&#10;prYHGaeWxnPeo25OfWlcYn1pppT/ACprHC56jtjvSEIRk8Gm/wAORzjrinZOPWmnoBgYNADTjGc8&#10;03Jxw3WnemKbjqcDnmkMTaKKYQ+eoooC56bRRRWxkFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFIehpaQBRRRQAlFFFIApKXvQetIY2kNKehptAwpMmg0hoGITSZoPWm0CDmmk0p&#10;prdqBiHNNPNOPWm96aAbTd1K9Rt94fSkIUmmk0UH7goGNz600mlPSm/wN9KAQh9qb70rdvpTfWgB&#10;CaQnGaU9KbQApY4ppOaKb3pjA+lN79aWkoENJ5pD1+lMHWg9PxoAeOT6UnQ9acvSm/xfjQA00fjR&#10;3pTR1AaaQkYz1p3b8Kjb74oAXJ9etNpf4qQf0oQAT6Yo9qTtTm/rSGhDxSfSlpp6GncBRQRSj7oq&#10;I/66T60MTFJ9KMnGTxRSHoaOoBz+NIM0jfeX60ppgFN/kKVuAuKD1FC3BBR1PHGaT1pD0/Ckxit6&#10;Z6U0dMUN0FJ2FMBQc0f560Uo6/hSsG4lJmk7GkboKGA7IyRQcYzTF7Uen0oQIf06mk3cjPekHWkH&#10;b6VQDiRR7Uw0vc0hBRxgUp603vQhsX8aAfzpp6n6CnN0FAw3ADPbOKM/NSGlpiegE9PWkHXPFM7r&#10;S+v1pCH5xj2pOaD0o9fpT6AIaKU/dplIaHZpp6dad/EKb2/GgBT1ozSHt9aP8aAHU3I+tHYUo+7T&#10;AM8mkzhqG+6PpSDtS6gOpPwNKaTvQAe3SjPUUjdV+tNTqPoaBkmfwpPpR2NIfu0thbC54HGKOTQe&#10;lNXr+ApgO/pTc8DFObqaYOq/Wl1EL1o78596O5pP4aYC5/Wjp/hQPvGmn7ooGx2aXPIpQBtXimt9&#10;00mFx2e9GfSk/hpe1MGG/jIzzTveo26VJ/yzX6UuohM547UoNL2b8KTt+NMYHpTgfypv8VOXqKLC&#10;HZ+bBpAcUi/dFIPuml0AfupefXrTE/pTzQwHZ9s0obj601fvClPQUbgLg45PBpwODjpTV6D60Dov&#10;0o3BDgTu680ucNuwM4pP4vyob/W/jQgJAPlyMAnmlzjp17U0daR/vJ+NA0SYAB9qQHIzSen1pW6U&#10;guOyMc80h9elFRuT8nP8VAXH7gM9Mnik+UZ2jk05e/0obiRcf3f6mgBOowOKOOvcdacv3z9DSqAW&#10;5HegOhGwDEZ5wcilHBNA6fjSL1NAIM4z15ph6HnBpf4vypw/1b/SgCLHyg5pgIYHNPP3Fpnb8TSA&#10;aTTeAMdqX1pG/hpAJ+JAphPWlU/1/nTf4jTQxM/hSE9MHv2obqaRfvCpACTnqKKWQDf0HQfyoosB&#10;/9lQSwMECgAAAAAAAAAhANZiX+PSzwEA0s8BABUAAABkcnMvbWVkaWEvaW1hZ2UyLmpwZWf/2P/g&#10;ABBKRklGAAEBAQDcANwAAP/bAEMACAYGBwYFCAcHBwkJCAoMFA0MCwsMGRITDxQdGh8eHRocHCAk&#10;LicgIiwjHBwoNyksMDE0NDQfJzk9ODI8LjM0Mv/bAEMBCQkJDAsMGA0NGDIhHCEyMjIyMjIyMjIy&#10;MjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMjIyMv/AABEIA9oFIwMBIgACEQED&#10;EQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQDBQUEBAAAAX0B&#10;AgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpD&#10;REVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmq&#10;srO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAfAQADAQEB&#10;AQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQIDEQQFITEGEkFR&#10;B2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVW&#10;V1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrC&#10;w8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/APfqSlorEYnN&#10;ISewp1FFgAc9qMUClrSK0EIQcdai8qTr5vPrtqaihxTHcg8mUHd5xJPGCOKcYmyMNx3qWil7OIcz&#10;IPIkRMLKxIORupvlTjLK+T6Hoas0UvZRHzMqhrsdYkJz2PFKDc7QCgzzk5qzRS9ku7Dm8isi3BT5&#10;m2t15Apx8zLEAgr0461PRR7Jdw5iI9vlJ+g6U0I4PVtvUVPRR7JBzEBBHVXOTxjtR98FWD+h4xmp&#10;6KPZIOYr+SAScNuHejcQcsjZPouasUUexXQOZkGCy52EdyCP5UhY4ztfkZ4FWKKPZIOYg+c7TtPJ&#10;weMUMpAyoJ5zjHWp6KPZIOYgUsRjyyv4UZbAIRsE4PHSp6KPZIOYgA+9hWOOgIxSDdwPLPTBzVii&#10;j2SDmKvl8/8AHv356YpGhbzFdUYEcEZ4xVuil7GIc7My5t7mKOL7HGCfMG9WP8JPJBqYxylwPLbB&#10;GCQw4q7RS+rxH7RlL7GrDbIhYEYLM3zfpTDauEVRGfkbgh8cD/PStCin7CAe0ZRe3aQukkQaNjkY&#10;IqsbK8WVfLY7R0YP0/AiteipeGgxqo0Y7WF8ZJNsq+WwBQseVbvnHUZ9MUWdrqsIYTyQyfL8rByO&#10;ffjt+tbFFJYWCd1cPaytYzY4NQyBI0GB3Gfm/wAKeIbs43CHHfDHj9Kv0VSoQQudlIW9yBy0ZI4A&#10;yen1x1oFrcFSryKOeCvWrtFV7GIudlIWc2G3Thmz8p29velNk2c+aP8AvmrlFL2EA52UVsJADmfL&#10;EYzspfsUnaf/AMcq7RT9hAOdlFrCQsGW4K8YI28H9aBYPnP2lumMY4+tXqKPYw7BzyKf2E7yxmP0&#10;200ae2CDOx4wPl6Veoo9jDsHOzPj01kiKG4LZzyU9fxp7aeScicggccVdopewp9g55FBtPcn5ZyB&#10;6Fc0h06QgYucMD129q0KKPq9PsPnkZ39nTYx9p7f3KG0+UggT4xjBxz+NaNFL6vT7BzyKH2GQIqi&#10;Qcd/Wm/YZ96kumB1wTk1o0UfV6Yc7M17CcvuWRRg/dzx/KgWl2eT5QPcBif1xWlRR9WgHOzPFpOG&#10;JJXB7A0n2Sf0THpmtGij6vAOdmb9kuMA7UB6fepDaXBdSQOB2bitOil9WgHtGZptbnsFHrzTJYbt&#10;QgjhDgnDfMBgY6/nWrRR9WgHtGZXkXQTPk5IPChhTHS+VhttCyjr845/Wtiik8NHux+0ZhzR6ku0&#10;29kjbuW3ygbagn/toSAQ6bGyFhkmcDAro6Kl4SL6sPavsYkaXzOytYugH8e9SD9BmmXEeoxqDb2B&#10;lJ7GVV5/E1vUU/qkbbsPavsc2I9eypNnbgH7y+Z0z7+1OEesCQhrCPywONswz/8AqroqKX1OHdj9&#10;s+yMPGohY/8AiXnJOGxKvy+9McakJGxphZVPBEy5P61v0U/qke7F7V9jElXUBtEdjuycZMo49zUL&#10;xa227bZ2/wAv3czfe9unFdDRQ8JF9WP2r7GLHDqWxfMt4twHIWT+VCrqYk2mzUoT94Sjj8K2qKaw&#10;sV1YvaPsYuNSMpAsQEz94yr0pY7e9VVD24Yk5z5g+X/PtWzRR9Vj3Ye0fYxJINRaURrboIymS/mD&#10;g+nrQlpqQzvEbccYNbdFL6pDuw9qzEgttTPm+fDCNp/d7ZPvfXjip47e6CZaFdxHI31qUU1hYLqx&#10;e0ZlmznHKoCT/tYxSi3uio+RQen3q06Kf1WAe0Zl/ZbsiT5VBx8vPWlNrcnlY0U45y1adFH1WAe0&#10;ZmfZbkxKSi7hzt3f1pxsJSByN2ck7un0rRoo+rUw9ozOaymYYAjH/AjSLp82/DyRlPTFaVFH1amH&#10;tGUWsHbgSgL3G3Of1pDpzk/6/H0Wr9FV9Xp9hc8jOOlblwbhwcnkDnB7c0/+zhsCmViRzuI5q9RR&#10;7Cn2DnkUzp8bKVZmIIwenNKNPiEewliuMDnoPSrdFV7Gn2DmZUTT4U+6X/76p32GEqAQxA9WqzRT&#10;VKC6BzMpDSrNWY+Wx3DBy7H+tCaVZI4dYfmAIB3HPP41dopeyh2Qc8u5Tj0qyiTakA25zgsT/M1K&#10;LK2XpCn5VPRVKEVshcz7ldrC0b71tE31XNNXTrFSStpACeTiMVaop8q7BdkP2S2AwII8em0U4QQh&#10;twiQH121JRRZCIRaW6sWEEYY9SFGTS/ZoP8Anin/AHzUtFFkFyEWluDkQxg4xnbQLS3BBEMYI6YW&#10;pqKLILsi+zw/881656UjWkD43RA49amoosh3ZCbS3IwYlxQbSBl2mMEelTUUuWPYLsrtZQMFBThe&#10;mCaPscH90+n3jViijkj2C7Ko0+2ByEP/AH0aBp9sCSFYZ6jcatUUvZw7BzPuVRp9uONhxnPU0v2G&#10;DGApAHoas0Uezj2DmfcrGwt2GGQkZz1NAsLZfuxBfpxVmij2cOwczK32C3/utyck7jR/Z9rtI8rr&#10;15NWaKPZw7BzMr/YrfAHljA6DNNfTrSVQskQZQcgEnGas0U+SPYOZldrC1ZNhiG3OcA4qNNNtGi/&#10;1BUHqrHn+dXKKXs4dg5mVk0+1jQKkeAP9o5/Oo49IsYuI7dUBHQE4/KrtFHs4dg5mVTp1s23KE7T&#10;kZY8Up0+3KkENg9fmNWaKPZw7BzMqDS7Vc7VZc9cOaDplseqsec/eNW6Wj2cOwcz7lL+y7XrtYfR&#10;zSLpNooGFcY6Hec1eoo9nDsHNLuUm0u2YqT5mV6HeaDpVqequeP75q7RS9lDsPml3KX9l23o/TH3&#10;jzTW0i2Lbg0qHGDtbFX6KPZQ7Bzy7mdJotpLIXczFiAP9Ye1PGk2oXbhyMYwXNXqKPZQ7Bzy7lFN&#10;JsoypWL7owoJPFSNp9uxyVOQc/eNWqKfs4dg5pdyidIsS5fyBuOSTnue/wBeBzThpdkAP3C8dM1c&#10;oo9lDsHNLuUzpdoUVDGdq9BuPFL/AGZZg58kce5q3RT5I9g5n3Kv9nWpVlMWVY5IyeaVNPtEOVhU&#10;GqN54p0DT7+ysbvWLKK6vWC28JmG6TOQMD0JUgE8Z468Vr0ckewuZ9yt/Z9qM/uRz15NC6faIMLA&#10;mCc1Zoo5Y9guyv8AYbXj9wnHTil+x223b9niwTkjaKnop2QrsgNlbEqTCmV+7x0pPsNsFKiFQCc4&#10;qxRRyrsO7Kz2MDrtKkAdAGIoFhbg52HJ7kmrNFLkj2DmZi3LW8Fw8ZkZcds0VYurWGS5dm+8cZ/K&#10;is3Siac5o0UUUzMKKKKAAUtIKWtFsIKKKKYBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRSUALSUUUALRSUtABRRRQAUUUUAFJnIyDkUtIBgYAxQAtFFFACUdqKK&#10;ACiiigQUUUUAFFFFAxaSiigBaKSigBaKSloAKKSigBaKKKAPEdK1X4p+LfEXiGHSNe02ytdJ1GW2&#10;2XFqDuw7bVB8s5GAATnIGD9egm8NfFtrcSxePdOW4YgtB/Z0YjTJ5CuUJIA6ZHPfHWq3wsintPiN&#10;8SrScOmdRSdUY8YdpmDfiCv6V6vQB5PH4f8AjWpIbxlojA8ZNsuV9xiEc/Wp4vDPxdkvQk/j3Tob&#10;TZzJFp8bvu/3TGB+O78K0PiLrnjjTJdnhqwsotNispLu81W7O4Q7MsVCDnO1R/C2d/GNpNYWg6J4&#10;68Y+FbDV1+Js0Md7Cspji0iNDG3ddwZScEEZwAcZ6GgDTT4U6leidte+IfiW8klfcVs5/ssQHp5f&#10;zD8sD2rPi/Z28HJN5kl7rU/qslxHg/lGD+tWfht4t8SyeMNc8FeLpkutT09BcRXMUaKGj+Uc7cDk&#10;PGw4zy2eQBXqVAHnEvwb+HmmmHU30swRWBNxKZLmR45FVST5gYkFR97AxnHORkHoPh74nuPGHgqy&#10;1y6gigmuHlBjiztULIyr19gMn1z06VpeJ/M/4RLWfKjMsn2GfZGOrHy2wPxrk/gjj/hUOh4Pe4z/&#10;AN/5KAPQaKKKACiiigAopAACTzz70tABRRRQBBIhMhODRU9FACUUUVnYYUUUUWABS0g60tXHYQUU&#10;UUwCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAoopKAFopKKAClpKKBBRRRQAUUlFAxaSiigQtJRRQMKWkooAWikooAWikooELSUUUALQ&#10;KSlFAHlXw8nmk+L3xEFwoSQzQAKW5KLvCn/vnB9s16t3ryXw/FJa/tK+KVkEkaXOlxyxBlwsgAgB&#10;YHvghh+fpXrNAzgPjP4guPD/AMN7829oZzf5sHY52wpIrBnOPbge7D6Hz3w14y+LkHhSwi0vwZaS&#10;6faW0cMMk1tIryIqDDYMoLZGDkDB7V1X7Q11Nb/DeGGLG261GKGQEdVCu/H4oterqAqhR0AxQB4Z&#10;8F7xtS8f+JdQ8SNdReL5YlDW88BiCwfLnA9RiMYIGAFwTk490rwfx0Xt/wBpLwrLowT7bIkC3awR&#10;hn2l3WQvx/zxPU8hQDwAK94oAQgMCCMg8GvLv2f7gTfDFIxLv8i8mjx/c6Nj/wAez+NepV5F+zpC&#10;8fw6u3YECXU5GX3Hlxj+YNAHrtFFFABRRRQAUUUUAFFFFABRRRQAlFH40VmMKKKQg5zn8KGAopaa&#10;vXIPHpTqqOwgoooqgCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACijvmigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACikooELRSUUAFFFFABRRRQAUUUUAFFFJQAtFJRQAtJRRQAUUUlAwo70UUCFpKKM0DFopKXvQA&#10;UUUlABS0UUAFFJS0CClFJSjrQB5D4hmeH9p3wuEJAl0lkcD+IYuOv4gH8K9eNeD/ABWt9a034weG&#10;PFBtZI9LimtbSOe1m3SSnzHZ02cEEhnGOQR35IHvNAziviR8P/8AhYWkWdj/AGtJp/2afzsiLzUf&#10;5SOV3LyM8HPGT61wVt4J+L/hidND8PeJrefRyCY7q5CYh4HylXV3XpwF3L34JNe5VU1DVdO0m3+0&#10;alf2tlBuC+bczLGuT0GWIGaAPPfhx8Lbnwzqlx4h8Saiuq+IJhsWYu0oiXGCQ7/MzEADOBgZHQmv&#10;TKwn8ceEkJD+KNEUgZIOoRf/ABVYEvxo+HsMrRt4iQspwSlrOw/AhCD+FAHdTf6iT5ivyn5h1HFe&#10;e/A1Avwl0khSCzzkk9z5zjP6fpVLW/j54KsLF30+a41W4IwkEUDxAnB+80gGBwASATz0PNM+AWoS&#10;S+A59HuR5V3pN7LA9u/Ekasd3zL1HzGQc91PpQB6rRRRQAUUUUAFFFFABRRRQAUUUUAJRRRUDCii&#10;igAA56/hS0nelqo7CCiiimAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUANBbewIG3sc9adRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRSUUALRSUUAFFFFAgooooAKKKKACiikoAWikooAWkoooAKKKSgYtFJRmgQUlLSUALRSU&#10;UALSUUUDFooooEFFJRQMWikooAWiiigAzRSUUAcl8S/A48feFG02O5+z3cMouLZ2+4ZACNr8E7SG&#10;PI5BwecYPK2Phn4zIllaTeM9IgtoUEbzpD58rAZ+ZvMi+ZsYGdwzjJ5yT6xml3UAeWy/B6/1v7SP&#10;Ffj3XdTinYN5FuRbxA/7hLr6YwBirOn/AAH8BWVt5Vxp9zfvnPm3N24b6fuyo/SvSc0UAcD/AMKT&#10;+Hn/AEL3/k7cf/HK3rXwF4Qs7aKCHwzpOyIYUvaI7dMcswJJ9ycmugooAr2Gm2GlweRp1lbWkPXy&#10;7eJY1/IAVx3hT4dz+F/Hev8AiFNbee11dpJGsvJ2hXaTeCW3HO3LAcfxHp37mloAKWkooELRSUtA&#10;wooooAKKKKACiiigBKKKKgAoooosMB170tIPpS1S2EFFFFMAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigApKWkoAKKKKBBRRRQAUUlFAC0maKSgBc0UlFAC0UlFAC0UlFABRRSUALRRQaA&#10;EooooAKKKSgBaKKKACkoooAKKKKAClpM0UDClpKWgAopKWgAooooAWikozQAtFJRQAtLSUUALRSU&#10;tAC0UlLQIWikpaBhRSUtABRRRQAUUUUANAwOpP1pfxooqLDEwf73H0oKgnPNLQcetKyAB60tIOuf&#10;Wlq47CCiiimAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFR&#10;x+d5s3meX5e4eVtznGBnd75z07YqSgAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAoopKACiiigQmaXIpDSYNAC0UlLQAtJSZ5HB5paACkoooAKKKKACg0UUAFFFIaACiiigAoopKA&#10;ClpKKACiiigAoopKAFoopKAFopKKBi0UlKKAAUtNzzS5oEFFBooGFFFFAC0lFFAC0UneigBaWkoo&#10;AWlpKKAFpaSigQtFFFAC0UlFAxaKKKACiiigBKKKKgAooooGHelpO/vS1SEFFFFMAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACkJx2NLRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUhz2OKWigAoopKAFpKKKBBRRRQAUUlFAwpOaM0lAhcmjNJRQAtFBNFA&#10;BRRSUALmkoooAKKKSgApaTNFABRRRmgAoozSGgBaSkooAdSUlLQAUUUhoGLmkoooAWikooAO9LSU&#10;UALRRR2oAKUdMZpKKACiiigBaM0lLQAUUUUAKDS0lAoAdRSZozQAtLSUtABRRRQIKWkpaBhRSUUA&#10;HaiiipAWkpaSgBaKSlpoAooopgFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUyOWOZN8UiuuSMqcjIryhM/Eb4uatpuou03hrw4qKLHcVjnuSfvSr/GAVfg8fKvYtno&#10;7/4aaMviHRtc0KystKvbC6V5fIi2JNDhgy7Fwu75uGxntQB29QTXtrb3EFvPcwxTXDFYY3kAaUgZ&#10;IUHkkDniuHu/iRcq2sXumeHZNR0PRpjBe3yXao+5BmXy4iPnCA9SwB7Z61meIJtK1v4n/DPWLMQ3&#10;EN5Heuk4Tl0WEMmcjPykkgHoSehzQB6THqNjNfzWMV5bveQKGmt1lUyRg9Cy5yAfeltb+zvWnW0u&#10;4LhreQxTCKQMY3HVWx0I9DzXlOg/2Xpf7QnjOYqtsselpPK4wsaAiJpGb3JIbP8AvE9aytP8d6Rp&#10;Pje08UW1nZ2uk+JM211Fbagkk6yb/wB3cTQgYQ43ZCk/eJPzcMAe50V55dfEjUvL8SX+meG1u9K8&#10;P3DW1zNJfeXLKyY80xx7CMIOeWGRjHPAm1H4mQWz6PbQWlrFe6jZ/b2TU79LWO3gPCs0gDhix4Cq&#10;CepOMUAd7VDU9b0nRUjfVdUsrBZSRGbq4SIOR1xuIzXP/Dzx/afEDRZryK1NndW0xiuLYyiTb3Vg&#10;wAypHfA5BHbJ4bxbdav4J+Lk/jLVNHuNW8Oy2QtopbcBzYrhdxwRhTuDdSARJ97ORQB65Yavpuqq&#10;507UbS8EeN5t5lk25GRnaTjI5FXK878MN4csNI8SeLPBCDUYLuNZBplnGItssSEbFQLlS2Qcbc85&#10;AORUGi+Ptdk8aaFousQ6OP7ZtpZvslq7i505lQyKk4Y8kpgfdX5t3ZeQDsNC8W6J4lutSttJvBcS&#10;6dL5Nyuxl2NyO4GRlWGR6GtuvKNI8Za1FoHj27tvDei2d3o15O7GGQrFO6qTIzYUM7jaDkhd24D5&#10;cGrGl+PPFba74Tj1XT9JGneJbYyW62byNNCRErlnLYXHzfdHQdzjkA9PorxrwXq2u6f4w+I2r69f&#10;xXUWmbTcxx27B2iiWZkEILgRrtzwd2SeucsbcXxF8Xm48P3sehSajpmpYku4LTR7tHso2xtxM3yS&#10;kBskhQDtOMAg0AetVR1HWNP0mSyS/ukga9uFtbcPn95KwJC/U4PXvgdSKrWHivw7qt4tpp2vaXeX&#10;LAlYbe7jkcgcnABzXi3xYv7bxP4i1WO38QWenT+ErZZbNHuFjkubpiHk8sg5JVIwoAGQ+BxQB9AU&#10;Vxt94vu7v4UP4u0JbH7T9gF4I7hmkiTaMyoSuCWGHUdPmHOOa5qDxh40sR4L1rVpdHn03xDNDayW&#10;VrC8bQmcBo5A7FixA6jgdhnO4AHq9FeSSa18RNY1/wAaaNp+qaTaPo0cT27wWhdpCys6KPMO0FlG&#10;GLZCkcDnNRP8UdV1Twv4P+ywyWmo+IGnE81naG7aBYSVZo4ieSxAPO7au7hsCgD2CivP/hl4g8V6&#10;tHqdl4o029ja0kH2W/urL7K11Gxb7yfdDDA+6SOcdsn0CgAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKwPFniqPwjpg1G40nU761GfNewiWTyQBnc4LAhevPIGOccZ365z4gOE+HPiQltv/&#10;ABLLgZ+sbCgC/o+vWmveHLfW9MD3FvcQ+bHGpXeTjlDztDA5UgnAI61R8I+L4PGFndXVrpmo2UNv&#10;MYCb1EQvIPvBQrsfl4BJwMnjODjy/TJL74U/2brtpayHwNrEMEt7bBjK+nTvGoLk9SCcc9D93AOz&#10;N258Qz23w3WTQdREB8ReJ7i0gv0/5do5bmU+YAf9lfYjdkEEUAey0V5TfQ6r4M+Img6VY65rV9pv&#10;iKGa2lhup/tMtq8aD9/E0mQD824ggjhuD8oXhkOtf8Kp8U61J401+S90fV3traUX7qjqGiXkDJO7&#10;dwCSAcYxlsgH0fRXgMljqOjeNfhxr9hqup3WqeI1B1NppA6yRny3cBAMKgWRsKOFCKRyMn3XULT+&#10;0NNurLz5rf7RC8XnQPtkj3Ajcp7MM5B9aALNJWL4R8OR+EvDFnokd3PdrbKR50x5OSTgDsBnAHYC&#10;tqgQUUUUAJRRSUAFFLSUAFIaWkoABRRRQAUUUUAFFJRQAtFJzRzQAtJRR3oAKSlpKACkoooAWik7&#10;0GgAooooGFFFFAgoo+lHWgYlLSdaQ5xwKAHUcdKKKACiiigApaSigAooooAWikpaACiiigApRTe9&#10;FADqKQUtAC0UUooAWikpaAFooooEFLSUUDCilooATvS0lFSAtIenpS0UwEHSloooQBRRRTAKKKKA&#10;CiiigAopCwUZJA+pqFb20eZoVuYWlXqgcbh+FAE9FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQB5Zqeg+JPCPxPvfGWi6f/a2k6nEkd/YW7hJo8BQXRCQHYbcjud7DAzurp9H8V6n4iuIlsvD&#10;Oq6ZbpL/AKTNrUAg+THSNQxZmPHOAoGec4B6yigDyDw9Za34I8Na54MbRNR1KaV7htLu4YQ9vMkg&#10;CqJHJxGQSSwbAwDjPGZLXwlqHhrW/hvptpYXd5b6Mlyb66iAMaPOuCQSRkByxxjIXHU8V63RQB5c&#10;nhTUtQ+Inj1rixnt9P1zTVs7fUCVKqRCsbfJnJ5OQeB8p9af4Pn+IOkWGmeF7jwpZxRWRS3fV/tq&#10;mEwq33liUbixQYHI+YgsByK9OooA8T06DU9R1nxmD4Y1a70TUNVljePTr2GC3nEfyMcMVfLEZdkY&#10;BjkH7pB1riXW5fEOlePPCGh/b7N9ObSLnSJ2FpNb7JWPc7QVcbSOcYOODkb1v8LNGstUlutP1TXt&#10;PtJZTNJptjqLwWxYjk7Uwwz7MOgA44rrNL0ux0TTLfTdNtktrO3XbHEnQdzyeSSSSSeSSSeaBGd4&#10;Ym8Q3kFze+ILOLTnmkH2fT45VmMCAAEvIoAZmbJ44A2jrmsZr3xfpHjjViNDu9X8PXflSW7w3cCv&#10;bOIwrqqSMpIYgHGQAckZya7aigZ5Xo/gbWbWLxpqel28Xh251qEQ6fYJIMW+1Su9jGdquxJYbSdm&#10;49elZ+k+FfF0Os+CtRXwnpGnro8c0FxGl+N8hePY0shVD1PzAAucsckZzXslFAHkDaF4utvDfjrS&#10;rXwzubXdSuJ7WR72EgJNhXLjcMYAyAM8tg9Mm83hbxHJcfDWUaZCv9gweXfK10o2ZjSPjGd3Ck8e&#10;wz3r1GigDzWy8CavB4q8ZxP9kPh/xKn7yZZSJ4t0bqwVduCdz9ScYx1JIEXhvQviXpsdh4cu77Rk&#10;0Ox8tf7RhVzcywo2RGozgEqAhJHAOQWI59PooA5//hFdH0kNe6D4a0OHVIlP2d/s6QYJGD86IWUY&#10;J6D2ql4G8K3Hh3wilnq0djdaxI88t5cpyLl5HZsu5UEkgqCSO3eutooA8k0bwP420jwDrHhHbok1&#10;peCZLSR7+XNqknVceT82CSc8ck/hb1LwZ4tu9E8EafDHogHh6W2uJ995L+/eD5VCnyeAVGSSOC2P&#10;4ct6hRQB5voXhXxdpOt+MtWKaO0+uKj2y/bZWELoGChv3IyuHJ4/ugY5yMaD4WeJbTwZ4bhsdVsr&#10;LxL4dmnNrPG7PBNHM+5g+YwwODjoQeQfvfL7DRQBzXhfSvEEE91qfifUobjULgCNLWxLraW0a5xs&#10;VuWZiSSzc9AOBz0tFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAVh+L9CufE3hi90a&#10;2v0sTdp5ck7W/nYQ/eAXcvJ6ZzxW5WfrWtWHh7SptT1OV4bOHHmSLC8m0E4yQgJx74oAqaR4fFp4&#10;OtfDuqSw6hFFaCzkYQmNZYwu0ZUs3O3GeeuTx0rnE+FWmP8ADxvBl5eTT2Udy89pOI1WW3y5decE&#10;FhuZS2BkMeB2mPxe8DrZLenVpxaMxVZzp1zsJHUBvLxmu0gnhuraK4t5UlhlQPHIhyrqRkEHuCKA&#10;OO0TwPqdpqcera74nm1rUrW2e2sJZLOOJLUPjc4UZy5xgtnkEg5rNtvhFaQeCLvwq+vai9pfXa3d&#10;3Jtj3yMAuQCVOAWRG7n5evJz6PRQBwl98Mbe9fw639v6pEfD0Kx2BjEIKsCPmb5PmyFRcdML7nPY&#10;6lZLqelXlg80sK3UDwtLC210DKRlT2IzwfWrVJQBwNjqnhL4S6TY+F7zVrzcI3niMtvLMzKWJYgo&#10;hUAHPHbqeuTdi+KXhO4GYLq/lAIBKaXdHBPT/lnXZUUAcivxI8PvIyRx6xIyjJC6PdHHUf8APP2p&#10;f+FiaKZAn2TXNxBP/IGuun/fuuszRmgRyMHxF0maBZH03xBEzEgRvo1yWJ9PlQj9af8A8LC0YOqN&#10;Za6pbpu0a65/8h11eaN1AHKR/ELR5J2iFjr25QCf+JNdHGfYJmk/4WFpguJIjpPiIKoykp0W52yn&#10;0X5M5+oFdXuo3UAckvxF0gpufT9fi5PD6Nc/h0Q9alPj/RFjMj22tqgBJY6Ld4AHfPl9K6jdRv8A&#10;agDjP+Fq+EvOki+03/mRAGRf7LucoDyCR5fFRL8X/BD/AHdTuCfQadcf/G67jfSb6AOLj+LHhCRd&#10;wur4ZJC/8Sy5O4DjIwnSpD8UfCYQubm/CgZJOlXWP/Rddhvo30AcRH8XvBMyRvFqN1Isj7EZNOuC&#10;Gb0H7vk+1SxfFPwlNLJHDc38kkZw6ppdySh9CPL4rst9G/2oA4//AIWf4aw2waq7KpZlXSbnIx1/&#10;g96lj+IekTRK66dr/wA2No/sa5Oc/RMV1e+jfQBx3/CydN3sg0PxMSuMgaPN3/CopPiZaogaPwp4&#10;um5wfL0eTj35xXbb+aTzDntQBwX/AAtWPPHgbxsfppH/ANnR/wALTQdfAfjjn/qEf/Z133me1J5n&#10;tQM4L/haQz/yIXjj/wAE/wD9nTv+Fn54/wCEC8b/APgpH/xdd15p9KPMNAHCn4obWx/wgXjf8NIB&#10;H/odH/C0G3BR4C8bFj66SAPz313Xm0eZQBxtn8Q5r+VoofAvi9WVdx8+xjhX83kAJ9qD8QbjbHt8&#10;B+LSz9AbOMfmfM4/Gux8xs9RR5jUAcbJ8RJYjCr+BPGGZRldlhGwHPciT5fxxTrzx9d2cojk8CeK&#10;myODDbRSj80kIHbvXY+YaQyE/SgCC1ne4tIp5Laa2eRQxgm2709m2kjP0JqXrSZooELRSdaM0DFz&#10;S02lzgUAFRGdFuEhO7e6lhhCVwOuT0B56HrT80ueKAFopM0uaADNGeKSloAXNL2ptLQAtIc9sUUU&#10;AFFJS0CFpc4ptLxQA6lFMBpwoGKKWm0tAC0tNpaAFozSd80UAG6iiigQucjNFH40VIwpaTNLQAmB&#10;nNLSbhu255xnFLTQBRRRTAKKKKAGu6xozscKoyT6CuaOr6rcXEcjeGNfSJCSqJNZqrehb9/u/Dj3&#10;FdE6+ZKoz8qHcR6nt/j+VYHinx54b8HRj+2NRSOdl3R20YLyv1xhRyAcEZOBnvQBJ/b+pA8eDNb5&#10;7iWy/wDkilHiDUW3A+DtbAHrLZ8/+TFc5p3xOvNft/tGg+CdduoWxsluPKt0f1wzOR27V0MniiSz&#10;it5NR8P6xarKQrMkSXAjbHQiFnb8cYqeaI+VkVxrWqnd5HhbXYpAOHD2bKfTK/aOR9MH3q/outtq&#10;j3Fvc6deafeW+3fDdKgLAjIdCjMrL1HDHBBBrUjkWWNZEztYZGQQfyNNmj3gMB+8Q5Q/0/GqES0U&#10;2NxJGrjIBGcHtTqACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gArnvHp2/DvxKcZ/4ldyP/ITV0NYPjPTtT1jwlqOlaStobm+ge2LXUrIiI6kFvlViTz0wPrQB5t4&#10;O1TVG+HXhTQ/+ELuW0W/P2S+uZ3DIYpCwLqqHzAGJ3bmCgZ4JBDVpLqmveKPEGreHvA+tW+had4Z&#10;ijtMtZCYzzfMuz5/uIvllcgE9T8wIx1/gHSNY8P+DrLR9aNm9xZL5KSWkjMrxj7pO5VwQOMc9M55&#10;wMG48GeJNA8Zapr/AIMutJ8rWF3X1lqSuEWZR8siMgLHJZiQcfePXI2gHIX/AMRfFviH4WQeMNAu&#10;hp82m3Jt9Wt47ZJVkGEPmJvyQBuGV/2jz8uT1134vvJvFOpappeqR3PhnRtBF/c20SoTPM4kdFDE&#10;blzGqt1/u8cmqyQeC/hF4Ej8Oa7eu0WpJOZiYpGN4xVVkwFzsG0qoGRxjnOTV74Z+DodN+E1to+o&#10;2wDanBJLfRgspbzhjB6FWEe1TjGCv40Acxpuu/FLUbPR/EOmWt7fwXJE1zp9zb2drbvG2TiJ/MMw&#10;AGApYHPDHIO0xeHtU+Ifizx14msrPxZb2lnompeX5UlhGyuhlcBeAGwFQ9Wz057jS0X4X+KrMP4e&#10;1Dxe83g0ZH2SJdtxKmQfKL7coh6Ha3IyABu46DwP4Ev/AAn4i8QatdarbXf9tzG4miitWj8uTe7D&#10;aS5+X943BBPTnjkA6LxVp+qar4Y1Cx0TUf7O1KaPEF1j7hyCRkcjIBXcORnI5FWdGttQtNGtLfVb&#10;4X1/HGBPcrGIxI3rtHAqt4o0/U9W8MahYaPqR03UJotsN0B9w5GeRyMjI3Dlc5HIqhZa9o/hvT7b&#10;R9f8YabNqlrEqXEl3dRQyOcZBZC2RwR15PXnOaAOkorB/wCE68H/APQ16H/4MYv/AIqmDx94NeRk&#10;HirRcpjOb6MDn0OcH8KBHQ0lYP8Awnng4H/katE/8D4v/iqT/hPfBuM/8JVon/gfF/8AFUAb9FYH&#10;/Cd+Dh/zNWif+B8X/wAVSL4+8Guu4eKtGH+9fRj9CaAOgpK59fH3gx0DDxVo2D630YP5E1oaZr+i&#10;a28iaTq9jftEAZFtrhJCoPQnaTigDQ9qSlpOPWgAoopKAFooooADSUUUAB6U0U402gBwpDSdqM4o&#10;AWkooNABRRS5GKAEooFFAB2pBQaWgAoo7UnagBaKSloGJS0maKBBS0go7UAFLSd6KAF5oo70ZoAO&#10;tFA69KKAClpKWgAo7UUUALS0gpaACloFFAC0tJRQMUGlpKKAFFFJS0AFFFFAhaTYu0qVBB4IPelp&#10;akYmBjGBgUZHcUc+lFABxuPriloopoAooopgFFFV7+9g0zTrq/um2W9rC80rYzhVBJP5CgDzD4q/&#10;Eubw5Mnhzw44l8Q3bDcQu/7MpAxweC7dhzxzjkZb8OfhLDpoTX/FK/b9cnJlZLk+aIicEFt2cyA5&#10;57Z9s1x/wY09/Gvj3WPGGsp51xbyCVdxJVZXJ27Qc8Iq4Azx8vtX0QTj8az3d3saX5VZCKqooRVC&#10;qo4AGAKWkI+YNk8DGOxo53ewp3IEIJ+6cHNPpu7G7IIA70vfNNARwcGVB0WQ44x1wf61LSAYLH1O&#10;aWqEFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUlA&#10;FO80nTdRuLa4vtPtLma1bfbyTQq7QtxyhIyp4HT0FXKKKYgooooATNZF74W8OalePd3+gaXdXMmN&#10;809nG7tgYGWIJOAAK1qKQGKngzwpGQU8M6MpByCthEMH/vmnnwl4ZPXw7pJ/7co/8K16SgDIHhHw&#10;uMgeHNIG7r/oMfP/AI7Uh8M+HTEsTaFphjX7qGzjwPoMVp0lAGcnhzQIseXommpjpttIxj9KedC0&#10;VkZG0iwKt94G2TB+vFXqKAKMmg6HJa/ZZNH097cgDymtkKYHTjGOKksdL0zSo2TTdPtLNHxuW2hW&#10;MHHTO0CrNLQAlFFFABSUUUALSUmeKM8UAKTSZ5oooAWm0tHGKAEoopDmgBaQn0oFLQAg60h+9mlo&#10;NAAT6UnTmig0AGaWm8j6UtAC0UmaKAD1ooooGLRSUUAL2opKWgApc8U2j6UCFooOKTNADu9FHGaT&#10;oeKAFoo70UAFLSUUAOFKKQUUDFpaSigQopaSloAWikpaBi0UlFADqKSigB1FFJSAO9LRSUgFoooq&#10;gCiiigArn/Hef+Fe+Jcf9Aq6/wDRTV0FMmhiuYJIJo1kikUo6MMhlIwQR6YoA8j/AGdEH/CA38mF&#10;3NqTgkDnAijwD+Z/OvXj0rxn4Jo/hjXfE/gq980Xdtc+fGWbCSJgKGVeoyNrZ5yCOmOfZqhaoqW4&#10;dBmk6jvSk4o6YA6UMQmT245oHUj04pSMg578daAeenHrQtwADAA9KWiirEFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAlFFFAgpOaWjvTAbzRk0tJQAc0nN&#10;LRSATmk5paSmAUlLSUAFIcmlopAJz2ooooAKKKKAA5pDkUtJ3oATBpcUUUAHNJS0lMAzzim55pTT&#10;e9IB/NJSZ5ooAWik70UAFKKbS0AFFFFABSdKU4pKACikozQAvSgHNJ1pe1AC5opO9HU0ALRSUZoA&#10;UGlpKSgBaKKM80ALmlpvFLQAh607rTaUEAc0ALR3ozQKAF7UZpKdxQAUtJRQA/pRTRS0DClFJSig&#10;BaKKKAFooopgOoooqQCiiigAooopgFFFFABRRRQBx/i7wm99qmn+KdIhRvEGlHMStIUF1F826Et0&#10;XO44Yjgnngmunsbs3lpHK0UkErLl4ZVwyHuD+PccHqCRVmmvGj/eUH371NtbodxaCAeCMigDC45/&#10;OjFOwg6iloooSAKKKKYBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFAFXUrFdT024snnubcTIU861mMUsfoysOQR/wDryK8h+BHizVr+&#10;G60bXrq7ubmaL+0bKe6maVpId3lOMsTgB04Hu1ewXt9aabZS3l9cxW1tEu6SWVwqqPcmvnjS7S8/&#10;4VZ4Q8XeEoYbjX/D80sM9vEnnSPHJK4KOo+Y53Z28YWViMdaAOh+I/iXVdQ+Jug6Dp13fWujW+oW&#10;1nqE9pNJD5k0zAmIupGcRjjHQs2e1dzrfxG0bwzc3OmpY6zqUmmRKb42Nq0wtEKBlaWRiByuTnJ6&#10;HPSvO/Ftlp/g6TwBpN5qSNqh1yPVdVlaUEO7OvmzMcDC5yFJA+VT1wTSeL9XOreIvGWj3P8AaNjc&#10;vaqdMstHtiX1b9zIokmkjQtIgBX5SwUKMYJBoEdf4n+KDaZ4k8MWumaXqd9p+pRG8aW1tDI11EYm&#10;KpEpwSQSrN0KgD1NdT468SP4R8E6prkcIlltoh5SMMjezBFzyOAzAnnoDXk9p4msYn+EWrSQXyWd&#10;nb3FhK/2SQlpjbxxAIACXy3QrnPPcED1L4i+H7nxT8P9Y0ez/wCPqeINCvA3ujK6rkkAZKgZPTNA&#10;zgQ2o+EtM8DeJ/7avZLnWry3t9YS/mZ45RcLvLbSdsZj2kLtAwOuRkFnjP4g2N/4/uPDV14hu9H8&#10;P6bBvv7mwRmkuJtyjyg8YZkUbgCcDkMp6giB9XTx9H4D8L6fbmabTLm3utcV7aSJbJoE2tEwK4G4&#10;+YoHqoHen2tzpnw48WePIvF0bmx1+Q3NkFgZxeoxkLxLjjcDKFIJHXPAOaBHW6p4U0HXfBWm29h4&#10;iuNK8JQRPO5tLjb5wPKl5pMkKuXJVs5JGcbRVH4NSahPZa/K2uzatoi6i0OlyXM/mzBEyCWPUAgx&#10;4U46E7QGGafhnV9K+HPws8PaR42jkgW/jn8yOS1eWNFdmfZIuDglXAKkdcjHBpngjwquot43uNJT&#10;UfD2i6zPANNkgDW8wCAs0sasPljctxjHykgbcDAM9J8QaZeaxpL2Fnqs2mGVlEtxAoMvl5+ZUJ+4&#10;xHAbnHXFec/DaysNI8fatpHhTXJdR8MW2nRNPG9ysyR3juceWQMYKKxbbxk4PIAGtDEnwn0e81bX&#10;vEmva5ZzyQRf6QGn+znJBbknapJ56dAOSRWb4Rh0rV/ij/wkfhLS/s2gDSGt5rxbQ28NzKZc4jUq&#10;pLDadzfMPlAwDgkA57TLfU/FXgPXviTc6lfWutRPPdaQy3BaOzgh5MaxghSH2Mjbgc4BIJzu2PGP&#10;xGvrzTPCui6TJJZal4jtIrq7ntYZJ5bO3dQWMSouWY/PgjkBD0JDDEsL3UfCfgnXvhlc2V3da3NJ&#10;Na6Kn2cql5bzcGRXGVG0M8jbiAOhPBxv3mkXfgDxd4X12W3n1DR7TRE0W8ntYGke3KZImKDJCHuR&#10;nAB7kAgHS/DaHwYNLu7jwhcNdeZIqX11M0hnmlUfek8wA5OSeAFyTgda7avM/hzo9w3jTxd4pSyu&#10;NP0vVJ1FpBMrIZ8ZLTFGAIDElhkfxtXplABRRRQAUUUUAFFFFACUUUUCCiikpgFFJRQAGk7UUUAJ&#10;RRSUALSUUlAC0lFLSASk70veigApKKSgBTSUtJTAWkozSGgBe9FJRSADSHB7UUUAHaikooAWikzz&#10;RQAUuabmigBaWkooAKSjPNFAB3oo75pKAFopKB1oAdSUh60UALnilxxScUUALRSUtAAOvWl6UlFA&#10;C0UZoFABS96TvS0AL1o7UnApelABRziiigBaWjtQORQAtLTTS9qAF70UUUALS5ptLigYYzzRS9qK&#10;AHd+lLSUvekAUUUUAIOeaWkHtS0IAooopgFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFADJXaOGR0jMjqpKopALH0GeOfen0UUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUV5&#10;Z4a8R+IfiXr2pXmlatJo/haxlNtC9vDG814/XdmVDtGCDjA+8ByckAHqdFedaD4o1XRPiDL4G8S3&#10;sd75lr9r0zUWQRyTIMkpIq/LkBX+b5ciMk/eFdB/wsPwabiGBfE+lNJM5jQJdK3zD1IOAPQnAPag&#10;DpaK5fx74li8OeGrho9UsLDU7lDHZNeShBvJALgbWzs3Bj8pHTOAc0um+ItG0fw9pv8AavjHTr15&#10;kbbqE9zDGt0wPzFcELgHjjOMAEk8kA6eiuVu/iV4MstJh1SbxDZ/ZJ2KxtGxkZiMZGxQW4yM8cZG&#10;etZXjf4q6P4X8J2+rWE0Ooz6grf2ciMTHKVIDksBwF3cjgk8cckAHf0VwOp6jp+veKfCt9pHj+O0&#10;RmZl02B1kXUEOc5XIxwjrlgcEYG1hzta94+8L+Gb6Oy1fWIba5kAPl7WcqCQAX2g7AcjlsCgDpKK&#10;wNU8b+F9FS0bUNdsIRdhGg/fBvMR/uuMZ+Q/3/u+9N0Px14Z8SWN7e6Vq8M1vYgm6dw0flLgncwc&#10;AhcA89OD6GgDoaK5vQPH3hrxPqTafpGoPPdC3+0+W9rLF+6yo3AuoBHzL09au694m0jwzDbS6tdm&#10;AXMwggVInleRz0VVQFj+Xp6igDXorkj8TvB40mz1U6v/AKBeTtbxXH2aXZ5gxlWOz5Dzn5sZGSOA&#10;a1P+Er0VdbvNHkvDDfWdsbudJoXjVYRgGQOyhSoJ6gnv6GgDZorkdC+J3g7xLq0Wl6TrK3F7KrNH&#10;EbeWPdtGTgsoGcAnHtWN8VpdSs5/CF5pmoX0Era5BaNbwXBjiuFkOcSAfe5jAGeMM3BzQB6PRXPa&#10;3430Dw9cywahdTB4IxLceRayzCBDnDSFFIQHHGcZqG++IXhixtrec6iblZ7VrxBZwSXBECnDSMEU&#10;7FByMtjkEdQaAOnoqppeo22saVaalZszW13Cs0RZcEqwyMjt1ryS91e18a/F/VPDWoy65b2NnZLF&#10;aJaCeLbOSpM7BQCpG/Cs4KYAPcZAPZqK8z8PfFjwRa2WmaO/i2bUbkBbc3l1bSIXboGdioA9Mk+7&#10;Hqa1dG+KvhvW9Ut7KL7dbJeu0en3d3atFBfMpIYROeuDxhtpyQOpxQB29FcPrXxW8PaJqdzaSQ6l&#10;dQWcixX1/aWpltrNycbZHB4IJGQAeeOvFZmp/FIJ8RfD3h/TLK5ubK9jM806WxYzRvGTE0JyMoDk&#10;s2MDafQ0Ael0V574YHhW1+IHjO/sbnUor6IRtqf26Rkt4+GO5Q2DgbSdzZADfIQpoj+MXh1xa3Mt&#10;lq9vo91cvbQaxPaBbR2XPO7duAOCASo6HONrYAPQaK43WPiZo2keJZ/D32LVr7VIYRL5FlZNIXzg&#10;7V6ZODnP3cA854qC1+K/h+98JW/iG2hv5kuL5dOis0hBna4bomN23JX5s7sYPrxQB3NFc/4b8X2n&#10;iS+1XT0sb+wv9KkSO6tr2NVZdwJUgqzBlODgg8jnoQTv0xBSUtJQAUUlFABSUZooAQ0UUlABRRRS&#10;AKKKSgAooBpCaACikzzzS0AGaa1LSHrQADil7UgooAKM0UnWgBaTtRRQAh6ig9aGpKADvS9qSgUA&#10;FLnFNOQaXOaAFzQTTe+KWgAopKWgA6UUUUAFGKSloAKWkFAOTQAv4UUntS0ALSUd6KACgHnBoo70&#10;AO5opKKAFooooAWikB96UmgBaKSnZoADzilpKWgYdaWk4zS0CFFFJS0AHelpKWgYtFJRQBJRSDPp&#10;ilpAIM96O3J6UtFABRSAkjtS0IAooopgFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAEVzAl1azW8m7y5UKNtYqcEYOCOhrx/4&#10;I3MXhj+3fBGrOtvrFpftOFf5VmjKou5CcEj5M8gcMp9cey1R1LRtK1mNI9U02zvo0O5FuoFlCn1A&#10;YHFAHmEL2/i79om31PS7jz7HQNMMc9xGu+JpW8xdgccZxLn/AIAw7Vx/hCHwxc/AzxdeXy6bJetN&#10;cSZaBEeKUx4gCgD5eSdoXgbmA719B2tlbaZYC102zt7eGMHyreFBFGCcnGFGBkn0715v8Lfhm/hf&#10;T5ofEmj6NdX0d0tzaX6Issi5A+UFkDKVZcgg9W4xjkA5PRmOlePbT/hMde1DRZ7rw5ZwWVwzJGoU&#10;RqZopHkU7X8xS3OOcgnkKcjWdK8OW+peANM0SW71HRD4hmiWS/xJHMC9sJBFwA0Wdy9MFg/XOT9D&#10;anoeka0IhqulWN+Is+X9qt0l2ZxnG4HGcD8qjvfDuh6jDbw32jaddRWy7YEntUcRDgYUEfKOB09B&#10;QB5h4iufD/hf4mWulaRHpPhS6uNN3z60YwiiHexMUcWBF5jFB+8bPGRyQBXnVhfWx+AC28ksV99m&#10;16OSeHBd7KE9Gx/CGIYA9D5hHXNfT15p1jqHk/bbK3ufIkE0PnRK/luOjLkcMPUc1GdH0tre7t20&#10;2zMN45e6jMC7Z2OMlxjDE4HJ9KAPNfGOtaXdfEv4a39lqFtPDLPdos0EiOrbgiAZ6ctlfrnHNV/C&#10;Or6HpHib4g6b4turW1vrrUWeQ6jOgS5tHU+Ui7m+YBCfl7B1HsPS5/DehXTWzXGiabKbVFjtzJao&#10;3kqv3VTI+UDsB0qzeaVp2oy28t9YWt1JbP5kDzwq5ib+8pI+U8DkelAHztpckulfDX4eR69PDAj+&#10;J4ru0ScCMx2YYlmbIHy7mLZPG115xitvV9X8N2fxY+IceuzmKyudIjgkmibMnKRIVjHQt8y9QcFc&#10;8AGvc57S2uhi4t4phtK/vEDcHqOexoNpbGYTG3iMo6PsGRxjr9APyoA8l+H+qvY+O7fws2q6f4nt&#10;7bSs2Wr2QQNawgqphk2EgjMac5LcjP3uNr4nRaJPqfh1L3Xn8P6zG80+l6o23yY2TyzIkgYhSGBG&#10;M4BxjPO1u6stI03TZ7mex060tZrpt9xJBCqNK3PLED5jyevqaW+0zT9UjSPULG2u0RtyrcQrIFOM&#10;ZAIODgkfjQB4drniC61L4faZrd5p1rarpnjBJLu80mItbzqhbdcpkcqWYLuJO5h1ycDZh8eeGZvj&#10;zPerq1uLKLw+1n9qLfunkWXzW2sOCAueemQQO2fYFhiSBYEjRYVXYIwoChcYxj0xSqiIgRUVVA2h&#10;QMAD0oA8w+BMGkzfDbTZ4ILRr+3luFmlVF8xHZz1OMglBH9QF9Km+L1/a2Uvgo3V3DAieI7WdxJI&#10;FxGmdz8/wruGT0G4Z6ivSUjjj3bEVdxy20YyaUqD1AP1FAHgsmo+H/D3jvxhpHxBm1SFNRuGure5&#10;ivLsQ3Fs4wsTJERu2r8ucFflZcjaMvkTw1bJptx4f1OXwLrsGlPPp4v5g0FxaSTylUk3lgWJG/by&#10;V8wYD7Pl94wD26UjKrjDKGHoRmgDmvh7qb6z4B0fUJNLi0tpoMi0hj2RqAxAKLjhWADAejDk9TwX&#10;h3XdNi/aK8YRvqEKLcW0UcZNwFR5I0iVkx0Zwdw9RhvevY6KAPE/g/e2MXw38Ypp1suq/Z726ljs&#10;WQb7mIxL5asgB+/tYYx6jHauKXWLTUrzwP4gmu9Uu5YdVRLu3htJBY6dhk2QwRqmA20LwpYnbk5J&#10;FfUNFAHgnw/8R2vgDQdS8J+NNHv0vLq4llhhNkZhqIdUXy1xkO56c8cgE1Nrtzc6D8WfA/iPVtDe&#10;ws/7JNqtrZIZvKm2zBbdAoGW/eRqBjHPHAzXutFAHjcDw658QfipoNpcrHf6pYQw2olRlVykBjk5&#10;I6BmUfQ5GcVjX2s/2z8Hofh6um3kXi9YoLcaYbSRSAkyfvCxUIFKjcWJxyee9e+0UAeUafdxWPx8&#10;t7O6u5Lm7Xw3HYTXP2d1E1yHEpJ42jKKW4OO2c8VyGhSaF/wrzWrLX9D1OTSLzxFJIZBbSebYwyR&#10;/u7kEqc7SmDyTgnIOdrfQuaM0CPOvhRe6rcx61DNqF5quhQzJ/ZWqX0LRzXCsGLglvmYKcAMR644&#10;wF9Epc02mAUUUlABRRSZoAD0pKWkoAKQ0tJQAGko7UlABRRQTQAdqDRSZpAJ3zRmg0lAC55ozSc/&#10;WjGTzQAUZ4pCAeKMUwFzR3xSYopAIG9aXpmkIooAXcKTOaSigANID60GgUAHel6Ck7UZoABnJzjF&#10;Lnik570nODQAtLTMmnUALRmko70ALnNHbikzjtR2oAUHigUCjmgBaSjrR9KAFoozzRQAZ4ooooAW&#10;lFJS0ALnikoooAUGikpe9AC0tNGad2oAKdTaUUALS0lLQAUtNp2aBhS0lLQITNFLRQBJ3pAAMkDF&#10;L9KKQwpMDO7A3YxmiloAKKKKYBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAJRS0UAJRRRQIKTmlopgNooooASilpKAEptOpKBBSUtJQ&#10;MQ5zSUtJQAUnNLRQAnPrRiijjtSAQ0UUDrQAUUmaM0AFFGc0GgBpyBR6UNnHBpvIxj8aAH96KbRn&#10;igBaSikGec4x25oAa2dwNKMkc01s7qdjB60AL3ooNJ2oAUmik7UUAFH0oo5oATIzgkUtHWjtQA7t&#10;SUg+tFAxfrR3pKU9c0AFLTQaWgQtFIemKKAF70UUUAFLRmigA6UHr1pKcKAAUvaiigAoHWj60UAO&#10;opKXPFAC0opKO1ADqKT3paACnCm06gCC7uo7K0luZUlaOIbisMTSOfoqgk/gKnoooAKKPxooAk6f&#10;SgkUGgjPWpGLRRSZpgHOfaloopgFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUVT1TVLTRtMn1G+d0tYAGkZImkIGQM7VBJ69hVPwz4l0/xboq6&#10;tpZlNo8kkaNKm0ttYrnHocZHfB5wcigDYooooAKKK4ew+JSanq2o6XZ+FPEMt7pzBLuPZbDyic45&#10;M2DnBxgnIGelAHcUVz3hzxdD4iv9Ssf7J1TTbrT/AC/Oi1CFYywfeFK7WYMPkbnp6ZrnU+KTyRx6&#10;xF4Z1CXwlJI6LrMLCQqELBpWgUF1iGxjuPOB0yQKAPQ6K4fQPHeq61q2npJ4O1G10fU42ls9S81Z&#10;RtC7gZUX/VBh0yxySAM847igAooqhpetafrP2z+z7jzvsV09ncfIy7JkxuXkDOMjkZHvQBfooooA&#10;KKK47x541uvBh0dotG+32+oXYtHl+0iPyXONoxglsjf6AbeeooA7GiiigAooooAKKKKACiuZttf1&#10;q78eXujR6CU0eyiUy6nLIVEkjKGCxrt+bGcHnjByRwG6agAoorOttcsLvXb7RoJi97YxxyXChThB&#10;JkqCemcDOPQigDRornPBl74qv9Knk8XaVa6bfCcrFFbSBw0WBgnDNzkkde3Qd+joAKKKKACiiqmq&#10;3NzZaReXVnai7uYYXkitzJs81gCQu7BxnpmgC3RXNeAPEs/i/wAD6brtzBHBPdK/mRxElQUkZCRn&#10;nB25x2z1NdLQAUUUUAFFFFABRTZC4jYxqrPg7QxwCe2Tg4/KuV8A+KL3xRpWoS6nDb299Z6hNaTW&#10;0G4iEocbSxJDnvuXjkdKAOsorkfC3iHxDr3iPXRdaRDaaBZ3D2tncMWE08iMVY4PBTIPPGOB83JH&#10;XUAFFFFABRXn/wAUvGut+BNPsNS0+zsLq0nn+zSJOziTzGUsu3HG3CtnPPSu2077f/Z0H9qG2N9s&#10;zN9lDCMN6Lu5IHTJ69cDpQBaoppkRZFjZ1Dtyqk8n6VzerXXi+HxlpMOmWOmz+HpkIvZZZCs0LDO&#10;SOeQRtwAp5DZ2jBoA6aik3DdtyMjtTfNj83yt6+ZjO3POPXFAD6KQuqlQzAFjgAnrS0AFFYnh3xX&#10;pPioag2k3Hnx2N01q8gI2uwUEsmDyvzYB74OMjBOnDfWlzcT28F1BLNbkCaOOQM0ZPQMByPxoAsU&#10;VFHdW8sLTRzxPEpKs6uCAQcEE+xrn/EfjrRvDOr6RpN3K0l/qlwkMMEWCyKzbfMfJGEzx6nnAODg&#10;A6Wiqd/q+m6UIjqOoWlmJm2RG4mWPe3oNxGT7Ck1DV9M0hI31LUbSyWVtkZuZ1jDt6DcRk0AXaKZ&#10;HJHNEksTrJG4DK6nIYHoQe4rz74e+KNc1zxn4003WLuCWPS7mKG2jgg8tVGZFYjOWOdik5J56cUA&#10;eiUlUYNb0m61OXTbfVLKa/hBMtrHcI0qAYB3IDkYyOo71FL4l0GDVBpcut6bHqBdYxaPdoJSzY2r&#10;sznJyMDHOaANOiqOta1p3h7SZtU1W6W2s4ceZKwJxk4HABJOT0ArnfCnxE0fxD4Pg8QXt3YaWHdk&#10;mhmvU/cEOyqGY4wSADggdaBHYUhrMTxLoEumS6nHremvp8T+XJdLdxmJG44L5wDyOM9xU2m6zpWt&#10;Wz3Ol6jaXsCNteS3mWRVOM4JB4OCDQBcorK0rxT4f1y6lttK1qwvZ4wWeO3uFdgBjLYB5HI56c0r&#10;+JvD8WqjSpNc01NQLiMWrXSCXcei7c5ycjjrTA06TNZdx4p8O2mrjSbnW9Pi1AkKLZ7lBJk42jGc&#10;5ORgdTmtfZzQAzBNIeDXjXxa+IWyy01vB3i+A3Ud8sVxaWRSRpc/Mrbv7oK7SBkNvwfQ+na94y8O&#10;eGbi2t9a1e2s5rlgscbsSxySAxAztXIPzHCjHWgDWopsVzaTWS30VzFJaNH5qzo4ZCmM7gw4Ixzm&#10;uE8IfFjRfFuva9ZxyR29lp6Ce3uJsp50KjEkjZ4VQcEZIOGGQMGkB3dHeub0L4jeD/FGp/2bpGsx&#10;T3hUssTRyRl8ddu9RuIGTgZ4BPQV0V5dWul2U19f3EdvawLvklkbCqPc0wJPLb0o2N6V47F41j8Q&#10;/Hbw6mheJb650ie3lM1iVkhiVhDIR8rKu8H5WBO4g55xgC58QvFGnan4r0bQoPHTaHZwTyrqctnI&#10;6MZBtCR+aq7FI+fO5sL1YZAFID1Mgg0Vz2sfEbwbod9c2Wpa7axXNsgaWIBnZcnGMKDlsn7o5A5I&#10;xzVOf4s+AIFtS/iO2IuVDR+WjvtB/v7VPln2bBoCx1eaO9YniHx14X8LXVva6vqaxXE6GVI44nlb&#10;YP4iEBIHB5PXBx0NQ33xF8G6dolhrF1rUK2GoFhayLG7GTb975VUsMHg5AwcA8mgDoKeEY9BXL23&#10;xL8GXejTatb6wjWsVwtqcQyeY0jfdVY9u5ie2Aeh9DjlfiV4wg1v4aarqPhLxFcW1xpN3Et4sKyQ&#10;TDc2zYQwV15YHPQ7GHrgA9RZSpwabXK+DPH3hzxDBYaNBrsd7rMdmjTgxupkZVXeQzKAxzk4BJ6+&#10;hqa++I/gzTtTl0661pI54pxbSP5MjRRyn+FpQuwEc5yeMHOMGgDozRTpF2kY59DTKAD8aSl70lAB&#10;RRSUAFHf2oooAKKT6UnPrigB2feko60D3oAXrSd6XPNN79KQC0v403NFMB2fSgmkozxQMPalH1pB&#10;ijnFIBwopM4oyaYg60tJRQA6gUlL2oAO+aKBRQAUoPGKSlAoAWijqKM4oAWlpuc9qX3oAPrSikpQ&#10;aAFHAxSim96WgB3tR7Cm55xTqAFpaSl7e9AC0UlHagBaKTHtRQBKPU9aOo6mkXPU8Z7elKeMVPQo&#10;QjjnPHPHel4paKdhCDpS0gpaFsAUUUUwCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigArzD4BTSS/C63R7YxLFdTJG5/5arndu/Niv/Aa9KuVne1lW1lji&#10;uChEckkZdVbHBKgjI9sj61zHgHwheeC/DH9hzawt9DG7NbyLa+U0QYkkfeYN8xJGfXvQB1lFc/4P&#10;0LVfD+jyWer+IJ9cnM7SLczR7GVTj5PvEkA5PXjOBwBXQUAFeOeFrjXZPir8RToKaXN+8gVzeNJE&#10;FkVWC42qcgYcN0ycEV7Gc44rzfQvh14h8Pa/rWsWXi20M+sSmW5jk0glA24sCv77IxuYDJPB5zwa&#10;ANfS7TxRqXhfWIPEtx/Z2pyTyJFc6WVG2EAFDGxycfe+9huT0ODXBeFNMa5/ZjvC2pX0avYXkoSJ&#10;1UJ5ckrbRhc7W24YEnIYjiu5tPB2vR3mpanfeLTeatPaGzs5zYKkVkjNuYiIPhySF5Y5+UZyOKra&#10;V8PdR0v4d3ng1PESNazI0UNwLACSKN2JlU5chtwZgDxtznnjAI5YXd/onw48FaXo2p6iZvEUlrbt&#10;NcXALWsLJl0ifb8hGdqnaxABxyBTdbn8f/Dfw94i1RtStbnTJdv2KO7v5Lu5tJGZUyryRjeoyTtP&#10;TAPPzbutb4ZwXnw9svCmp6rcTtYSCSzv4EEMkLLnYQASDgEjnqD2OCGWnwstJtIvLXxJrWp69dXd&#10;r9le5uZSPJTcGHlLztO5YySS2SgzxkUAS/8ACG3q6rp93pvi/VRpk1nJBerPfPM1yXUbJIiTiN+S&#10;25MAbVwME15Ro+nNpP7P2q67Ya5qlvfRXZ8o2+oSxpD++RNuxGCksOckH7wNereFvhlD4dvLe4u/&#10;EGsaulkx/s+2u7gmC1G3apCZwXVSyg8ABuFGAar6Z8JNO07S9a0VtY1OfQ9SUhLF3XFuxIJdWxks&#10;Cox29Q3WgCLVri+0z4i/D2N9Svtt3a3cd9G1w3lzGOAMrNGDs3bmJyB6egrj9OtvHvjTwvaeMdP1&#10;2LTLqW5luWmm1WVbdIUZl8v7OIiiquwHJZieS2c8d3afDEDVND1XU/FOt39/o6hbdi8aRlR2KhMn&#10;cOGJYs3c9KrP8HdJGo3H2bV9XtNEupfOuNFtrjy7aRsjIwOiEDBUe2CMDAB6KM7RnGcc4rzn4wRp&#10;NZeEonXcr+JrNSvqCJMivR+gwK5zxb4PtvF8enx3WoXtqtjci7iFr5fMq/dZt6NnGTx0OTkHjAM4&#10;PVY9W8XfEzxNohljnttLht2srZ9VmsTE7xhjMBEjGQqx6twuR61W1Kw8ZaZoWmr4ptx4rsdPLR3S&#10;6Pe3ENzGdyFZHKsvnMq9toI6k8lq7HxD8MdM13Xf7dh1TV9J1YwiKS6024ETSgAAb+PQAcY6D0FM&#10;t/hfp+nXUF3o2taxpt3Ham2kmhljc3O52dpJd6NucsxOeMcYxgUCL/w4vrHUPA9jLp+s3erQgyD7&#10;Retm4XLswjl5PzKCF9CACOCK4TRtPPxL8S+MF1jVL6G90XUDa6XJaTtCbFA8gDqqkBmbbglgSQuA&#10;Rxj03wv4X0zwfoUWkaTEywIS7O5BeVz1dyAMscD8AAOAKyrv4fWMuv6hrOn6rq2kXOpRCK9XT5kR&#10;J8fxkMjbXx/EuCOSMEkkGeYW15rXjmP4Zy3Gu6nZXGp/bY72WyuHhEi25JBCqQodlDAsB/F6ACof&#10;FGoa78Ldb8Q6Xomo3l7p1xo63kYvLhnawLz+VuQnOSGY+mdyk5287nxB0rS9K8V/DvRtPNzpdlYy&#10;zMJLCMs1uGMYRskMDlx8xbOcknOefQ7LwTpVvHq32xrnU59XQR3097IC0qAEKuECqoAY42gfoKBH&#10;G6N4L1Gz8WW3iLTNUs7DQ9Qt1S8jTUbi6a/352uHfaQx3DawbI7Z3EHmPhx4XGv6TfeI9c8V69Be&#10;6HqdxHDdG9G2BFRWdiJAw+bcd+eCAAeM59C0H4T6F4d1FL2yvdWZoPNNlFNdB4rJpAQzRIVxnBx8&#10;273yeat+GPhxpHhbQdT0SC6v73TdS3efBdyIfvLsfDIqsNy4B57DGOaAPJ7aBNNu/BuuaImryi/1&#10;uG0u/EV5eFX1IGRlK+RvYiNgpwWAOFGQc5PU+D9C0K1+OnjSFI5EvIEgntgLiTOJY8zsTu5y0inn&#10;OCeMdti3+C+gwafa2R1jxFLb2l0lzbI+okLAyknCKoCrksSSBu9GHOdyD4e6Na+Mv+Eot5tRjvjb&#10;rBIgvHKS7QFDPnLO2FXqSDtBIJ5oGeNvrGteGvg74qSwvr2e4XxRNZvfmZvNjTCEybhyCxXBPHMh&#10;711WuaBY/DXxr4NufCu+zj1S/WwvrZppJFuUYqA7At1Xcx+pHvntNH+GegaToWqaNI99qNjqjiS6&#10;S+n37n7sMAYYkAlhzkDngU3w58NdK8O39pe/2jq+py2MRishqV35q2ikBSI1AAXIAH0GKBHk9r4P&#10;028h+K0t69zdJpks09kGvZWCSokrB2+b53XgZfJ656mtLU7PWPEfw78D63f2c/iqwtIpDqVhb3Ei&#10;TTFvkjk+X5ndMEE8nOexYj0Sz+Gel2Vh4htY9T1Vjr7Fr6VpY9x3EltuE2rkMwPHQ+wxAPhPo1sl&#10;gNM1XW9LksoZLeKayuwrmJ33mNiVOVDEke59hgAtfC3UNKv/AAHZro2o3d9a2zyQh7wYmj+Yusb9&#10;QSquq5HGAMYHFcXbaTa/Ea/8eXWs7rzUNMuJ9N062hmKNaxoG2soB+87A5LZB2kdMivT/DXhrS/C&#10;WixaVpFv5VuhLMxOXlc9Xc92OP0AGAABgat8LtD1XxDc6yt5qthJeKFvoLC7MMV4BwRIAMkEcHBG&#10;evUk0DPLNM1C6PgP4Z+HYL6GGx1iW8juhIZESYrIQsTGMhtrNIVIzgkjPGak8V+DNb8J/D7xPJfe&#10;JIzBKkUsOk2MkiRQFrhVO0Fs+XtZl2kEEkZ5RTXqE/wq8K3Pg228LzWs72VruaCVp2MscjAhnDdA&#10;SSWK42Z521VHwh8PDwxe6GbvVWS+ljku7t7kNPP5edisxXG1c8DHYUCOKuvBdlo3jP4f2tnqGqxN&#10;q1pJDqUsF/LG1ysMSMozuyqnptBGBgDB5p9jb2nhiL4maAniHUNG0PTms2tJ42eVrIzZYhAPmwWI&#10;U4OSOpzk13118N7C71TQtQfWdaWbQ4kiswtyu0Bepb5OSwADH+IDBqOb4W6FdXOvy3d1qlyuunN5&#10;FLc/LkOGj24AI8sjC8nAJByKAPPPCukPpHxbsNK0vTdQ0DRtR0dpbmzlvW864UB1EkmGzFJkrgIc&#10;rjqCWA5aw0+S8+BmqeLLzU9TuNX0/UF+wSvey4tSZYgzIN2Azb2JPXp06n2VvhHoUl/puoy6p4gk&#10;1CxjaMXj6nIZpFOcAt1UDLYCbR8xzmlg+EXh238LzeG0udU/sue6F1JD9qxuYLjBwBleFOPVQe1A&#10;GGwtPHfxd1HQPEI+0afpGnwz2unkuI5ZHVGaZsEAlfM2YORhuB1riPPuPCPgDV9O0a/NhD/wnMmn&#10;NPJK6YgVBw7phwPkXcVIOM+texan8O9J1STSrmW81SHUdNjWFNRt7to7maMDBSSQcsG6k8Hk4Iyc&#10;t074Y+F9N8O6joK2k8+nahN51xFPcu2TuyuDkYxgDI5IUZJoGcVe+G7v4dPq2vaZq2mWM9zo84XS&#10;LOJkWSWJMiZFkkIYp94nb0zxliaoaB4Pe207w1470vxHp+lTSRRvql5NNLKLwybQ6yl5CpbfkEDH&#10;zEnIIGPRfDHw08O+FlnNvFPezT25tZZr+XzmaDj91jAXZwBgDoOaqaN8IfBuhauNRtNPlaSOZZ7e&#10;Ka4d47dwMAqpPJ75bcQemMCgR5e2h2HhHxRp9/4ytLhg2qi6tPF1pdNIl1hg6pPGSQuRkErj7vGQ&#10;GY/QyTwyySRxyo7xELIqsCUJAIBHbgg/jXG2nwq8M2j2SKNRlsbGTzrbT5r+V7aOXeXEgjJxuGSP&#10;QgnIJOa1NE8E6P4f8Q6xrdgk63erSeZcB5iyA5ydo92JPOcZIGBxQM4H9o7/AJJ5p/8A2FY//RUt&#10;eoaxrmm+H7EXmqXaW0LSLEhILM7t0VVAJZj6AE8H0rO8T+CtG8Ym1TXEuLi2ttzLarcPHEznGHYK&#10;QSwAIBzwGb1qFvh/4eku7K6uI9QuZbKZLi2+06pdTLFIpyrBXkI4x6UAeNeOdL0y50T4g6tYWbag&#10;yakkdxq2oyASW8iyRgwW4CklQWKkkoNpUDcFzXWvbQ/8LI+FWoNM9xe3GlzpNdPKX85Vtsqc5wSS&#10;7nI67u9dZd/CnwXfXd9c3OkNI99MZ7kfa5gkkh3HftD4z87Y44ycYqzD8OPCttNpcsGnzRPpSlbI&#10;x306+SCxZsYfnJY5znI4ORxQI8qudM0vwbrEOq+KLAX9hNrn2618U6fcK8okMmRFOgAyPkYtsGOS&#10;FG7NWdZ06Lwz4sutc8RaZFqugTa4l9F4js33XOnSLJtEMg5JjRkEZUcDPHz7VX0iD4aeGLa+huIr&#10;W5EUFwLuKzN5KbaOcEnzREW2hucemO1Pk+G/hea9kuZLGdxLeG/lt2vJjBJcE5MjRF9hP4YxxjFA&#10;zy+Pw2/xL8T+OrDUNXsIdQivvs8S3OntNcW1rE58toGMihFbkNgHOcn7wz6n4Jt7SfwBY2J1WLxB&#10;ZpFJaG7a3CJcRozR7ShyCABszzuxnJzUfiD4Z+D/ABRqjanq+ipPeMio8qzSRFwOm7YwBOOMnnAA&#10;6AV09vbw2ltFbW0SQwQoI4441CqigYAAHQAUAfO8dnF4Y+GXxDvNCs1gvINdn01bpMGWC03xDbuO&#10;WxzjjnJz2yOl8R6XoXhy7+H+v+DUWwkvb22s18gbBeWsoB/eKRljjb8x5+bnnbj0Wy8BeGNP1bU9&#10;Ut9Jj+16osiXrySPIsyyNucFWJXBPUAU3RfAPhnw9dW1xpunvHJaI6W3m3UsywBzl/LV2YIW7lQC&#10;cn1NAHltlp9jC/xstI7VhbrB5wjuIwMP5c75A6AB/mU+m01jJYaNdQfBw6jFDdQ3JmgmZ0DmTDp5&#10;cbdMqrsV2nIGSOec+x618MvB3iLV5tW1XRluL6ZQskvnyruAXaOFYDIAHOOwp178NfB+oaFY6Lc6&#10;JC1hYszW0ayOrRlvvfOGDHPU5PJAJ6CgDyS58OSePPGfjS21vxFY6VNBdfZ4YLyyjklS1jJKPCXd&#10;WjUqQSVADbsnOatzeGM6Vpmq6Bd6Z42t9K0t7ObT9QjO+SAXEmZIBk7WG1kVv7sfy7uBXp2sfDHw&#10;Zr17Dd6hoUDzQxJDH5cjxKET7q7UYAgDjkdAB0AqTWPhz4T126gub7SQZILUWcXkTywKkIziMLGy&#10;jbhiMY6HHSgQfDi/sdS+Heh3Gmx3EdmLYRRpcOGdfLJQgsAAeVODgZGOB0rylr6/tpfjRd6CWju4&#10;pLcb42BZFDSCZgR0IXefUY9RXu1hYWel2UVlYWsNraxDEcMKBVUZzwB7kmsrR/Bnh/QNWvtU0zT/&#10;ACL2/LG5lM0j+YS248MxA554FAzx618G+Fjpvh/VIPiGsLRbbe0k0uzigupGcKpQCIeaz/MMhtxG&#10;856k1n3tnB4Bay1W9tNN8T+GG1ZLu1121mQXyzBwxVnB/e42SZXkN1LKcBfZ9H+HXhHQNafWNL0O&#10;3t75t2JAzME3ddiklU9PlA4JHTiobL4X+CtO1uPWLTw/bRXsb+ZGwZyiN2Kxk7AR1GBweRQIuePo&#10;0k+HfiUOisBpdywDDOCImIP4GvBtf0/T7n9mrw9eRizS7tboksQvmtuklVlBxnkgMR6R98V9MyIk&#10;sbRyIrxuCrKwyGB6giuWT4aeCo7RbVfDdh5Kyebgx5JbnqTyRycA8CgDhfHeieFvCV94XsNJ0SNN&#10;QvNQ8yyja5MVp5yKiLJcdWcKWUhRyfn5yzbuH13UBo0XxWsRrdhJe3k1n89oRb+cS5MyIgYk43sr&#10;jJP3t3U179q3gvw3rmjWmk6jpUM9jZhRbxZZfKCjACkEEDAAxnmpLLwh4a064mnstA0y3kniMMhi&#10;tUXch6rgDoe4796AOBbUvAEzaBrHhyCG68SJaC30ixspw0sW6NiElRX2qFDNuLdOea4PwzZ+CPEH&#10;wwiPifxlNbTwXM11c2itbpM02W+YExGWUsjDnc2Tx/Dge/aV4X8P6FcyXOlaLYWU8ilXkt7dUYqS&#10;DjIHTIBx04FQt4O8MPrX9stoWntqO7f9oNupbfnO/p97PO7r70AeNazFZeGP7S16NtN8SeFLrW/M&#10;voLgeVf2l4Hbdsb5SSCAcd1J4ClnPqfxSm1CD4Y+IJNLGbkWpBxjiIkCU/hHvP4VcfwN4UOuQ62d&#10;Cs/7SimadZwmCZGOS7DozZ5BIJB5GDXQbx3HFAHzj4w17wzL8GfBEen3VlJdWNzbGe2tnRLiMiN/&#10;O+XGVy4yWIwSQecjM96mjD4teMF8X+I77SxqFsPstzZFVhubNo+UYsjbvkVAMdWVgCTjPs0PgXwd&#10;byGSLwxpCuZBJu+xxkqw6Y446dBirur+HdB18xnV9Isr5ov9W08CuyjOcAkZx7dDQBjfDCHSLfwN&#10;axaA1/JpKTTC2mviN8y+Y2XAAGFJzgEA46jJryyx8TeGtDsfinb6zFBdzz6xcBbB32vcguwUDkHC&#10;tkll5Xr1xXvkSxW8McMEaRQxKESNFAVVAwAAOAAO1Ujomim7u7ttIsTcXkZhupTbpunQjBVzjLA4&#10;HByOBQM8Fh1PS9H+JHgTUtS8R2NysWnkPFbRGOHT4DAfIjBYl2++T8534xkDIz3vx4kkh8DWMxt5&#10;rixi1WB76KNmAeEB8q5HRS2wc9yvfFdxD4c8O232f7PoWmRfZ5DLB5dpGvlOQAWXA4bCryPQelaE&#10;4iubeS3uYY5YJUKSRyKGV1IwQQeCCO1AHkGteKPDerfGzwNf6Vqlncs1tPG8sZztMkbrCjHsxZiN&#10;h5GeRzXCeG5/Acfg0aT4y1PxDDqFhNMJtEDyiOSUMxGxANobnb8zL8wOcA5P0Zp+iaFpD+ZpujWF&#10;lJgjdbWqRnB68qB6CpZNO0uXU49Tk0y0fUI12pdNAplUc8B8ZA5PfvQI8p0CTSYv2hJYntktJrfw&#10;/HGsVyweSKYLGcbyTucREgtk5APJFcNot7pv/DNfie1Q26XY1GMMhl/eSZkhKtjOfuqwGOPkb3r6&#10;LOjaKdQl1A6PYfbZlKy3Jtk8xxjGC2MkYGOTSwaVo9omy20qyhUkHbHbooyOnQdsn86APEtO8SaT&#10;Z6/pNsbiLwvHF4atZLrWDCj3N4ghQrDGWBXoeSELMYto6CuCk1LTR8B7fTVvLeTUP7f857UtiSNP&#10;JYbgOpHAGenzY619YNZ6dJLbzPY2zS22fIcwqWiz12nHy/hUf9n6UoZV020AaRpmHkLzI33mPH3j&#10;3PU0AeW/ES+svDPjnwR4uSCOTw+Gm8yW0QFA0iBRJlQQ2UwR3IjOO2M/x94m8J638N/F1x4ctYEj&#10;uZLQS6gIPI+2XHnBjGNyqzsqLvPXhifU17M8drLZmyktIJLQp5ZgZAU2+m3GMe1Q3WmaRfWMdld6&#10;VZXFpEwaOCW3R41IzghSMA8np60AeUvqumxeOfhGVltoIhpjhVEgLJ5kASNT7FhtHqc1xfhq68D2&#10;HhjUdC8cnV21m0u5i+m/ap2immHA2LH8gbI25buSc4Ix9F/YNL8uBRplptt9ogXyFxFg5G3j5cEc&#10;YpH0/SX1VNVfTLNtRQbVvDAplUYxgPjIGCR170AYOheLNEbVIPBqJcWmq2NhC7WkuX8seWp8vzP4&#10;mVSuT3zwSc46Q8VH9ntPt0l8lpAt48Yje4EYEjKOilsZI9s04nNAC0UmaTNADu+KSk70d6ADPFJm&#10;k4JyOtGaQDqKTvQaYwoBPejnFFAC0lFJ9KBC5paQ0UALRTefSigBxOBQDmkzRn1pAO4zSA4NHaj3&#10;pgLnmk75o9yKDxQAoz3FLnnFIDRQMWlpp5PWjkDigQ7vRk00e5paAHZoptL2oAWlpKWgAFLSDHfv&#10;Sjr1oAWl5pKdQAYo5JoFFAC04U3HvRyDQA6ikpaADOO1FGKKAJevFIcjGPXmlpakYUhzngClpDnH&#10;AzTAWiiimAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFeVWmlva/tGysb++nR9Ee7VJ7guse6baUUHomeQvY16rQAUUUUAFJkZx&#10;nkdqWvLPh5pMGlfFbx/BayzmCI2eBPK0rEujOSXYljg56k9aAPU6KKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigBKKKKBEdxcwWdtJc3U0cEESl5JZXCqijqSTwBWboPibR/E8N1No16l3&#10;Da3DW8kiA7d4AJwT94cjBHB7E1qsiyIyOoZWGCpGQRXl3wKEC+HfEKW4Tyl1242FAAu3ZHjGO1Az&#10;1KiiimIKwPFXjPQvBdlFda3eCATMUhjVS7yEdcKOw4yegyOeRnfrPl0LTZ9ft9cmthJqNvC0EErs&#10;xESscttXO0MehYDOOM44oBFDwt4z0HxpZzXGh3onEDBZo2Uo8ZPTKnsecHocH0NbteReBLCPVfjZ&#10;4t8VaM0B0MJ9j82JflnnIiaTbgYI3IWLZ5LA87s166etIBKSiimISkNLSGgApKXNJmgYGkNFJSAM&#10;0hoJpM0ABopOaKACiijpQAlJ9KMmkoAWikJxSZJoAWkI9qM0h6daAFpM0c0duaADtSUE8cdaQ0gF&#10;z60naikoGLSUUZpiFpM80GkoGLznrRQR2Ao7UAFJ3paSkAABc470tJS0AO5ozSEn0zSUxC5Hejii&#10;j37UhjqSk59aXoaYhc80Ug45oNACijvSUZ5oAUGloPXgYooAKWmjPeloGFLSHilAoEO6CjgjNL0p&#10;M5oAXtRSUUAOBp1NpaBi0ucU3kmloEO7UZpOaXGKBi0dqSlzigQUUvzUUATUUlHuO9IYtIOmT1pa&#10;KACikHX2paYBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFeVR/GSZtJTxFL4Ylh8MPf8A2Qag93iQrnHmiHZ8w6ggMeQR2oA9OivbSe6uLWG5&#10;hkuLYqJ4kkBeIsMruHUZHIz1FT15j8Wnl8L/ANleO9Lt2N9p9ylveFG2ia0fO5H45G7bgnOC2euK&#10;9MjkSaJJY2DxuoZWByCD0NAHmkup2SftHxQtd2/mHw99m2+aMiUzFwmP723Bx1wc16bWf/YOj/aT&#10;c/2TY+eZRMZfsybvMByHzjO7POetaFABRWR4p1OXRfCWsapA0YntLKaaLzPu71QlQfXkDipPDt/N&#10;qvhjSdRuRGJ7uzhnkEY+XcyBjjrxk8c0AadeT+BPEOk3Pxh8cRRaraXDX5tGtGjcYnEcTBghBwxX&#10;POPQn1r1imRQxW8SxQxJHGgwqIoAA9gKAH0UVzV542srO5ubc6Vr80kEnlnyNHuHVznBKsEwR3zn&#10;BHTNAHS0VgaZ4ttdV1JbGLTNbgZkLCa60uaGLI/hLMoAP1/wrfoAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigArkPiD48i+H+lWmoT6ZcXsNxcCAtFIqhDgnnJzkgMRgY+U5I4z19eQftG8fD3Tz1/4msf/&#10;AKKloA9ePTgZrn/DPi218SPe2htbmw1WwYJe2FyuHhJztORwykDIYHkYPcVwuqar468F+OPD76rr&#10;MOsaLrV4LSWGOzW3W2kcgKFPzNgZyMnLBGB55p/ja4Phv43+DNZSRymrRvpU8MeBuG4BST3G6VD/&#10;ANsxQB6ncStb2s0yQSTtGhcRRY3yEDO1ckDJ6DJA9xXmPwgsNY0SXX7LUfD1/p0N1qMt1A0jIYkX&#10;C/J97cTgjkAg468V0uu/E/wd4a1aXS9X1c217EFLx/ZZnwGAI5VCDwR0NZv/AAu34ef9DB/5JXH/&#10;AMboA7802sfR/Fej+INDm1nS5p7mxi3ZdbWUM20ZO1SoZ/8AgIOTwOawbf4teFbq7+ywvqbXAXc0&#10;K6ZOzoPcBCaYjth1rhviPceNZbVNK8J6LJPFcJ/pd9HdxQuiE4KRFz8rkD7+07cjHPI2/D/jPR/E&#10;9zNBpgvW8ldxkmspYkIzjhmUDOe3Xrxwax7/AOMHgfS9RnsL7V5YLmBzHIj2U/ysDg/wUgKfhObx&#10;nbalpejp4IsPDnhm2iZZQb1LmTgEjaUYcliCSwJPJJzXoJ61wR+N/wAPR015j9LOf/4iuvtdTTWN&#10;BGp6NiYTws9r9oR4Vc87dwZdyqTjnHTkZoAvYNN71xBf4s7Bth8Fhu5Ml0f6VseF38ZyNdjxZBoi&#10;KCotjpjSZPXcWD546Y6HrxQBvUd6KSmIKSl5pvvQMWmnil7U0+lIAoopKACiiigBO1Jmg9KOwoAD&#10;07UlBpKACjPvSDpij60AFJxS9qafWgB2eaQnNIOtHTn8qADPPNJRSc5pDHZ5pKOaKADPFJk7un50&#10;nJ/CigQ6mj3/AAoJBXjnmgH+VMYuaM8Egc0nXtRSAUZ7iik5x60DPpQApz6UZoo7UAKCO9BpKUdK&#10;YBRR14/SikAp6+tGc0nNFAC/WjPqKTtzS0AL1oNIKTv9KYiG5+3NPafZGt1h80/aTKrFvL2nhMED&#10;du28ngDPGcVZpAaXmgBe1HTmm854paAHUoPcU3A6YpRQA40lJmloAAaceelNpRxzQA6lzTaXNACi&#10;lNNDAjilU5HSgB1HeiigBaWkpaBhRSUUAT59qWiikAUUUhPFAArK2dpBwcHB6GlpBwMUtMAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAGSFxE5j&#10;UNIFO1ScAnsM18y6uNU8R/D24i1Lw/4n1Txat+Xup7i3k2WSgg7YlAwqsjL8gA5JY8KlfTtFAHln&#10;xm1SS9+EsMcFjeJca1cW0MNrJGRMrMfMCMgyd3yY2+tdifCVpdaHpOn3U19CthbrCEs7+aENhVXD&#10;FGXcPlGM/wBTS3Phf+0vFkGs6pefabaxAOnWAi2xwSkYaVzk+Y/ZTgBR0GfmrW1SS8h0m8l06BLi&#10;+SB2toXbaskgU7VJyMAnA6igDnZPhzok23zLrW22nK7tZujg+2ZK0ND8KWOgXEtxbXOpzzSrtdry&#10;/lnBH+6zFc8dcZ9+a8r8T6V8Q/AOjy+M38dPqU0LxNeafNAfs+GYKQg3YxuIHyqhwSQQeK9uik82&#10;GOTBG9Q2D2zQI8+8c/DXw7f6J4i1aLRHutbns5ZI3E0ru0oUlNq7iM5AwoHPTvVvwb8PvDmm6foW&#10;rroEdnrMNnGzNl1dJGjw4YZ5PLA5ruaKBnM+JPh94X8XXsN5rmli7uIY/KR/PkjIXJOPkYZ5J6+t&#10;Y3/Ck/h5/wBC/wD+Ttx/8crv68fk8Xazr3xb8Kmzle28MzzXsVq0U3/H/wCVGQ7uoJUpuGEzzjLc&#10;ZFAHonhrwfoXhC3ng0KxNpFOweRfOkkBI4B+djj8KyNR8N+NbnVbi4sviA1lZSOWitRo8EhiHYb2&#10;OWx7iuzooA5HRPD3jGw1eC51Xx1/alkgbzLQ6TDD5mVIHzqcjBwfwxXXUVieJNN1/UoII9C8QR6M&#10;ysTLIbBblnHGANzAKOueDnjp3ANuiuDTwt8QVRgfiTG5PRm0GHI/J6QeFfiCI9p+JSE/3joMGf8A&#10;0LFAHe0VwB8J/EMnI+JwHsNAt/8A4qk/4RL4h/8ART//ACgW/wDjQB6BRXAf8Il8Q+3xP/8AKDb/&#10;AONJ/wAIl8Q/+in/APlAt/8AGgD0CiuAHhL4hbhu+JxK9wNBtx/WpJfCfjwn9z8S5EGOj6JbNz+l&#10;AHd0VwS+E/HwdS3xMcqOoGh2+T+Oakfwn42YEf8ACyLgA46aRbA+/IFAHc0VyEXhTxFEgX/hPtVI&#10;C45tLUnPrkxnj2/Wo7Xwn4qWHF58QtRmmyfmh0+2iX2+Uo38/wAqAOzorkE8J+IlOT4+1Y8/8+lr&#10;0/GOoj4T8WbJB/wsO/y2MH+zrbj1/h/ligDtKK4z/hEvE+62z8QdT2opE4FlbAyH1U7Pl/HdT18J&#10;eIdzNJ4+1dmJONtrbKAOg48vrjvx60COworkIvCfiGKIr/wn2rl8/KxtbUgD3BjOT75qb/hF9d2t&#10;/wAV1rG49D9mtMfl5NAzqaK5KHwfrESup8da8wcknKWxOfYmI4HsKb/wh2rtjzPHevnA/gS2X/2l&#10;QI6+iuPl8EahIr48deJVZu4kgAH4CIfpioofAN9HAqP478Us45LC4h5P4xk49smgZ2tFcRP8Oprk&#10;MJPHXjAbuT5d/HH+W2MYqNPho8YAXx34046btTVv5x0Ad3RXBN8MpHzu8eeNM5z8upqP5JUy/Dq4&#10;S3MA8d+L9hO4k30Zb/vox5x7ZoA7eiuDb4ZO+c+PPGvIwduqKP5JTP8AhVx27f8AhPPHGCc/8hcf&#10;/EUAd/RXn/8Awqz/AKn3xz/4OP8A7Cj/AIVZ/wBT545/8HH/ANhQB6BRXn//AAqz/qffHP8A4OP/&#10;ALClHwswc/8ACeeOD/3GP/sKAO/orgD8LM/8z544/wDBx/8AYUo+FoB58deNz7HWD/8AE0Ad9RXF&#10;H4b2+wgeKfFwJI+YazLkY/xqt/wq2PH/ACO3jUH1/tg//E0Ad9RXD/8ACs4MEf8ACXeMOcf8xl+M&#10;fh3p83w2tJY41XxL4rjKNuLLrMpL+xySPywaAO1orjz8OdOKsBrPiQbhgkazP/8AFVVf4WaW8Ww6&#10;74m4Jw39rSEgEY2+mKAO6riPip4Iu/HvhKPS7G7gt7mG6S5Qzg7HwrKVJGSvD5zg9Md8hNK+FHhv&#10;SNYh1aJ9TlvoGDRTTX8hKY6jgjIPcHIPTpXb0Aecz+GvFHjPxBod74ljtdJ0/RbgXK2lpcGdru4U&#10;gq5JACpxwMFsFh3BGd4jsJfF/wAd9CsUYPp/hu2W/uWQEGOdm3IhbGMnbC204+UMRXq9ZmieH9K8&#10;OWslvpVoIFlkaWVi7O8rk5LO7Esx56kmgRcvr+z0yzkvL+7gtLWPG+aeQRouSAMseBkkD8ayF8c+&#10;EXdUTxTojMxwANQiJJ/76p3irwrYeMdLh03U5bpbNLlJ5YoJdgnC5/duepQkgkDByAQQRXl3iDwN&#10;4cvfiv4V8L6XoVvb2ljbPqGoPCqjzIgQqK5PLfMgBzk4k+poGe2k0m6hqbTEO3VV1LVbDRtOl1DU&#10;ruK1tIhl5ZW2qPT8T2HU1YrG8R6NoWo20WoeILUXVrpiyXAilVpIvu4LNEMiQgZxlSRk45NAFvQ/&#10;EGk+JNP+3aNfw3ltu2l4z91sA4IPIOCOD61ZuoIL61mtLmJZbedGiljcZDqRgg+xBrx74SS+HdQ+&#10;JXi/UvDt0trYOsaW2mIDGHQY3TeX/d3g7cfdEhBC5Ar2VhhqQHDp8HPh6iMg8Ox4bruuZifwJfIr&#10;Z8OeC/DnhB7ptB04WbXW0THzpH3bc4+8xx949MVu5o96YDgm4UvlD1rkte+G/hLxRqjanrWmPdXZ&#10;RU3m6mUBR0ACsAPwHcms7/hS3w6/6F//AMnbj/45SA77yh60nlDpuH0rgv8AhS3w66f8I/8A+Ttx&#10;/wDHKT/hS/w6A/5F/wD8nbj/AOOUAd4yIoyZAB7mmkRAZMqfnXEp8Hfh4isq+HkO7ruuZj0+r8fh&#10;UsXwm8AQn5fDduc/35JG/m1AHWia1chVuYWLdAHHP61HcX2m2kTy3Oo2sMSH5nkmVQv1JNc7/wAK&#10;08C4/wCRY0/1/wBX/wDXpj/DHwG6bW8M2QHsGB/MGgDoJNW0eJlWTVrFC33Q1wgz9OaguvEXhyz2&#10;fatf0uDfyvm3ka7vpluao/8ACCeChjHhbSM/9eaf4Ug8BeChL5v/AAi2k7sYx9kTb+WMfpQBoNru&#10;gI219c01WzjBu48+3eoJPFXhiEAy+JdHTOMF76IZzyP4qrjwN4MzkeFdG/Gyj/wpf+EI8GDJ/wCE&#10;V0bP/XjH/hQA/wD4TDwjnaPFWibvT+0Iv/iqVPFvhSSQRp4n0Z3JxtW/iJ/LdUX/AAhHgw4P/CK6&#10;Nxz/AMeMf+FB8FeDD18K6L+FhGP6UAWB4n8Mm1e6HiPSTbIwR5RfR7FY9ATnAJwcD2qH/hMfCH/Q&#10;16GR3/4mMX/xVRjwT4MJA/4RTRuOn+hR8/pzS/8ACE+DN+//AIRXRs+n2GPH5YoAefGHhE9PFeh/&#10;+DCH/wCKpP8AhMPB5GD4r0PI/wCojF/8VSHwZ4OJ/wCRU0T/AMF8Q/8AZaT/AIQrwaTn/hFNF4H/&#10;AD4R/wCFAEi+L/CBGF8U6IcDJI1CL/4qmnxj4Pz/AMjZof4ahF/8VTf+EM8GgAf8Iponr/x4R/8A&#10;xNL/AMId4Nx/yKmif+C+L/4mgBf+Ew8H5/5GzQ//AAYRf/FUjeM/BuefFeidO1/F/wDFUHwd4O/6&#10;FXQ/p/Z8X/xNN/4Q/wAIdf8AhE9D/wDBfF/8TQMY3jvwWHTPinSPn4UC7Tj6nPH44pJPHvgqNcnx&#10;TpX/AAG6Vv5VMPCnhIKUXwvooDdQNPi5/wDHang0TQLaXzLfQdLhkxgvHaRqcfUCgRhxfFPwDMwV&#10;PEluM/30kT+a0/8A4Wd4DEMkx8S2myMgMPn3H6LjJ/DNdOyWjHBtYGA9YlokFrMgjmtIHQHIVowR&#10;n6GgDjv+FwfDraGHiAYJx/x6T5/9ApP+Fv8Aw7DYPiIc9vsc/H47K7YTIgYxxopbrhQM03zYyQTF&#10;GW9SooA4pvjD8PAQB4gGeufsk/8A8RQPjF8Ox18QdPSzuP8A4iu4FxgY2qF9AMCj7Tnqoz24oGcL&#10;/wALj+Hh6a/j/tyn/wDiKd/wuX4d5JOvkjHA+xT9f++K7oXbbSCM+maPtZxzQBwh+M3w74H9usfc&#10;Wc//AMRSH4zfDwHH9uO3uLOb+qV3f2pug4+lL9rfPtQI4T/hcvw7yf8AiesMf9Oc/wD8RQfjR8PF&#10;HGtO3OOLOb/4iu7+1NmlF23WgZwi/Gf4dnJOuOuexs5//iKZ/wALn+H7Oqx6pPIx7JZS5/8AQa77&#10;7ScfexR9rOKAOKsfiv4O1bV7fS7G8uZbu4cRxp9jlHJ9crwPfoOtdccE1K9wzDAzzUPfOKQhaKQE&#10;EcUtAxaQcUZo7UALS00etKT3pgLS+9J7UvGeKAFFL0ptLQIKWk47il780AGf1p3TrTaXtQAp5HBo&#10;5opegoAUUvSm96XPrQMcKUU3NKCKBC0d6B1paBhkUUn50UAWaKTjpS0gCkOeMGlpM8ZNAC0U1Ce4&#10;/GnUIAooopgFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUVW1CxttU0650+8j8y1uomhmTcV3IwwRkEEZB7UAedal4g0PxzrC28+radF4U0q48&#10;y5kuLlFXUp0GQigsMwoSrFjlXOAAQM16LYahaapYxX1hcR3FrMN0csbZVh04NcV/wpX4e8f8U8OP&#10;+nuf/wCLruba2gs7SG1tokit4UWOKNBhUUDAAHoAKAJaKKKAOe8caXrWt+D7/S9Bure1vrpBF5s5&#10;IURk/OMhWIJXIzjv2PNeR6/F4+tfiB4HsGXwrBfWyXC6bHaecLdEEYDLIG+YDYuBt9699qrPptjd&#10;X9rfT2kMl3abvs8zoC8W4YbaeoyODQBYjEgiQSsrSBRuKrgE98DJwPxNOoooATnI5470tFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABSUUUAFFFFMQUUUUAFJRRQIUV5Z8I4rnXNZ8U+Ob2F0GrXYhsvOh2SC3j4HT&#10;gjGxeM8xnJNepdKCTQMD1ptFJQIDWF4j8W2/heWxW50zVruO7dlM1jamZYMbf9Zg5Gd3GAScGt2l&#10;DEUDPLtF0Q+KPjCfHEGmXem6bZWvkI91AYJL6chl3hCM7BGwGTg5VR2OPUGYFqGcmm0ABptKaSgA&#10;oJzSUGgApM0UhoEFJmg9KSgAzSHmj60hPpSGB60h60tJQAHpRSUUABPpTaUn2pCfagANBNJRQAdq&#10;TNHamk0AOprHHU0vPpTT7UAwyOOaM8YpMcUZ596AF/L60dBTe+KdkZoAaTgewpBJn2zQ3So+3zHN&#10;IOpNntSdT1pPu0vOc0AKOmT3pGbA4H0opG7c0APzigmkyMDIPBo556Uxi9qXimjril6UhC+1J9eK&#10;O+aKAF59KWmnrRzQA6ikpe2DQCADilJpM4FCn1oGLS0nG7J60dRQAtLSUUwFHWlwPSm0o+tAh1Ie&#10;nFJnr706gYueM0AZNJz2pehoATJ7GnCkpR0oAWnYOODTR3xS0ALn3p1MoGDQA/PFAoo6UAOopBRy&#10;c5oELu9jRR+NFAywVVuozmgAD8aOaCoYDPOOakA79DxR0P1opaYBRRRTAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACivIdc0y3s&#10;/wBo/wAJXUU07SXVpctIkszSBcRzY27idoOT8owoxwOTXr1ABRRRQAVSstX0zUZp4bHUbS6lt22z&#10;JBOrtGemGAPB+tVfE2iHxHoFzpH2+4sUudqyzWxxJ5e4FlB7blBXv16HpXlHjLwXpfhnx14DPhCz&#10;aw1Ga9MbJbu/7yCPYXLHJ6KW3d2DHOaAPbqKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACikooAKKKKBBRRRTA&#10;KQ0tJQAUlFLigQlJRRQAUlFFACVieKvF+jeCtKGoa1PJHG7FIkjjLtK+CdoxwCcHkkD3FbdcN8aV&#10;DfCHXR/swH8p46Bo67S9Rg1nRbHVrUOtveQJPGsmAyq6ggHBIzzzgmrNYPgBzJ8NvDZbqNNgH5IB&#10;W9QAlFFFAhO9IaKSgAoPBpKKAE60lFFAxCcCk96XrTeB0oELSUnvRnmgYuaSlNMJPakAE+lBopKA&#10;DvSe1KT7/pTaAAkYwBRRz2puT360AO696aSAMUue9Mz3oAeM4pABnjApu4DmkBOc+lADs0vA7U0n&#10;mk3eooAcfpTCOfpSlh60Z9AeaAF68UZ4yOlGeKZyBj/IoAeCCM5pCGOcAADnNIOF+lKCSOlIEOyD&#10;7e1H1NJz1waTJLdKYDhSkkdOtMHXJJyKFc+nfrSAfnjil7ZxTaO2M0AOoz3ptKKBi0o+lJR+NAha&#10;KKARQAtA4FA69eKASDwaBju1APFNo/GmA49aKO3SkoAWlGMZpO9L0FAC5+X3pW5FJnBzQDk0AKM9&#10;6dTQaBQA4cU7NN70tABnilzxSUdqBDgacORTM0tADqWkFLQMM0UlFAWLWKWmgYyckg0rbuNuOvOa&#10;noAtFFIBjgUwFooopgFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUVHPPFa28txPIsUMSF5JHOFVQMkk9gBXnc3xF8QjS7TxDa+D5rzQbucRxJb&#10;yO96YyTicxBNoUgcDd3XkZzQB3ttqdjd3t5ZW91FJdWTKtzCrfPEWXcuR1AIOQeh59DVuvLvipcQ&#10;eD9X8PeOYDJDcpfJYXxi58+0YMzKy9GI25Hvj0GPUaAPGfFGpabb/tJ+Fp5dRtUENi8E+6QDymKz&#10;bVY9ATvGB15HqK9mpAigkhQMnJ460tABRWH4v1V9I8Ia1e29ykF5BYTy27NtJEixsVwDweQOMUvh&#10;TVm1Xwnol5dXEcl5dWEE0uCAWdo1ZuB05J4oAm8R+ILDwt4fu9a1JpBa2qgsI03MxJAVQPUkgc4H&#10;PJA5rx3RvinpEV5ceJ7uw1LUvFGpg2ttp1rbtstIgf3cIdvvb2AZmUEknhRjB91Z0X7zKM+pppuI&#10;VGTNGAPVhQA8ElQSMHHI9KWmRyxzLuikV1zjKnIrjtV+IZ0rVLixPg3xddGF9vn2mmiWKT3Vg/Io&#10;A7SiuQ0Tx9/bWrwaf/wiXiqw87d/pN/p3lQphSfmbccZxgcdSK6+gAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoopKACiiigQUUUUAFF&#10;FFMAopOc0nNAC0lGaB1oEOArz+08e6/eeJPFWiw+Fka50VEeGP7aB9oDHK/MFIUsh3KOxGCe4qa9&#10;qepeI/i7aeDrTVLiy0mzsvt2oi0doZpW3cIJB8wXmPO0jhm5zjFD4d250b4weONH+1XV6PLtpRc3&#10;kpllwFBCljycCTAz2UUhnoXhjxNpfi/Q4dX0qUvBISrI+A8TjqjgE4YcfgQRkEGuD/4W1rl/qzW+&#10;geAL/VNOa5a3t9SSdlgmAfYX3CIqFyDzux61U8LoLf4v/ELwfFNdRWeoQfbvNimKvBI6pvZOysTP&#10;17bF9KyNb0S6+Bk+ma3omtX114emu1t77TLoh924Es642ru2pwcAggZJBIoGe6MO9JjtkZ9Ko67q&#10;39iaTJqH9nahqHllR9n0+HzZmyQOFyM4zk+2a8a1LxvcSfGHRNcPhHxWtvHp0sC2klgyzu2WLMke&#10;7DAbkyc/yFAj3HvXJfE/TNV13wDfaPo2n/bLu82IAZERUAdWLHeR2HGO+K2PD+vjxFp0t9/ZGraZ&#10;5chjMGp2vkytgA7guTlecZ9Qa5Zfi1bBlR/BvjJCx2ru0nqfQfP14NMDX+HVnq+l+BLDS9bsDZ3l&#10;iDb4EqyLIin5XBVjgEHocHIPAGK6XviuLt/ijZ3G4S+FvFtt6GXSHO4+20tW9rN9dp4Um1LTLiys&#10;rjylljk1hWihjBIJ80cMvBI56GgDWCN6UhBAryk+KvG9zECnjH4bRoOTJDdu38yRXaeDdQ1PU9Fm&#10;l1TV9D1OZJjGs2jSF4sYBwxzw/JOB2IoA6AnFNNGCe9IRx1oEHeg03FH40AKcYpO1IRkdaaaAHZp&#10;M0mKNvegBKM0EcYpo9KBisaM8U08DnvQAeTQIM8YozmkI9KQA0hi8A0h5pAPSk6dKYhTz3pOho60&#10;UhgT70mRQR6CmN2oAdwB9aXrTCcDJ4pVI20AL35pOKWkOc+1AAOeMflRkDvSH7uc00njpSAk5BxT&#10;SuFzk9cnNAPGDxR3oAUHAOQaC23Ge9A6j3ppPNAXHkkDdnJNJvIcsPpScHr0peO3SgAKnsxFAXav&#10;BpR/kUfXNMBwNFNxwOtOFIYuaTPNHSjI78mgB3fjrRxTckdKMc8/jQA4nNJ74pfp2ptADs5pR060&#10;3txRzjrQIdSnoBTKcPc0ALnt1pcjNJmkpjH96AecAUgI796OlADvY0uRnGajJ9KfweT1oABSg9qB&#10;603OKAH/AI0vekGMUe1ADu1FFFAC8U6me9OPTp1oAUdadSUtAC0Um4UUAWjgHNHfGc0cZz+FHA/x&#10;qQE+fjoeeadSA55o/ChALRSDPelqgCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAztf0w634c1PShL5RvbSW2EhGdm9Cucd8Zryvwf4n8Z6L4bh8&#10;HSeDdSk16zU29veSqBZBcna7yDgKq8YGd2zGcnj2WigDyH48wXGoeEfD+hxvHNql9qsMcSD5BI2x&#10;1JAJ4G516njNei+IfCmi+KtLi03W7M3dpFIJUjMrphgCoOVIJ4Y9+9RxeGYm8WS+Ib+5e8uUXyrC&#10;N1AjsYyoD7B3dznc55xhRgDndoA4D/hSfw8JyfD/AP5O3H/xytrw34A8MeELqa50LTPsk0yeXI3n&#10;ySZXOcfOx715RP4l0/x5441C3/4WFrXh1hciz06zh8yCORFUZdiCBuZ9+A2G+6OuAPdLC1+wada2&#10;f2ie48iJYvOuH3ySbQBudu7HGSfWgDkvGHgXQr7QfEd7b+H7K51m7s5mjlMCvI03lFUKk/dOQOmO&#10;eevNP8H+B9C0/wAOaDNc+G9Nh1a3s7dpZTaR+akwRdxLYzu3Z5z1rsqKAMLWfBnhzxDfxX2r6PbX&#10;tzFF5SPMucJnOMdDyTj0yfWoI/h94NjTavhXRiP9qyjY/mRWxqlveXel3Fvp96LG7kQrHcmES+UT&#10;/FtJAJ9M8Z9eleU2nhpfCnxd0Ow8M6zfTy3UE1xryXlx5xeMY2ySdPnZmwD2wDjBOQD1PS9F0vQ4&#10;Hg0rTrWxidt7pbQrGGbpk4HJrJuvCt7catJfx+Ltetg7Flt4WgMSZGMBWiOR9c10tFAHPad4ZvLH&#10;WRqM/irW775SptrhoBCwx3VI1wR1yMHj0yK6GisPxJpWuapDbjQ/Ej6JLGx8xhZRXCyg9iH6EY4I&#10;Pc5B4wAblFcIvhPx7scP8S5Cx+6RolsAPr6/pSjwp47wc/EqXOeD/YltxQB3VFcPc+FPGzyKbf4k&#10;XEcYHKyaPbOSfXIC8Z7Yq2PCWtNLHLL471syCPy32Q2qq2epC+VgH35I9aAOtorlV8K6zEEjh8c6&#10;2IlGCJIbR2P/AAIw56euak/4RnWc8eN9a2+ht7PP5+RQB01Fcz/wjOsbtx8ba3u9oLPH5eRUX/CJ&#10;auc7/HOvHcTu2x2o4Pp+54oA6uiuQm8D3szQsfHHidWhYOm2aBQSOm4CIbx6g5Bp0ngq9lfe3jfx&#10;ODz9yW3Uc+whxQB1tFcMfhzP9p84eO/GGS24j7emM/Ty8Y9sYpU+G8sbQsvjrxkTD93dqKMD/vAx&#10;/N+OaAO4orhZfhrJNcvO3jvxmHckkJqSqvPoojAH0AqL/hVxPXx543/DVv8A7CgDv6K4AfC3Bz/w&#10;nnjj8dX/APsKP+FWndu/4Tzxxn/sL8f+gUAd/RXA/wDCrjnP/CeeN/8AwbD/AOIpD8LSTn/hPPHH&#10;/g3/APsKAO/orgD8LSxyfHnjj8NXx/7JSf8ACrP+p88c/wDg4/8AsKAPQKK8/wD+FWf9T745/wDB&#10;x/8AYU+P4XKj7m8b+NpfZ9YOP0UUAd7RXGT/AA5t5fueKPFsI24wmtSnJ9fmJ5/Ski+G9tHvD+KP&#10;FsqsiqA+tS4Ujqwxjk985HoBQB2lFcdafDqytjJ5niDxTcqzFlWXWpwE9hsK8fXJpY/hzpq25jk1&#10;jxJM+7PnSazcbh7cMBgfSgDsKK46L4b6WjSNPq3iO6LfdM2sz/u8jBxtYdffNQp8JvCSCMC2v8xn&#10;Kn+07jIPb+PjHtQB29FclL8N/Ds6Kko1V4wMGNtYuypHpgyVTPwg8EbHT+y7jY+Ny/2jc4bHTP7z&#10;mgDuaK4k/CXwYyqH026YKcru1K54+n7yol+DngVJDIujzBz1Yahc5P4+ZQB3dFcGfg14CYFW0SQq&#10;Rgg39xj/ANGUw/BP4ekAHw+eOn+m3H/xygDv6K8//wCFJfDz/oXv/J24/wDjlH/Ckvh5/wBC9/5O&#10;3H/xygD0DFJxjmuA/wCFJ/Dz/oXv/J24/wDjlH/Ck/h3/wBC9/5O3H/xygDvtyjqw/Ol+X1FcB/w&#10;pP4d/wDQv/8Ak7cf/HKP+FJ/Dv8A6F7/AMnbj/45QI70lc43DP1o6GuEj+C/w9hlSVfDy7kYMN13&#10;OwyOeQXwfoa7onmmBw/jLwTqmpeJNN8VeGNRhsdds08hhcgmGeHJJVgAT/Ee3fqCARV8JeDNY8Me&#10;LfEHizxF4hsrhL2HMxWDy1QKFO4ux+RUAZcZIIAJORgehZIqrqGn2Wr2MljqNrFdWkhUvDKu5W2s&#10;GGR35ANFgPLfBOj6x4j1Hxf45tLuOxudZY22jXbwhisCNgO0Z7EJGOe6k4xjOxYeBvE2umw/4WHr&#10;VjqVrYTefHY2luAk0ozteVyqk4DMNgUA8ZzyD6DDHFbW8dvbxJDDEgSOONQqooGAABwABxilJNFg&#10;Hl+cVzmo+Gpb/wAe6J4iF7sh023nia2IPzmQAZHYe/8Auit+jNADmkPanoxYZqDvXLeN9SvblrXw&#10;joF6bXWtVBL3MeS1lar/AKyY4HGcbF5XLNwwIoA2dD8VaJ4mN6ui6jFeGyl8mcxg4VuehIAYHBwR&#10;kHsatX9lZarZSWWoWkN1ay43wzoHRsHIyDxwQDXk3wL0uPR9e8eabB5rQWmoLbRvJgllRplGSOCc&#10;Yzx3r15uGP1pAzE/4QbwaQB/wimi8elhF/8AE1e03RdI0WOSPSNMtLBJSGkW2hWPeR0zgCrfNGTT&#10;ArT6rpdtOYLjU7KGUMFKSTqrA4zjBOc8/rTJ9Y0a1aNZ9YsITL9wPcopfHPGTzWZc+BfCN7fT315&#10;4fsLi6uH3yySRbizepzxmol+HXgcTvKPC+m7pMZBgBUduF6D8MUAaI8TeGmLhfEWkkoNzAXsfyj1&#10;PNNPinwwIo5D4l0jy5TiN/tsWGPoDu5NVX8A+Ctu3/hFtJOSDxaID+eKQ+AvBRbf/wAItpG4DAH2&#10;RMfljFAE8vi7wnHIySeKNFR1O1la/iGD6EbqafF/hEBgfFOiDb1zqEXH/j1RjwN4LXlfCuj/AI2U&#10;Z/mKVfBng4f8ynon/gBF/wDE0AB8ZeD8f8jXon/gwi/+Ko/4TLwh/wBDZof/AIMIv/iqD4K8GlSP&#10;+EV0Tn/pwiB/lR/whvg7p/wimicd/sEX/wATQA0+MvCH/Q16J/4MIv8A4ql/4TLwf1/4SvRP/BhF&#10;/wDFU3/hDvB//QqaJ/4ARf8AxNKfB3hAj/kVND/8F8X/AMTQAf8ACZeDtxU+KtE4H/QQi/8AiqaP&#10;Gng9iR/wlei/jfRj/wBmpf8AhDvCOf8AkU9EH/cPi/8AiaP+EO8IA/8AIqaHz3/s+L/4mgBv/Cae&#10;EOB/wlWi9f8An/i/+KpE8b+C5HZV8U6QAp53XiLn6ZPNPPhDwgGx/wAIpoeP+wfF/wDE0f8ACI+D&#10;+/hTQ/b/AIl8X/xNIBn/AAmvgxm2/wDCVaOD/wBfsYH88UHxl4OHP/CVaKQOoF9F/wDFUv8AwiHh&#10;DP8AyKmif+C+H/4mgeEvCQbK+FtEGP8Apwiz/wCg0AM/4TXwacY8U6Pk+t7H/jUc/jvwVBFJI/in&#10;S2EalmEdyrkgegHJPsMmpz4V8Jc58LaLz/1D4v8A4mhPDHhZFwvhjRlHoLCLj/x2gCuPHvgowrIP&#10;E+mBSu/BuVzjHp1z7dahl8feC4syP4n0wgLvwswY4+gzz7da0f8AhHPDGP8AkW9Hz7WMX/xNEeg+&#10;HInLR+H9KjY8krZRgk/980AZQ+IvgaTlfE1ljByGJHT6iqzfFX4fQAq3iOIk91t5m/khroxpujgE&#10;f2Np4Hp9lT/CrEMVlAoWGxt0jB+6kSqB+lAHJn4ufDxQv/FRKc8/8ek//wARxTR8Xvh6Tk+IFx/1&#10;6XH/AMbrsM22Q32WDcpyP3Y4Pt6URtBCuyK3ijU5JCIByTk9B3oA47/hb3w7K8+IMEHgfY7j/wCN&#10;0f8AC3vh2AP+KhB/7c7j/wCN12az+W3yhck9AKcLkbeAu0nkAdT3oA4k/F74eZz/AMJBn2+x3HH/&#10;AJDpf+FwfDv/AKD5P/bnP/8AEV2v2oZJCAdulKbskY2/kKAOJ/4XB8PAf+Q8Tj/pyn5/8cpo+L/w&#10;83bhrxHsbOf/AOIruBeSH6e9Kbpj6UAcT/wuD4eHg68QP+vOfH/oFJ/wt/wCFyusysobhlsZ8H6f&#10;JXbLdkDAAAo+3PgFehoGcZ/wtnwJhXbVLiNG+67WE4BPoPk6imp8X/AcyMw1O42qcbvsU2D+S/4V&#10;2v2xh/Wnfa3GDk49KQHFD4t+A/m26tN8oy2LCfj3PycVHc/F3wjBEklquq6k0hwsVrp75IGcsPM2&#10;ggEYPOfau4+1sWz3HvTvtrcE9aAOEPxf8Lboo/sOth5jtiU6e2ZD0wvPJqeT4n+HVaVVsNedojhg&#10;mmSceucjjHvXaG9k6A9eho+1vkZ/GgDjJfibodvG0s2jeI44F6zPpcgRfxNNuvihpFpGGOgeJnJ5&#10;CrpbA4xkn5iBxXa/am3cE4z3pPtDkdKAM3R9XTXNJg1KK0vbNJskQ3sPlSLg45XJ64z16Vdzzz+V&#10;Od2kb5u1MJx+NAmLmlB4FNPrilBz2oGHennrjPSm54pe/FAgx70HkEZI+lJ1NFMY5T2PpS57U2jP&#10;bGaAHfyp1N74p3APNABS00ccUo9aAFB4xj8aXPNNBz0pc0AO9c0o6U2l7+1ADqXPT2puaX2NAD8j&#10;1paj7jFO9qAHYoqM7s8UUAX+v50cNkUYpN2H28nIznHT8akBBgevAxTj0PX8KTGcrjAp1CAKKO9F&#10;UAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUjMFUsxAUDJJPApaRgGUqwBUjBB70Aec/Eybwx4q+GN3MLy2vPM+XTJLYiWR7v+COMAElm&#10;PykAZwTnGMjt9BS+i8O6ZHqhLaglpEt0SwYmUIN/I4PzZ5FZmjeAvCnh+9a90vQrK3ui5cTBNzIS&#10;MHYWzsGCRhcDmujoAKKKKAK99f2el2cl5qF3BaWseN808gRFyQBkngZJA/GvI/FeleHbv4ieE9V8&#10;JTwv4huNRSe6/s6cMsln1llk28DjjORvDMPm7euXtjaalZyWd/awXVtJjfDPGHRsHIyDweQDVbS9&#10;A0bQ/M/snSbGw80ASG1t0jL4zjO0DOMnr60AaNFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUlABRRRQIKKKKYCUGikoEF&#10;FJRQAUUUlABRRSUAFFJRQAlFJRQAZwc1zesfDrwt4i1o6xqNjNJqBVU85LuaMgAYGArADj0rpKQE&#10;qeKAPIPhJ4Fi0bxt4ou7rStRtZLG8aPTppmkSOWBjIvHQScBTk5HKkYPJ9fY5Y/WlLsc88UzNAwz&#10;Sc0UnNAhabmiigY0nmkzS0GgQmaTPPFFJQAE+tB5FIfTFGfegY3nNLR160h6jFAgpDRnFHU8UDE9&#10;zSMeMUH2pCcrj1NIBDnqD+FNBpeaQ+tAAT3z0pAfUUe/SgZ6jmgBDSdqU8jkflSYoASlyOlNbIJx&#10;QuflUnk9SKBi96KTp3pOffmgQ7tmmIiIuEQKMlsAdz1NLmlByBSAOfSkJOOBS8kdKOaYCjIOD+dG&#10;cDjNIDxQPegYp688UE9McelIfXrSnPXnGKQB0NL0HBzSFieOMikx3oEOHIBGM0vUj0FNA2596DnH&#10;Bx70DJM0mTnHXFNGcnPSlzxkUAOpM9aYCc59KX+dAh+9u5FJ1bJpvf1xTid3IBFAD8mimhux4NLn&#10;0oGG6lyRSDpxRmgQ9WJBBP40UzLDoMilJA6ntQMfmlB5zTR60vfNMBevSlOfrTaXNAgJxTuCtMBw&#10;QRTsgYxQMfkYwOlICT0GKbS49KAHjpzR3o7UAgeue1AC96XOaacngcU4Lgc0ALzijPP0pBk96WgB&#10;4YY6UUny46migC4u7aCwG7uKXnHT8qUnApO1SAD34o5Oe1GOep65oJwBjnNMAAx3P40tJzS00AUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAQpd20l3LaR3ETXMKq0sKuC6Bs7SR1AODjPXBqavJPh1odlonxf8dWtjEYoIEtvLTcWx5i&#10;7zycnr7163QAUUUUARzzw2tvJcXEqQwRIXkkkYKqKBkkk8AAd6o6Z4h0TWpJI9K1jT794xl1tblJ&#10;So9SFJxVbxN4ZtPFdlbWOoSziziukuJoI2wtyEyRHJ6pnBI/2RXnN14csNP+P/h+Hw1ZDT/K06S5&#10;1JbQJHF5XzIuVHctgH6qe2aAPYaKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACkoooAKKKKBBRRRTAKSikoAKKKKBCUUUUAFJRSGgA&#10;pDS4z2oIIpgJSUUmaQCjk1wXif4pRaFfzQaZ4d1LXLexZhqV5ZxnybQqMspfaQWUcsMgDPJzkDvO&#10;nSuf8dyeJIfCd2PCmn29zfyIykSOAyA9WRSMO2M8Ej6N0IM0PD+u2Hinw9aa3prObW6TcoddrIQS&#10;GVh6ggjjjjgkc1ePNcP8F9T03Uvhfp8Wm2z24si1tcIzFszDDuwJ7Nv3e27Hau4oAbIiuAGGcEEc&#10;9xRSmkNAh0ahnANebP8AGe2lv76DSvCmtarbWsrxJd2UQljlCdWBXI255z6EHvivR1ba1cb8T9Ti&#10;8L/DK4stKtEjlvwNMsra3iwA0oIIVV6HbvI9wKBmr4P8VW/jbw2mt2tjc2cTyNGEnA+YrjJUg8rn&#10;IzxyDxW1VLQdFg8M+FtN0SDbttIFjZlXaHbqzY/2mJb6mrdAC96Q0UlAgzSd6CaSgYGmn2oak53Y&#10;xxjOaAFpM9qKTIzkUABFJ+NKeo4znvSUABpvtS7u1NOfekAU08ilNNJ4oAXHcUhoOMYpD9fpQAci&#10;jnsaT60UAJyM5pOO1LyPf60h6ewoAD+FJ0B4/Kg9KM4WkAh4AApQc00npnnPpQDzzQA7OCaBnK8Z&#10;9aQnHUc0qtkY6HFACg8dKM8UgIBwT06UhOSBQMcOAORQDjnOcmmFgDjB56YFPzigBTwOBzRTd4B6&#10;ZxRyWz0FAmOODjPagkbcAAUjAEHBI9M0DGB/KhgOoBPFNXpg8c0uen6UhjiSMAgUnU0hbvyaOnXm&#10;mAZI68CnfiaQkdAKTsSTxSYEuBxxSbuM00ZODnilz2PamhDgQR0waWmg8c0bh0oAdntS45yT9KQA&#10;7Ac+1BPFAx2R0pe+KYM8CloAd9P50ueabmge9ADhljSe4peegPHekpgOzuOCaXvxSADtS5A4xQA7&#10;rSZ9KXtTeg4oAdzjNPHyjmmAj/ClzkjJNIBwPejPtTad1pgLmimHrRQBpnBGD3P50UY56dBSMWGA&#10;oz65PSpAWjvS0UwEyN2M84zilo70UwCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKzPEOuWfhrw/e6zfsRbWkRkYDGWPQKM9ySAPcivJJPjnc6&#10;fc6XfXseiXWl6iATZ6dcvJd2Q+X/AFpICk8n5cLyMZ4zQB65pev6XrU99b6feJNPYTGC6iwVeJxk&#10;cqQDg4OD0ODgmtKvK/iLeS+EfiD4S8TWUcUMd7MdM1SZhkSQsyFQR6qN7Ajn5QDkcV6kzqgy7BR7&#10;nFAHkPgHX7PVfjV41ubS9SS0uVgjiZBlJmjXbkP0zhXIA+8MkcCvYKYk0Uqlo5UdQSpKsDgjqPrS&#10;pIki7o3V19VORQA6ivOviD8Q9Ks/BV7ceH/FWl/2kskIi+z3UUr4MqB8L82flLdjxXY6d4l0HWLl&#10;rfS9b02+nVC5itbtJWCggZwpJxkjn3oAreLvEE/hvQJL600m91W6LeXBa2kLSMzkEgttB2qMcn+p&#10;FeeeDvFtxZXEVv8A8IX4mm8Q6vcxSare3tmYY13HaW3/ADERRjIRSAMDsSa9K1DxR4f0m6+y6lru&#10;mWVwFDeVc3ccb4PQ4Yg4qr/wnfg//oa9D/8ABjD/APFUAdBRUFpeWuoWkd3ZXMNzbSDKTQyB0Yex&#10;HBrmk8U+IfMYS+A9WVAxAZLu1YkZ4OPNHUcn09+tAHWUVh6Nrep6neyQ3fhq/wBMhSPcJ7mWFgzZ&#10;HygI7Hoc56cH2rcoAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACkpaSgAooopiCiikoAKKKKACkopKBBRRRQAlFFJQAtJ1NFKv3hQByHj3xpP4VfRdM0&#10;22gn1fW7oWtp9pLCGPlVLvt5IBdeBjqT2waOn+LvE+j+ME0Txpp9jHZX8vk6ZqlgrLDJJgkI4ZyV&#10;ZugHB3AgbhyOR+L+i2J+JvgK52zibUdQWG4dbmQHYskIUJhv3eN7fcxyc9ea3vjbpa23wqSW0uLi&#10;FtIure4t385mk3A+WPnYliR5mc5zkUij0x1waZzisGTxTJB8OrbxONLur2SWxgufsdqu+RjIF4Hs&#10;N2SewBNUfCXxAj8W6tcad/wjutaa8EXmmS9t9ifw/LnPDHdkDuATTEdaoywFcbeT/E6DWbuGzsvD&#10;l1p8xkFpO0ssbW/9wyjndx1Cjk9wKTVPiDe6Zqs1nF4F8TXSQymNriG1DIw7MhBO4H8Md+eKiX4l&#10;agwx/wAK+8VhvT7IuPz3UgNbwP4Ot/AvhddIguGuZXlae4uCCvmyNgE4yccBRgHtnua3q4pviJrE&#10;tqJLX4d+JHkKltk8aRDjtySf0zXQeGdcuNf0+W5u9Cv9ImimMRgvFwz4AO5fVTnGfUGmBpXFxb2c&#10;PnXU8UEO5V3yuFXLEBRk9ySAPcinMCpIIrxz4leL9fuNA077b4H1Oyij1K3mWQ3COGZGyEIUH73Q&#10;Z7kdeh9N0rXtT1PVJLS+8LahpluIvMjubiWJwzZAKkIxwecjrnB6dwDVXrXJeKfDGp+JPG/hi4aW&#10;JNA0mQ3syrKRI9wp+TK4IIBC8+hfpxS6x45vdH1u404eCfEN/FGFKXVnbiSOQEZJB6cHjGc1SX4n&#10;X3meXJ8O/FqsAdxSy3DPbBzgj3/nQB3Uzl2/lUYUk+1cRL8TLgAqvw+8Ylh66fx+ea6m4nN14Ylv&#10;DcSaO8lmZfOuUXdZkoTudSduU7gnHHWgDQ8pz2phQqea8iHiK6A4+Othwuf+QLB0/Pr+tdf4J1F7&#10;ua+jn+IFp4pYIjLHDZxwGDrknYTkHI69MUAdWSO1IfrQaSgApN3BpBgCjHtQAZ460nTrSUHP+FAB&#10;ntSZxQc4xSUADZpM8d6PY/jSdec5oATPNHH1o746UnfNIApDn05oOfpSMxx9aBhwPek69qQHjPak&#10;Ykqcce+KBCkdM0mcjHrTRnufmHqKCTQApJ6d6aGJYDH40hJZ8dBjrQBgnHPvQCF7A9MUcjjmm5HS&#10;gjuRzSYxcnIHJo3ZNICdwJHTrSnhuOnY0XAeRwT3FICW4wM4603LbeAB70uGB6dqBDhnIDcUveo8&#10;ZPNP6YycjtQAqsMHOM0BsfMOKZnJGR07UoUkdB9KBilix6Y+lO7fSmK3UkChjnOOOO9ACg/OCe9O&#10;JycHgio+hDc08HJAJ60AKORzjijqB3xQQRx0HrimhecZ7UgH8kjb+NICQDgUE9AKTcfTvQwJFZjh&#10;W6DnNBPU9qYWbPtRz3yc00A9Wy2OaXvmmZBHoOmRT+OcHigQ7qB60oGfwqPnpTgp9aBi4+vFOz2N&#10;IevJxQMZ460ALSgkk80mce9GRjOetADs/wD16X0560wg45p3AxjnjrQAvelBOOfxpvXBoB6EHg0A&#10;OJIIpxbLZ9aj6nNOPPOOnpQA4D1p2AevamZDc4I9c0vQ8fjQA/jFLn5fem4JXg4oHvQA7iik4op3&#10;A0gp28tnPOaXnA4Ge9FHuCPepGHOaDnscUE+vekK5ZSD0oEO70UUVQBRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAc5488NyeLvBGqaHDMsM1zGp&#10;id/u70ZXUH0BKgE9ge9cF4d8SfEf+zLXwl/whrWOo2sUds2rzNm2jjXC+YFxtdguPlVyCcnGPlr2&#10;CigDyz4sq+s+I/BHheGJZXutT+1zAOAyRRD5jz22s599mBk122teDPDniO+ivdY0e1vLmJPLSSVc&#10;kLnOPcZJ6+p9aTSPC1vp2t32uXNzNf6td5jNzNgeVBnKwxqOFQYBPdjkk88S+KvEll4S8N3mtXx/&#10;d26ZSPODK54VBweScDPbqeAaAM8fDbwUM48L6Xz62y1taToumaDZm00mwt7K3LbzHBGEBbAGTjqc&#10;Ac+wryrwleaB46a1vPGXiK0vtZmeK4tdHS7MVvact5apGGxJJ13Z3MMhSB39koA86+IHw/0y68G3&#10;qeHfC2knVmkhaHyrOGNjiVC3zEDjbuz6jIrs9O8PaJo80k2l6Pp9jLINrva2yRMw64JUDIrSooAx&#10;r3wl4b1K9kvL/wAP6Vd3UuN81xZxyO2BgZJBPQAfhUH/AAgng/8A6FTQ/wDwXRf/ABNJ451TVdH8&#10;G6le6JYz3uprGEt4oIy7BmIXftAOdud2MdvTmvLvhDo3gK/8Syapph1iLxDYIfNstUmUsjFdryDa&#10;AW5LA56FvujK0Ae12dna6faR2llbQ21tGMJDDGERR14A4FcZd/DP7VeT3P8Awm/jSHzZGk8uHVdq&#10;Jk5wo2cAdhXdUUAcz4c8G/8ACO6hLd/8JJ4i1PzIjH5Op33nRryDuC7RhuMZ9Ca6aiub8QeEpdev&#10;0uk8Ta9pgWHyvJ0+5WONuSdxBU/NzjPsKAOkorhT8NZGgER8d+M9oOcjUkDf99eXn9aRPhm8eceO&#10;/GhyMHdqat/OOgDu6K4KT4YNK25vHnjYHGPl1UKPyCUz/hVn/U++Of8Awcf/AGFAHoFFcAPhaQc/&#10;8J544/HV/wD7Ck/4VZ/1Pvjn/wAHH/2FAHoFFef/APCrP+p98c/+Dj/7Cj/hVn/U++Of/Bx/9hQB&#10;6BRXAf8ACrP+p88cf+Dj/wCwpT8LgWyPHPjcD0GsHH/oNAHfUVwqfDGJQd3jLxm5IxltYbP6CpP+&#10;FawfNnxX4vORj/kMycUAdtRXFn4b2hC/8VL4rGGySNZl+Yeh56fSiT4bWUkiP/wkXildnQDWZj/M&#10;n9KAO0orkH+HenmbzU1rxLGdpBCa1cfNnuSWJ4+v1zUMHw2tYmPmeJ/Flwp/gl1mXH/juKAO1ori&#10;j8NrUqQPE/i1STwRrMuR7VIvw5sQjK+veJ5MnOW1qfI/JqAOxorkx8PNHGC19rzEAgE6zc5Gf+B0&#10;yX4Z+G5xiddUmGMESavdH/2p680AdfRXDD4Q+DUEhhsbyF5CCzx6jcAkjoT8/NVv+FJeA9+86VOx&#10;J3HN7NyfX73XmgD0KivPj8Evh8WydCY+oN7Pz7/fpf8AhSfw+wQNBYA9QL2fn/x+gD0CivP/APhS&#10;Xw8/6F/8fttx/wDHKP8AhSXw8/6F7/yduP8A45QB6BRXn/8AwpL4ef8AQvf+Ttx/8co/4Ul8PP8A&#10;oXv/ACduP/jlAHoFRmaJSoMqAsxVcsOSBkgfgD+VcH/wpL4ef9C9/wCTtx/8cpf+FKfDz/oXh/4G&#10;XH/xdAHfcEAg5z0pnmR+Y0fmLvUAldwyAehx+FcKvwV+HiHI8PL0xzdzn+b1LH8HvAEaMi+HICG6&#10;7ppWP5lsigDtt8Yxl156c1DBf2V1bLcW95bzQN0ljlDKfxBxXHD4O/D8OrDw7DkdMzykflu5q9/w&#10;rLwOBj/hGNN/79UCOjF7ZHdi7gO3riQcU06jp63CW5vbYTyZ2R+au5sdcDOTXPXHwz8EXUBhk8Ma&#10;aqnvHCI2/wC+lwf1oPw08D+V5f8AwjGm7fXyRn8+tAG2dc0YQTznVrEQ25Amk+0ptjJ6BjnjPvUM&#10;3ibw9AzJNrumRshwwe7jBH1yayU+GfgdAoXwxpp29N0Ofzz1/Gpk+HvgqMYHhfSD/vWiH+YoAst4&#10;z8Jqqs3ifRgrZwTfxYOP+BUj+M/Ccao0nifRVEg3IWv4huHqPm5qL/hAvBn/AEK2i/8AgDH/APE0&#10;v/CCeDcbf+EV0T/wAi/+JoAsWvivwzf3MdrZeItJubiQ4SKG9jd2+gBya1ejViQ+DPCdtPHPb+Gd&#10;HimiYPHIljGrKwOQQQOCD3raJzTA4fxp8P8AUfF/iTRtXi8Qw2K6PKJrSE2Hm4k3KxLN5gyCUXjA&#10;6VjfEqR/F15ovw6tbvz9SmniudYktI9qW9uq5YsCW2ZJVlUk9FBPzLn08Eg1HFBbwTz3ENtDHNcE&#10;NNIiANKQMAsepIAAGewxQFySCGCxtIbS1jWOGCNY4416KoGAB9AKeZTUZz1NJQBkeKPGuheDNPW6&#10;1u9ERkDeTAg3STEDoqj8Bk4AJGSK1dO1GDV9Ks9SsyxtruFJ4iwwdrAEZH0NcV8bMf8ACn9a4z/x&#10;7446fv460vDWr2Ph/wCEeiarqU4hs7bSLZ5Hb/rmoAHqSSAB3JFIC/4g8ZaT4Z1HR9Ov3lN3q1yt&#10;vbRRJuOSQu5jwAoLL788A4ONqVir59q+d/EENxc+LPh94t1adft+t6ulwIhIStrah4DFCCTj5QxY&#10;nC5Zzn1P0RcdRQBzXjrwpB468NjSJ76azUXEc3mRLu3beqkdwQT9Dg84xXRSSluAcCoulN4pgZ3i&#10;LxhoXhCzhudd1BbVJ2KxDYztIQMnCqCcdOenI9av6Pq0Ou6LZ6rZLKtveRLLGJU2sFPqP8iuU+Lq&#10;pJ8ItdEg4EcZH1EqEfqK0/htJJJ8NfDjSvG7CwiUGM5GAMAfUAAH3BoAj0b4ieHvEfiWbQdHupLy&#10;4ggeeWaOMiJQrBSAxxuOWHIBHvW8zAk5AYehrzDw9/ydB4s/7BKf+g2tenSf6xvrQBSj0TQo1Kpo&#10;mmoDkkLaRjJPU9O9TRW9rax+XaWkFumANsMYQY7DgDpUnak3dhxQBj6n4x8L6JdNaaprlla3CEb4&#10;XlBdcjIyo5HBB/Gox478FMM/8JRpPTvdLV270TRNRuftGoaLp15cbdnm3FpHI+30ywJx7VCPC3hV&#10;enhjRRn00+L/AOJoArDx34LLFT4p0njn/j6X/wDVUUnxE8DxYLeKNOOc8LJu6fQVpf8ACPeG8YHh&#10;7SQB0/0KLH/oNOj0fQ0feuiaaH27Q4tIwcdxnHSgDHl+JXgSHl/E1kQB/AWY/oKhi+KHgKYMV8SW&#10;3HXeki/zWujaw0lpEkbSbJpEGEZrZCV+hxSiy0secBpdl+/IMuLdP3hHQtxzigDn0+JfgNw5HiW0&#10;+U7Tu3DP0yOfrUc3xR8AxEBvEdt/wBJG/ktdDFp2j2/mNDpNhGZG3PstkXefU8cmptlojfJY24wO&#10;0S8fpQBx7fFv4eKzL/wkA+Xgn7LOR+ic/hTovir8P52RIvEUSlmCgvbyoAfcsoA+vSuvLW5ABtoj&#10;zyPLFEv2SYYltIHycnfGpGR35FAHJN8UvAKcHxFAWHXbFIR/6DTG+K/w/Qjd4hj9Plt5j/JK63/R&#10;VTCWluvqBEAP5UhispGR3srdnjy0bNCpKk9SOOM96QHJR/Ff4fyyNGniGMMATue3mUHHuUA/Klb4&#10;peAI8hvEcRb/AGYJSP8A0CuuL22ObaLj/pmP8KjLWzMT9lhwOR+7H+FAWORPxZ+Hybc+IFwf7ttM&#10;f5JTB8Wfh8fm/t8AHt9lnGP/AByuw82EHd9nh9h5YyMdOae1zHncsaZA64x/SgDi/wDhbXw+Gf8A&#10;ifAgYz/ok/Pv9ykb4ufDzkDXWIxxi0n5/wDHK7IXS4AWOML14X2pRfvlh0B9ODQM4n/hbvw+BB/t&#10;ljnqPsk3H/jlKPi74BwT/bL7QcBjZzYP/jldr9uJyuMn6daPt0nDDHHByaVwOFHxh8ALKB/aMxGf&#10;v/ZJcD68Z/So/wDhdPgPDN5978h4H2Vvm+n/ANfFd59ucnBJ+9wM4+lSNfMB99jxxj1pgcDF8YvB&#10;Dox86+GCTg2j8/lUkXxc8Jsm901Qc4J+wvgdTniu5N/MUyG79Kja9kIVs9ueTSA4ZPjP4NmhIgXU&#10;pmTJ2JZknHbv37GiD4vaBcuog0bxA7dwlhuIGD1w3tXcjUZfXqe9Kb59oAbJx39aAOEf4veHFlKf&#10;2Rr7SABvLWxwcHoeWqQ/FXRB/rdC8SRdo/M07iRz/APm+97cfWu4W9ZR8zHrwB0pft8nfn6UAcKP&#10;i5oKXqWbaF4kFxKMiI2A3Ad+N+fyzUh+KWlbjGnhnxU0oGSg0zkDpz81dq145HHBB4NIL9sncM+9&#10;AHGN8TtLBOfC/issDyf7M4/9Cph+K+gK7xjRfEfynbn+zzyf++vwrtFvHU5BPJ4Gegp41CX/AHhj&#10;FAHGD4n6YTuPhfxY0bLnzF0z5QP++qYvxOsN2R4R8WkkfKG0zhvp8x9a7X7bKe+MdAKU3ko/iwD0&#10;A7UAcYnxPszJg+DvGGW4A/ssflgPUSfFTTJfN8rwr4tLx4Doumglc564fjoa7f7ZJ0J60v21+QQA&#10;PSgRxQ+J9m+1k8G+MWzxkaYOT/33WxoPiiHxFNPGmh65pphUPu1K08lXzxhTk5Nbv2yToRleOCaj&#10;adyx3YK54z2oAQt0Ap2eOtMBD8njNGe3JxQMeMfnTiSq5HIqHgH0zUgwOKAHdgcUozj+dRgDJBPN&#10;PHHHpQA7PvTweMY59ajzxQCeh/CgB/8ADx0pwwVBznnpTM8Y5o59xQA8g9M9qQEDjvTVJAxyaUDA&#10;9hQA/j86X+VMz0pynPT8qAHU4djTaQHtigB2RS5PQ02l+lADqXkcU0E44NKDt6UXAeFTHJopBgjP&#10;rRQBqdv601cBiixkDrnjBo+bzMgjbjpSuQF5zzxxU+YxaQYOWHU8ZpQMf/roGBwBTAFGBiloFFUh&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABXl/x80e91X4bNJZxmT7BdpdzqoJbygrqxAA7bwx7AAntXqFIQGBBAIPBBoA8T+LP2PXfB3g&#10;mTwvFEupXF5CdJigKxyRxmMkhQCNoVhFnspAzivbayNP8K+HtJuxd6doOmWdyAQJbe0jjcA9RlQD&#10;WvQAUUUUAY/iPxVovhKwivtcvfsltLKIUfynfLkE4woJ6KfyrhAun+KvjZpGt+HnW4g0uzlXUdQh&#10;JaCUshEcSuPlZx5m4+2OcjA9LvbGz1K0e0v7WC6tpMb4Z4w6Ng5GVPB5pbOytdOtI7Sxtoba2jGE&#10;hgjCIvfgDgUAT0UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFJQAtJRRQIKKKKYCMAylT0IwaOgAHaiigAzSUUUCCkoooAKTNFFABSUd6KAEooNJQAUh&#10;ooNACUUUZoASg0maOccUAcb8VrHVdb8AXWh6PpNxfXV8UAaN41SLZIj/ADFmB5CkDAPvip/D+hJr&#10;nw0sfDnivQpYFtreG1mt5pV/eGJVw6tG5IBI9Qeo6desDlRjNNZ2bkmgdzx3xj8E9M/tjw3J4Y0F&#10;Tp4vMasn2x8tCWTnLvngB/u88169Ba22m2Ftp9lGIra2iWKJASdqqMAc88Ad6eGI4yaaTQAlITS5&#10;ppHcUCOc+I9tqGpfD3UdM0vS5dRurxREscbooj5B3HcRwMdsnOPrUnwzS7s/Aum6bf6NNpVxYxiB&#10;4pNuJCOsi7T/ABHJOcHJPXqd8Oy9Dijfkde/NAzznSNI8Q2vx11nxPL4ful0m/txZpMZocrgRDeV&#10;352nyj0GcEcdq9Hl++frSea2MZ7Uw8mgBDyKSlpKAG0UHp70meelAB+NIRS5puT34oAX3pmT606m&#10;Hr2oAcTx3NNHPXilPAzimNkDIoAV+QuDjFM788U7jimP/uigBxzzTCx6Cld+Af4qYfu5FIYEkjPN&#10;M+bPTrRz+HpQPqKBXFz9DTMAvu3HpjGeKdux2puACTnr2oGHIY5pCc04YznP51ECWZsjnPH0oAdx&#10;t56Ec0gb5cmjg9PwNNB7kH6GgB+Pl3Z/OkBO3bwAOlH06UmTuyfWi4CnpkAjHfNKPmXkjPfmkLHB&#10;x0PWmjg0tQFySCD06fSnjAVcZO3uajJH8PXvkUmSTknI9KLATAhhmmkioxktjNO/ShAOLt3JxTd5&#10;wTjgd6RiMjvk9hSuMDCnrSAcMEbv1o5GAelMBP8A+qlJ4wDzQA49fVRTgRtySTzUefTNKCcdelMB&#10;/VuOg9qQkBtxY4Ao74700DGeCM0ICRW+QAg5NBYjg4z9abuPfn8aXd0BoAeCuOuKU4JLHgDviowQ&#10;W7dKeQQo9DyKQCk9TjNKCASWpmf1oKnODgiiwEvQfWlzwfemA4H16U5Tu4OBimA/tSZ+XknaOtMB&#10;OeTwKcOmAfrQBICeOeKOMkk8Cm5549KYd2B9ecUASE5BwaeMbcdajAC+9OGcZyKAH9KQZJ60gzu5&#10;PFOyOzDigBdxAwOo9acDkZFRDJbJPFP46dKAHcEUvAOO9ITjAGTkUnOeeMUAPpeaTtSKTmgB4AxR&#10;Td31ooCxsE47E/SgkCkIznJ4PGKRcdgRg45pXGLkgj3POBQO2ANvNKfakJUYGe+BQAoOexH1paQE&#10;5PB49aWmhBRRRTAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooqtqFob/TbqzFxNbG4heLz4G2yR7gRuU9mGcg+tAFD/hLfDZ1H+zh4g0r7d5v&#10;k/ZvtkfmeZnbs25zuzxjrmtivFvit4B8KaH8Mlh0rR4YdSS4hhsHiTNxPKzgFC33pCV3nBz0GOgr&#10;1rRIb230DTYdSkMt/HaxJcuWzukCgMc98nNAF+iiigArOvNd0zT9U0/TLu8jivdQLrawnOZCoy30&#10;49cenWn6xq9joOkXOqalcLBZ2yb5JG7dgB6knAA7kgV44+j6nH8ZPBeteIHc6pqr3cj2gl3R2USR&#10;ZihUjGSu4liOCxPXkkA9xooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAoopKACiiigQUUUUwCkozRQAlFFJQIWkopKAFopKKAA0lFIaACjvRSUAGaTrQaTNABRS&#10;d6KACm08g/Sm445oAdGhc47Vxmq+Orq61+48N+DdKXWNTtSovbmWTy7SzycYd+rMD1VeeGxkqQOh&#10;8S3txpfgrXL+0fy7m1sLiaF8A7XWNiDg8HkCvCPC1v4w8MfByTxloniECKS5a6n09rJJfNAkETM0&#10;hBb+HJx2zyDk0DPoKAXQs4TepCl0UXzlgYtGHxztJAJGc4yAadWb4X15PFXhHTNdWPyjdwhnj7K4&#10;JDAe24ED2rRJoADxTT1paTrQIB8xxXI+J/H7eGvFWh6G+g3LjVLtLZbuWVEiIJQFkA3M23zBkMF6&#10;cetdcM54615h8XsHx/8ADHIz/wATQ8f9tbegaPUJl2SYwai+tWboASZz1qqTzQAHpxRuIpKSgAzR&#10;mikoASkzxQevFNI9KAHZpCfWlB456+lNOfTFAASAM9aYGzSnkYptADgfypG6d6TOMgUme1ABj8qa&#10;+WxRnB69aQkAHqaAG7uMdaTkfeHXpSsduMqOaa3TqaQAcEng0xTkZHrUmVHU5yKjJHamAtNJGRmk&#10;3E5NNY//AF80hjlbHXOajP329+1K2QOCC2O9NAO4NnkdfegCQ5BznOR0NISByc4NJuHRzgDpSMQe&#10;c5oAXeBgAGk75NIBkcH86YS24gnoKWgEm45x2NKxz161HkH2pc5HBHWmAuD2pBxxjFBYAZz0703I&#10;K7sigGOUHGc9O9OyCCB0Wo+nUnrxQWxyBjikgH7uOOlAyeT296YDx/jQWHbkHuKAH557+9Kp5xjv&#10;TAfalzxikA4kDI6etOz6Hn2qP26UpJBHQ596Yh3PUdu9Bf5lyQOabls4B4pDlic9BSGS98/5FL35&#10;qNTxxzT+SMZoAeDgE9aFfgkFcLwQKZkZ6U4DgnHXrQA/IzkcYoyc03FLzQAuHYnBAxTkGOaaGweK&#10;du4yOfYUAP435IIHpmlAxzTRgt8xoYjIA70AOHWnZAHIJApq4xxSNnGNwA7k0wHZBHQ806mLgNQO&#10;c/WgB+cDHTNKOtRtnHbI9acrgYDITnrjtQA/PTB4pQct2xTSQTnoKOB7jNAEh+U470DBJqM/MTg4&#10;pw4PfFAD85p475NRsSFyKcGyM4oAXe/Zciil30UAa4IIByD7ihgxIIOADzx1oGc5OB/SlYcYzj0q&#10;egwz6UxA6FjJIGycgbcbfYU4qN27nrnrQCGAIwR60AKq49yetLSd6WqQgooopgFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRWH4w8SReEPCeoa7NA06&#10;2iArEpxvZmCqM9huYZPYZ4PSvO9Q8e+PNNsvCV00Hh65XxJ5SRqsM0Ygkk2lAzeY2RhuSB2PtkA9&#10;L0zxHpmrahf6dbzlb+wlMdxayqUkTHRtp6owIIYcEEfSrepX8Ol6ZdX9wsjQ20TSuIkLsQoycAck&#10;15p8Wrt/C+u+EfGELmFre9+xXpiQFprd/mZDn7wAR8A9C2eDzXpV7qen6aIzf31taiQkJ58ypuI6&#10;4yeaAPHrTx7/AGj4kfxDrvgnxPObUtDpMMGmeZHAhwxlJZh+9bjOOAoAGckn1rw/f3uq6BZX+oac&#10;dOuriMSPaM5dos9ASQDnGMjAwcjtVL/hOfCP/Q06J1x/yEIv/iqv6Zruka15v9larY3/AJOPM+y3&#10;CS7M5xnaTjODjPoaANCiufn8deE7W9ms7jxJpUNxDIYpI5LtFKMOoOTxjp9eOvFS2vjHwxfXkVnZ&#10;+ItJubmY7Y4obyN2Y9cAA0AN8XeEtN8aaG2kao1wtuZFlDQSbWDL06gg9T1B/PFeV+IPhOx+JHhm&#10;OK88RXelzRzLc3b3TSNbhFJC+Zj5FbOOvOTjmvXNS8TaDo1yttqmt6dYzsgdY7m6SNipJGcMRxkH&#10;n2NUv+E+8Hf9DVon/gfF/wDFUAdEOBiiqGl65pOtpI+lapZX6xkBzazrJsJ6Z2k4rmtS8S+N7XU7&#10;mCx+HxvbSNysNz/bMEfmr2baRlc+hoA7SiuP0XxF4zvtYgttV8Cf2ZYvu8y8/teGby8KSPkUZOSA&#10;OPXNdhQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFJRRQIKKKKYBRRS&#10;UAFFFJQAUlFJQIWkoooAM0lFJQMWkzRTaBC0lFFABTaU9KTIoAKyvFmoajpHgzVtU0kWv2yzt2uF&#10;F0rMhVBuYEKQc7Qce+M1q1j+NT/xbnxL/wBgq6/9FNQNFH4X61qHiT4caTqurT/aL6fzvMl2Km7b&#10;M6jhQB0AHTtUGr+I9R8L+NrKDV3gl8O6xIILW4WIq9pcYAEbkcFXIJDdQSc4Vc14Zc+FrC1+Auje&#10;L4JLmPWkvDsuPPf92gmkUIgBwgyN+cZ3Z55r1z41W0WpfBu4vLlA01u1tcxFWOFdnVCfcbZGHPrS&#10;Gejz28Fxby2tzGk1vMhjkjdcq6kYII6EEHBryyH4ZeKLbQp/BkPiCyPhCWXcJWiYX0UZfe0S4+Tk&#10;5yxz948Y4rpovEfiNPAnhzUtN8PSa/fXtlBLc4u4rYIWjVixLdSSegGOvTjNIeLviER/yS8/+D2D&#10;/wCJoEdZY6dbaLpFnpVhHstbSJYoweuAMZPqe5Pck1NzWBoet+KtQ1IQ6x4K/si22ljcnVIp8EdB&#10;tUZ59aoX3iPx5bajcw2Xw+iu7VJWWG4Gswp5qA/K20jIyOcHpTA63BxmuK+KvivxB4L8NQanolrY&#10;yRNJ5dxLc5LR5+7tUEZ5zyc49D1E9n4i8d3Wo20F78P47K0eVVmuDrMMnloTy20DJx1wOtUvjnGs&#10;nwnvmI/1c0DL9d4H9aAO8HmfZ4HmCrKyKXC9A2Oce2c159488G+K/FHirQ9V0y60aK20WUT2q3Pm&#10;72k3Izb9oIK5jXGMHk107atrEfgTStRsNDfVNSmtoGez+0Jb43ICxLNwMegrEHi74gdB8L2/8HsH&#10;/wATQB2Upcqpkxux82OmfamCNm5A6Vy1j4j8bXeoW8N/8PhY2sjhZbk6zDJ5Sk8naBk49KqfETXI&#10;tDn07PjuTwyJVfMa6Z9sE+COQdp24zj3zQB2hifjINMPHFeMnx1Z9B8a7jGDnPhsn/2SvY1ZWt4W&#10;WYTAop8zGN+R97HbPXFAC0HvSHFAwScHpQAlJx9KUsO9NOO5oAMnPHSkJ4xSFqQ4IyaAFJOOeopu&#10;7PUUhYYJByaaGU5xzg84oAeevbFJnIx6UbgBk8YpNw4ycUAAPUEcmk5BPoaQsM+uKMjByfpQA0/e&#10;602hjzSEgdKQxp9KTn60uR1zSYB7/jQBHkh+vH9aAeeTxQcYx0xScY7E0AG8A47etN3NjLYyR2px&#10;Axz+FM34zx0oFccCc8ikc9B+dG4MOuCewpMe+fegEAZgeO9Rud8hJH3R0/rTu/SkYfgfXFJjFjJd&#10;d3I5zyMUuWJ6/nSA8cUZ9aQAoPc/lRg/7PtRnHQUkjYye9Ahck9qC3ygAfrSKcqevvQOh4z6EetO&#10;2gxG5jwc7c0gbGBSZyMe9SKMsMDpSQD8gHr24pu7J+vajIIKnOexoH04+tAC4G3JAIPT8KA4B9/a&#10;m5x2OB1FOPA+vT/69ADugJPXsKARzn9KaV5yDzQAd+NvGMgk9T6UASKR2zS84AzjPWo+Ryf0p2T0&#10;I/GgB446frSeYy4wuaQntg5oUntxijUehIJCpA255pM5buMUmQccDNKGO3r/APWoYh3J/wA9acpO&#10;8dNuOeec00HinBiRtJHWgBzHvSZPtQv3eeDQzdM/T6UIBRleAetKPRufamnJUu3AHBNKTTAeSv3R&#10;wKA4J4xt9aiPzEbgeacB6DBoAlIOMjoKMkqMg4FNDMDx0NG5gpBJ69KAuOwAckdBSjPoMUgORSqc&#10;DpSQAp3ZBGPSnjg9KjACqSSck5IPal3bTk9CfWmCJeuQQCCOQadkg4po9SOfene+fyoGOopRIAMc&#10;UUxGwBhs88+9MWKKNsqADjHFKqjYoT7mPWn9AO3tUDGuxUbhGXI6BcZ/WlGASM/MecE0hYKMsQAD&#10;3pWOO2TR5gKM9TS0gGBjJPOaWqQgooopgFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFAHJ/EyeK2+G+uSzWVneoLfBt7x9sbksAOQQdwJBUAglgACDg15V&#10;olw3hs6ZJ4w8IeMLw+H7dfs0sipc2tr8oZpF2qowuBjcz7QAMgoMex+LvCOmeNdE/srVDcJEJVmS&#10;S3k2PG65wRwQeCRyCOfXBHOWfwwl+1Aaz4v1/WNNjfdHYXU/7uRc52zf89RnHBwOOmOKBGX8YrVP&#10;E1x4R8IxrI8mpamLiRoiu6OCNSJG5/2ZCR67T9K9E1Pw/outtE2raTY37QgiM3VukuzPXG4HGcD8&#10;qrad4Zs7DXb/AFt5Z7zU7z5DcXLAmGEHKwxgABUB5xjJPLEmqXxE8Q3HhbwBrGsWg/0mCELC3HyO&#10;7BFbkEHaWDYI5xigZP8A8IJ4P/6FTQ//AAXxf/E1oaZoOj6J5v8AZOlWNh52PM+y26Rb8ZxnaBnG&#10;Tj6mvF9Z0IaB8KNO+IWmalqC+JVgs7u6vZbuSRroSFMxOC20oC68Y6IAepr2jQtT/trw9puq+V5X&#10;220iufL3Z2b0DYz3xmgBf7D0g3ct2dLsvtMxzJN9nTe592xk/jRDoekW98L6DSrGK8AIFwluiyYP&#10;UbgM1fooAzdR8PaJq86T6no+n3syLsWS5tkkZVznALA4Gahbwr4bKBG0HSdqjaAbOPAHp0qxrt5e&#10;2GhX13pti99fRQs0FshAMj44HJHGeTznAOMnArwzwLpXg3V/FNrB4o0vW7bxpNKL511NDGlxLlnY&#10;oqgDblSdrKPQE80Ae8afpWnaTC0Om2FrZRO25ktoVjUn1IUDmsO/8EWt/qM942teIYTM24xW+rTR&#10;xqf9lQeB7CunooAwNN8IWOl6il9FfazNKgYKt1qk8yc8cqzkHHbIPr1ANb9FYfiTwyviSK3Q6xrO&#10;mGAsQ+mXjQF844bGQ3TjI4/E0AblFcCnwtVHVj458bOAclW1g4b64UGnp8MI1kLN408aOp/5ZtrD&#10;YH5DP60Ad3RXEJ8M7YGXzPFXi6ZXUgJJrMmE+mMfrmnL8MdISzW3GqeIflbeZP7Xmyzf3iN23PuB&#10;QB2tFcc3wz0B0IefWXYsrF21e5JyDkfx4oPw20naypqniFAxy23WJ/m4xz81AjsaK4hPhfo4gCSa&#10;p4hllBP799Wm3/oQOOnSrD/DXw5IIxJ/arlG3hm1e6J3f3v9Z19xQB19FcZL8KvCM8rSTWV7JIy7&#10;WZ9UuiSPQkydKRfhR4ORdqafdquQ2Bqd0OR0P+soGdpRXDS/CDwPOcz6TPKS+/L6jcn5vX/Wdfeo&#10;h8Ffh8owNBYc54vrjr/38oA76iuAPwT+HhOT4f5/6/bj/wCOUf8ACk/h4Tk+H/8AyduP/jlAHf0V&#10;5/8A8KS+Hn/Qvf8Ak7cf/HKP+FJfDz/oXv8AyduP/jlAHoFFef8A/Ckvh5/0L/8A5O3H/wAco/4U&#10;l8PP+he/8nbj/wCOUAegUmR6iuA/4Ul8PP8AoXv/ACduP/jlTQfBv4f28hdPDkRJGP3k8rj8mcig&#10;DuSQOpAppkjX7zqPqa4T/hS3w9yf+KeXk5/4+5//AIupU+DvgBBgeHIf+BTSn+bUAdt5kf8AfX86&#10;ryapp0M6wSX9qkr/AHY2mUMcdcDNcnH8IfAMUKRL4btyqnILSSM34ktk/jVuP4ZeCIkCr4Y00gHP&#10;zQhj+ZoEdC2p6emd19bLjrmZR/WoLjX9FtLVbq51ewht2k8pZZLlFQvz8oJOM8Hjrwaxk+GvgiPl&#10;fDGmH/egDfzom+GvgieIxP4Y0wKe6QBD+a4NAGvL4j0GBFebWtOjVvul7pADj05qqvjTwo33fE+j&#10;HPpfxf8AxVQL8PvBidPC2j/jZxn+Yp3/AAgXg3/oVdF/8AIv/iaYEx8Y+Fflz4l0f5un+nxc/wDj&#10;1M/4TbwjkgeKdE+UZP8AxMIuP/Hqi/4V/wCDN+7/AIRbRs/9eUePyxT/APhBfB3/AEKuif8Agvi/&#10;+JpAL/wnHg7/AKGvQ/8AwYw//FUn/CceDv8Aoa9D/wDBjD/8VR/wg3g7/oVdE/8ABfF/8TTV8CeD&#10;V6eFdFP1sIj/ADWgBf8AhN/B/wD0Nmh/+DGH/wCKo/4Tjwdj/ka9D/8ABjF/8VR/wg/g4f8AMqaJ&#10;/wCC6H/4mj/hB/B3H/FKaH/4L4v/AImgNA/4Tfwdj/ka9D/8GMP/AMVSf8Jv4O/6GvQ//BhF/wDF&#10;Uv8AwhPg7/oVND/8F0X/AMTSf8IT4OP/ADKmh/8Agui/+Jp6hoH/AAm3g7P/ACNmh/8Agwi/+Ko/&#10;4TfwcP8Ama9D/wDBhF/8VR/whPg0DH/CKaJ/4L4v/iaD4K8HD/mVND/8F0X/AMTRqA0eN/BxJP8A&#10;wlmicf8AT/F/8VTR458Gk8eK9G6f8/0Y/rUn/CF+Dj18KaJ+OnQ//E0v/CH+EgePC2i8jn/iXxf/&#10;ABNAFdvHfgwf8zXpH/gYh/rVzW7BPE/hG8sLLUxBDqVsUS7iRZQY3HUA8EMpxkHocgjrULeDfCDd&#10;fCmiE9s6fF/8TWqiRxRRxQxpHFGoVERQFVR0AA4AHpQB57dfCKS4+H1v4OTxPKtlBc+fG72aMQOS&#10;U4I43szZznnGcCqvjmxfxJBoPw1sr+5vLqCWCTWbuNcCK3RDzIRkB3OGVeeVGeoJ9O3Gmhtu7aqr&#10;uOWIGCx6c+tAE1vBDZWkNpbKIre3jEcag8KijAHPoBXmVx+0H4Jt7gxRjVLlOf30VsoX/wAeYHn6&#10;V6Hc28F/Z3FldxiW2uYmhmjJPzqwII455BI4rz/4rvb+HvhzZ+EtAs4Un1aaPTrO1UrkLkFiA2cn&#10;O1STzmQHOaAOy8P+IbTxX4dtNd05Z47W637FnUK42uyHIBI6qe9aG9h0aotP02DQ9C0/SLclobOB&#10;IFZurBVAyfc4zTzTAUux6sa5/wAZeE18baRFpVxq9zZWIfdPFDGhM2MFclgSNpGeOvQ9sbp9qSkI&#10;raJZXWlaJa6ZcanNqUkC+WLmZArso+7nHUgYGTycZPNReJPFWleErSCTU5ZTPdP5draW6GSe5fsq&#10;IOp5AycDJUEjIrVtF3SZNfP/AIbuvGXirxLr3xK0azsL37GZILODUGdnjQLu2RIn8ewgdQCXbqSc&#10;Az2vSdXl1rTRfPpWo6arMQsOoRiOXH97aCcA+/PHSr25duHjVx6MM1i+DPGFt478Jx6zDbm3lEjQ&#10;zwb93luuCRnuMEHp3rW6nk0APPkc4t419cKOaq399aafZzX1/OlvaQLullc4VRUvuKXcACCoOeoN&#10;AHLN8S/AiHD+JbTOM/KHb+QprfFP4fjk+JIffEMp/kldMlnpys7jTbMSOMOwhXLD0Jxz+NKLWwRC&#10;o06zC5zhYVHP5UAjlJvip8P4mAk8RxEkZGy3mYfohqMfFr4d4/5GIY/687j/AON5rsAtoBxZW4O3&#10;bxEvT06dPapF+zEg/Z4Qf+uYoA4v/hbnw8xj/hIR/wCAdx/8bpD8XPh2Vx/wkIHv9juP/jddo0q/&#10;dEMYUdBtGB9KPPiUqPIj4/2RxQBxH/C2Ph3nH/CRZ/7c5/8A43QvxZ+Ha5A8Qdev+hz/APxuuzEq&#10;M20xR7dxYEqOD69OvvR5sJCgwxsAc5KDg+3FAHHf8La+Hf8A0MH/AJJ3H/xukHxa+HQfJ1/Ppmzu&#10;OP8Axyu0a4TLN5aFiME7eo7A+tNa6QqU8mPaexXg0AcV/wALY+HmD/xUH4CyuP8A4igfFn4e8Z8Q&#10;d8n/AEKfP/oFdok8aMZBDGJCSGbaMkenSni96n5ee3tQBxH/AAtn4e7CD4gz6f6HP/8AEUw/Ff4f&#10;Z48Qcen2Of8A+N1232tVUYiQ9icY/pSfa8LjaDjoCOn+fWkM4v8A4Wv8PCf+Q+V5/wCfOf8A+IpP&#10;+FrfD3PGv4X0Nncf/EV2gv8AK/cUkcZqFrwO2SkfPUlM5oA5A/Ff4ekg/wBv9P8ApzuP/iKb/wAL&#10;V+H2eNeYYPGbSf8A+Irs/tgL7mjQ7Tlcjpnjg9qb9uZy2cbecAj9KAOOf4q/D4njX2GMYxZz/wDx&#10;FQw/FbwAG2yaxIB3Y2kvP/jtduL/AGLtCKBjAAHQdhUS6hKucgHPOT/hQI44fFzwCyk/2hcKB3Np&#10;Jz+Qp/8AwtXwVklbm+JPTFjJyfTpXYf2hIeOnrQNRmx1PHTBoGcYvxT8Klf+PTWR2/48G65wB160&#10;kvxR8MqdsFjrlyx6rDYHIx9SK7MajLn7xGPekbUZs/K3FLUDkR8SdHkhkZfD/iMNH0Q6axMnoBg4&#10;/Mimj4lae5yvg/xcRjJxpoP/ALP+FdgNTmHJIx0/zzTV1KRxvRvkYcYPrRoByD/EvS4l3XPhnxVb&#10;xDO6WXTQAp9Cd3aoh8UtDmaSP+wfEweIBmUaeM9eM4bqffArtBqUvTcSc8Ee1D6hcuuzeMHqec4p&#10;XQHGj4laaCdnhXxY0ZHJXTR6/wC9Tx8StJQb/wDhGPFmFP3v7NGF69fn9j+Vdd/aEu3joDyM0v8A&#10;aMgBxkcYHNO4HHD4mabIiyJ4T8WskhG0rpo5PbB3859qefiLZI6xt4O8Yq/Xa2mDJ/8AH667+0Js&#10;9ff/ABpTqM4Th8ev0oA5P/hY1ms4QeDfGIkA+7/ZfJ79N9IfiPaDh/BvjAMB0/ssdOOT89db9vl5&#10;O7lgBnJpP7QmGefwoA5X/hYNpjcPBPjLB5BGl/r9+ol+JdjIzsvhDxcYwOq6cOvv8/0712I1GYHn&#10;+Z4p39pyjHzg8EYJ54oA45PiPasWZfBvjAqCBkaYDg+n36RviRZpHl/B3i8KcfO2mADnp/FXYC/k&#10;Csd/JbO32o/tCbH3uR+lGgGBo3i2DXtRks10HXtPMcZkL6hZ+SnGPlyGJLd8HsDWxuBY4z7UrzyS&#10;rh2zjoKj4PHFAEvBGeTkUvA6VFv6AZApckD3pASdRnmnY+QADAFRqSRjHI5NSDoR/KgB3AAAyeOp&#10;oBBJ7Y9aYOnXoKXvk/nQBKpUE5yTjil3e1R8547AGlUjndQAElvlYcelPOW5phOVx0pM4z1OetAE&#10;nZiMge9IHwCDwab14p3U9PagB6vtGWp20sCSaj9KVmOMkADPWmApHCvvPHYGn7jwc4qJckdM04qf&#10;l3YyelIB/BXk7geue9KvseB1zUY3kAKN2D+VTA4GCaAJAd44+6e4pCGDDb0pinAA7Uu5j6E54xTA&#10;fkdxRSYPtRQM2xIhkZQ65XAK56UnJZCSGH+x/npT+M5K9KDu+XaVA78ZrO1wFDgttz8wGSO9JuzK&#10;Ew443Zxwfx/pSg7lBGfxGKOc9eKoARt6hux5HGKdSD9fpS1S2EFFFFMAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACq2o6fa6tptzp99CJrW5ja&#10;KWMkjcrDBGRyPqOas1BeWdvqFjPZXcQltriNopY26MrDBB+ooA8C8VeEka40v4aeE9f1i+ie58+/&#10;hkmjlh0+IHq+1FPXLBC/UDjc6mvfLGzh07T7axtl2wW0Swxr6KoAA/IVFpej6bolp9k0qwtrK33b&#10;jHbxBAWwBk46nAHJ54q7QAUUUUAZ2u67pvhrSJtV1a4+z2UJUPJ5bPjcQo4UE9SO1ea+I9S0rx94&#10;08F/8IrcrfXen3S39zdwMwS2tTtLI5xw77QAp5GCCBmvV54IbmCSC4iSWGRSkkcihldTwQQeCDUd&#10;lY2mm2iWlhawWtsmdkMEYRFzzwBwKALFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRSUAFFFFAgooopgIaKKSgQUUhooAKSjvRQAUlBpKACjNIaSgBc0UlJQAUh60UUAHvR&#10;mkpDQAUmeaM0maAA0lFITigAzQabmg0wHJ94H3rh9U0LVtd+M2k6ld2QHh/RbVngkkZGWS4YdQv3&#10;gQduMjgxZHUV2vTvSgkUDHTPufOKj4AGKUg9aZSELkim5pe9NoAmt5RG/fBrzLTfD3iz4b6hrsXh&#10;TRYNa0nU5DLZxfa1iNlJj+MPjcvOODyEHIJr0cmnh5NoAz+AoGct8OfBp8CeDk06acTXtzIbi5I+&#10;6rlQNq+oAA5PU5PfFdGevBp75z83pUefbmgBD2FBJI9aCfSkJ45pgIc8+1Jnig9ABxRkc5NIBppO&#10;/WnZ7nmm5GaAFZgPWmF29KQk/hSdFJ9KAFYnAJGc0m/GDTc5OCOaXNAC8YzkelIT70ZHXvTcEk4w&#10;aAuHOPm/IUhIxgikJyetG4DnjNACMKbk7WwPzo3ZxmkOBz1INAwBRVHBJxz2FMzntyf0pT2xQR+N&#10;IBvA5JwPejBzgDrR2ppbHA9KAEJ4x1pD1pQRzmm0AHGfekBKjr16mj3xzSElvvYx9KXQBcde3tSZ&#10;pCTtwKQDrnp70IBMuVIHIU5J9BSq2VI4AHHSgdTk8UnHJBHvQ/IBs6zOqeRKkTB1JLJnI7jrUm4n&#10;FN79T6EUmfYjPrSAf1peCCRg8cimAn/AUi/dHbPrSGScY+tGOOePemZ5z+lDYK45z7CmId0P407O&#10;Tkenc1GAcde3Wnj86QxSNy4J6+9GBjpjFJRjmmIXNKTmkpPxJFADxjnPFGMAkU0Ej60ue2etDAfn&#10;Hv7CjPHQ8imc/T1pecdutAEq47ml3c9R7YqMH/6xp24DjvQNDxkk469qUE4/xpq4x15B60vvkUBo&#10;Gfrk087OMHIA/Wmd+v5UpY7cAYOaBC7jmlODjnk03+HNHU46kdqADP8AEOtPD4HIJzTO1HBJGRkd&#10;s0ASbg65AO7PSntjGO3oahVzng8Upyf96i4Dtxz6YPpTzhzycBeme1RZxgH9TUlAD+3y5FKG7E96&#10;jwT0zz3pwAUkjkjqM0AS59cfSlbp3Ge9Rll3K2Bu6ZxUnBpgTJs2DLc/SioMH1NFAHQMQQqnac8k&#10;Hv8AQd6QktwSynoOOaXBDDJBAPGeKdj1P51G4xow6FSCVIwxJ61h+HfCmmeFDfppHnxwXkv2g2jy&#10;bkifABKA8jOOeT+WANshowz73fnO3jj9KdyDgEknmlYYq57nJ+lOpoznn06+tOrRbEhRRRTAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAqneav&#10;punXFtb3uoWttNdOI7eOaZUaZiQMICcsckdPUVcrxb4s6fZW3xR+Hd7Bawx3V3qq/aJkQB5dkluF&#10;3HvgHAzQB7TRRRQAVBe3trp1nLeXtzFbW0Q3STTOFVR7k8Cp6yPEHhvT/E9ta2upiSS2t7pLkwBv&#10;kmKg4WQY+ZMnJXuQKAKfhvx74X8XXE1voerR3U8K73iMbxtt6ZAcAkZxkjOMjPUV0deR694Z01Pj&#10;V4Qi8OWVvp95awS3eom1hCKLcYVMgYX5jvTjnkZ4Ar1ygAooooAKKCcCigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKSlpKBBRRRQAUUUlMBaSkooEFIaKSgAooooASiikNAAaSikoAKSiigAz&#10;SGikzQAE0E0lJQAuc0hz+FJRmgApKSkoAXvTSeaXvQVbAOKYCDrSHGKOe9NpAKDWfr2syaFpP2m3&#10;0y41K8lkWC2tYFOZJG6bmwQijBJY8DH0FXulWLbdlirAHtkcUAed+GviD4hbxlB4R8Z+HoNO1O8h&#10;ae2ktZQ6FQCQCNzf3H53dQBjnNd6w2vg15N/avifwh8aNNuvF1vYX39vQrplnc2BZFgTzR8oVufv&#10;Mpbdk/MMNwRXrlzgSmgbIc4pvuaXtmm0AOB5xiuG17x54mXxHe6J4R8K/wBqtp4Q3V1K5EYJUMUX&#10;kDOGH8WevHFduDTL7XIND0LUtWuwwt7GJpWHAMmBkBSepJwB7mgDjfAXj3WPGuuarp2oeHo9OTTE&#10;23DrNuZZ92Am0+u1zx0289a7Ikgkdq5L4TafdWfgVtX1IltR125k1KYlQpO8/L07EDcPTfXVk5JP&#10;XmgAPH1NITletHU/SkI/SmAUn8RzSbwDihic8CkArNge9JuzzjpTHJHJOWPvSggqMcZ4oATOWPPF&#10;NJzjHrRyvBzjGKZv7DkeuaAJC4LcnHtUZPNGR0pTQAZ7HjjpSZxik7ZJHFIfXtQCAmmDPJ/PFOYr&#10;/C36U3OM8UAHbJpOTml9OnNJwOT2oAOn1ppPoeh5oJ49KaTuB9aBgCNvOcCmlt3OMUhPPNMDA5/k&#10;aQDj6+lGfrRnjOaYSQOCPagBxznPb0ppIAGcDPTNKuCOSAfpTG2sPm5wOh96VgHE4OByR1xSg8cZ&#10;LE880wHnIGD3x6Um5MnB6/0oYBjJ6/h2pcD+EEEckUxpNp4BI71EJiz8DK8ZP+FLoBPuOTwQfU9x&#10;SlgBknHTNRlsKW5IzwO9NZxt6HJA7UIB+Co5PXocfpTx/So1LEHeec9B6U5SMhTyxIwKQIcTyBnv&#10;6Uh9Md8fSlPB9xxwaa3QnqepxQA5mIwFXdz19KXOOfamg55A6nsPzoHBznv2NA2SDOOeaTv/AFpC&#10;QPcegozjkD8M09xD/YjvScgY6UmeM9qBhlBzkY4oBDuT25oFJ8pP8jS9/TPej1GPGc5FIDjqOaRc&#10;lun0ozzQIf7cnHpS5AOCMe+KYO5NAHNDYEo6d6XJ+tMVcn+opc88ZPNAxy8jqSc+lKGxIoOSMc03&#10;kc0KwzQIerYYHqKVcAkimHrnAFAyRzg0XAeGUlvp3pAzEZxz3xSHHr9eaAR0oAXKKMmnxqZJcAnG&#10;O9NOM9qRj2FAEuAoByOPSlDAnioQeAKlVio7HPWhASKxHf8AD0pjMQwC8kmm7hty33u+KUS4ycZP&#10;0/lQMeBhs9xUoIHzEHj0qCNspnIBPODTwQCeetMVgaddx+RvzoqUQFhuGcH3opAdByQPLkU+pIzn&#10;9aaYxJIdzEqP4O1PULsAGMdMDkU0IB/CpwcgDqM1FhiM8RXLgdcANjk+lKXCzDO7BXg9v/100LEH&#10;Zlhy68kgDJPpn1p2V/iUg9cHnFLUY9CSMnIz2I5p1MT1DbgQMU+tVsSFFFFMAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiik3KXKBhuAyRnkUALRRRQBj+KfEtl4R&#10;8O3Ot6hHPJbW+0MsCBnO5gowCQOpHUimWni3R7y80u0S4dJ9VsxeWSyxMomjIyQrEYLAEErnIBzj&#10;FZPxM8S6x4R8HXGtaTa2M5t2TzvtbPgKzqo2quNxyw6sMe/SsL4jm51z4JR635ZTVIIbTVIXg3KY&#10;JQVLOuDkYVn78de2aAPTq8V+LWqW7/ErwPFCtxI+k3yzXvl28jCJJJIdhyF+bOxuBnkY616dpHiO&#10;1ufBem+IdTubayhubSGeaSWQRxxs6jjcxwPmOBk0n/Ca+FPKEv8Awk2jeWTgP9vixn67qAN2isqw&#10;8TaBqt19l07XNNvLjbu8m3u45Hx64Uk4rD1bxZqPhjxQy69a28fhe62Ja6nDuzbSkAFbjPRWbIDD&#10;AHGepKgHY1zvjXxDf+GfDzXumaHeazevIIora1jZ8Egne+0EhQAeg5JA4zkU/CviHWvE+rXeoLZR&#10;23hYx40+WVGW4u2z/rcE/LHgHAIBIIPtWnfeMfDOmahJp9/r+mWl3EoZ4Z7pEZQRkZyepBBx1wQa&#10;APMfDHiTXdPW1ttP8D69Lr+r3Eb6xq2r2jRRB8jcdwH+rVdwVflCjGASSD7TXMf8LG8F/wDQ06T/&#10;AOBS/wCNbWmavputWzXOl6ha30CtsaS2mWRQ2AcEqTg4I496ALtFcE/iv4hLI6j4Zq4UkBl16DDe&#10;4yufzrU8O674s1LUmg1vwYNGtRGWFz/akVxlsjC7UGeck59qAOpooooAKKKKACiiigAooooAKKKK&#10;ACikooAWkoooELRSUUAFFJQOlMBaQnmk/GigBc0lHekNAhc0lJzSUALmimmkoAdSZ5pvegdc0AKz&#10;quNxAycDPejNB603HFAATxSAnAz1oooAM0Zpp60h6UABbBozTSOlJ60wHFsCk3fKab6ZpO5NADge&#10;OmKCRmkHIzTWI6d6AFLe1JuGKbRxjigCeIK7YOea4vR9O+I66f4httQ1zTHvRMj6VMIQVwGLMjqA&#10;CqMAF7suWIzgZ7S1GWOTx6V5V8E7W007xX8QdMtLZYorTUhFE25mbyw8yqpJJ6BevU5OSeKTGjsf&#10;BPitfGOk3RntRZaxp87WuoWe8N5UgJGR/snB/EEc4ydxxtkxXmXhKNdO/aT8YWNtlLaayFxJGD8r&#10;SN5DliPXMj/99Gtnxf478R+H/EMun6f4Bv8AV7VI1dbyFnKvkZI+VGwQeME54zjkUAdoeM8dKzdf&#10;07WdT0yOLQ9dOjXSyhzcfZln3rg/JhjwCcHPPSoxrOtzeDLfWLXwxJJqsyIx0qW4WFkycEF2GBgc&#10;4IB+h4rDHi/x/wAKPhgct0P9tw4/H5aALGk+CtRHiS18ReK/ET61f2MRSyijthBDblgQ7bQfmY+p&#10;A6d8Lt6iVt0hNch/wlfxDxz8Mxx/1HIP8KYfFHxCOD/wrJQvcHW4Mn9KAOvH+sWMsod8lULDJx1w&#10;PaneSydTjJwAT1Ncb8RLOzPhK18Tale/2Brulp5tnPFL5hSZhkwAcCQNjHToD2yDh+Ari58X+NH1&#10;jxnK9p4i06If2foxieBIIWUZnVWOXLEkHk4xz/DtAPSjnkY/GsDxx4aufF/hY6HBqIsY5Z0e4cxb&#10;90a87cZHO7ac/wCzirXiTVPEGlPaf2B4YXWlkLedm8SDysYx97rnJ59vesc+KviAVGPhkBnqf7bh&#10;/wAKYHVRRW9lY2ljax+Xb28KQxJn7qqoAH4ACmElckDI9a5NvE/xAf7nw2UEdd2twH+la/h/Vdf1&#10;Caddd8LJo0SqDG329LgyHvwowMe5pAbAjl2hgnWmSbl5K9a8q8R6v4Wt/E+oR3fxM8UWEyXDCSzt&#10;xKscJHG1MJjA7EZyO56m74Q1rw/deLbW30z4h67q7yLJmyvonaOQbSeSyAKR1zx0x3xQB6KGAORz&#10;QGNNY8naPpmm5YAHGM0xMRmIzmjzGI5Ofag5PPBpmOmVwfQUAKWY8elIxIHb3pCDuIHX601s/dNA&#10;7ByOh60gfLdenU0pDLn0HWm8kZwAewpAOznk9COhpCxxjJxRjkDr9aNvzbl4xQBFuKjGM5PORS7m&#10;yTn8KdzyCM/jTeV7UAG4hevPtTVZixDnPoaC244wOPajDZ6YoAcfmHBPXmomZ9pAHOOKcwYe3pxT&#10;fc/hQMRWKjlucfpSJgjPfvRyzckYPB47UsYwmOOvaluIU9OD1qtk9SenTjmrDEkYH61DsJyc8d80&#10;gAMTkHgY6f40zc5OcjtnFPdHyff9RSCPGFAxxQMaOZM87cYAz+po3uTgYIHAxTmTDcdxz700RsCN&#10;hxx1o1EICSzA84A5PrSKAAQvT2pVWQZXaA5J5PQ89ab5Uh9OTjANA0Ox8vB9wB3oOQQAOec4NBBU&#10;gDoBQV8xtoOc9/pSYDgVxxw3qaTIyDjvSkZJz9PagDn7vbGf/r0gY5mz0z9ajZhjGScjBpWV+3C9&#10;APSnCMN97gZ4x60DuC4wQeMjrmnHgcD6kD+lVLKWa4WQvBNDtlZAsoGWAOAwwTweo7+1WssG4U88&#10;f/qoEP7cdugpc4PPfim4IfH5DNLt6Y7HrimGoBiME9cYxj86FVV5Xj3oPKntS9VAY8jPIH+TSGhw&#10;6DPWlA49u1NHWhh0OTx2zQxDgCGPJ44FKOee9Jz3JAzS9DkHjpTABgdKAckYpO/pSjg0hj8n/wDV&#10;RyOM4z6U3qePpTl+9zTuIefl545owODSfxZ7Clz+Q60ALnPUc0YGCMYweKSkJ4z1PoKEApxxn1pR&#10;69PxppJOMHtxmgLuIPUY5oYDwRnnvRnjjP0o6DI9OppcA8MvPUGgB38I5BbvQDgY700elOJc7Tt4&#10;UYzigBygupAGTTjhApx8xGR9Ki/izu/4DTt56ZNAEvHBz/8AWpGbJ+Y1HnDA+gxTwR1A5NMdh4c4&#10;6/rRTN7D+HPvRSFY6hhvA/TtTWDpEqK53ngE805CG6Z/HqKaY0k2tywAODn19Kz6XRQ7AAChiWX1&#10;OT+NN81WdY+Q5G7GMdP5U/7yDO4fic0EkEAAH1yaYCg84J+bGcU6mruy2Sp54wOlOrRbEhRRRTAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKTcN+3nIGelAC0UUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QBwXxjtr7UfhzeaXpum3d9d30sUaJbR79m1xIWb0XCEZ9SKyvGeoz6P8BILXyZItRu7G202K1miP&#10;mNI6qjptH8W0OR9Pwr1KsO+8MWuqeJLLV9QmmuEsFDWlk5HkRzZP74r/ABOAcAnheSBnkAEGieGL&#10;VfA2jaFrdhaXn2S0hjlinjWVBIqAEgMMcHODTv8AhAvB/wD0Kuif+C+L/wCJroa8Ku/iBpXj/wAZ&#10;y6deeJF0TwnYPsKi5MEmqs2RhmBG2HAOeRwRnBYbAD1yz8I+GtOu47uy8O6TbXMZyk0NlGjqenBA&#10;yKxNf8Laj4w8QvZ63IqeErdEdLOCUh76XrmUjBVFPRQeSAc8YHQeHdK0jRdBtbLQYo49MC+ZB5Uh&#10;kVlY7twYklgc5zk9a1KAOa8NaFqfhu7uNNS6jufDioGsFmkY3Foc8wZIw8QH3STuUfLyMEaF/wCG&#10;NA1W6N1qOh6ZeXBUKZbi0jkcgdBlgTitWuc8d6lq2k+CtTutDsri81MR+Xbx28e91ZiF3hcHO3O7&#10;GD054yaALB8GeFiqqfDWjlVOVH2GLj6fLWnZWFnptsttYWkFrbqSRFBGEUE9eBxXivwh0LwIPECz&#10;2tvq1l4o09CJLDVJMPGSu1mUBVDDDEcgHvtHBr3KgDk/+Ff6cN2NW8RjJJ41u549vv1e0rwjp2ka&#10;l9vguNTln8sx/wClajPOuD1+V2IreooAKKwPE3hYeJha/wDE91zSjb7udKvPI8zdj7/BzjHHpk+t&#10;YMfwtijZP+Kz8ZsikfuzrDBT7cLn8qAO9orgT8LIvMLr408Zpnsurn8vu1aHw3tQVJ8T+LDtzwdZ&#10;l5/z/WgDtKK4xfhrp3mM0mueJpUbrG+sTbc9jwQcj60snwy0K4g8m8utbvIyQdlxq9ww4ORxvx2o&#10;A7KiuGf4ReDZnLzWN5Kx4LSalcEkdh9+o5Pgz4Gll8yXS7h2JJYtfzndn1+fNAHe0V58vwS+H4LE&#10;6I7Z9b2fgen3+lL/AMKT+HwGBoTAYwR9tn5+vz0AegUmK4D/AIUl8Pf+gAcen224/wDi6P8AhSXw&#10;8/6F7/yduP8A45QB6BRivP8A/hSXw8/6F7/yduP/AI5R/wAKS+Hn/Qvf+Ttx/wDHKAO/4orgf+FJ&#10;/Dwf8y9/5O3H/wAco/4Un8PB/wAy8P8AwMuP/i6AO+46Zo46Vwsfwb+H8Ywvh2I4/vXEzfzeoz8F&#10;Ph4zEnw8OeeLycf+z0CO9+XOMjNBKjqwH1NcEfgr8PCAP+EeHAx/x+T/APxdPj+DXw+jzt8OxnIx&#10;81zM383oGdzvj/vr+dRyz20WDLPEmf7zgVxsHwf8AW03mp4cgLekk0rr+TMRUv8AwqfwH9qS5/4R&#10;u08xDwMvs/FM7T+IoEdJ/a2lCWSH+07PzYwC6eeuVB6ZGeKrN4n8OIxR9e0tWA3EG8jBx69ao/8A&#10;Cu/BWVP/AAi+k/JnH+ip+vHP408eA/Bq9PCui/jYRn/2WmBK/jDwnGcSeJtHU+jX8Q/9mpW8W+Fo&#10;4hM/iTR1jPRjfRBT+O6oF8AeDFjCjwto2B0zZRk/mRmlTwH4NjGF8K6Kf96xjP8AMUgHN428Hjk+&#10;KtE9f+QhF/8AFUf8Jv4OB/5GvQ//AAYxf/FUn/CD+Dv+hV0P/wAF8X/xNL/wg/g3H/Iq6H/4L4v/&#10;AImgBP8AhNvB3/Q16H/4MYv/AIqk/wCE18G4z/wleiYH/URi/wDiqbH4E8GRLtXwroxyS3zWMbHk&#10;56kdPbt2p/8AwhPg7/oVND/8F0P/AMTTDQT/AITfwaT/AMjXon/gwi/+Ko/4Tfwb38V6J/4MIv8A&#10;4qg+CvB3/QqaGf8AuHQ//E0f8IT4Ox/yKmh/+C6L/wCJoAb/AMJz4M/6GrRf/A+L/wCKpD458F7c&#10;/wDCVaN/4HR/407/AIQvwdj/AJFTQ/8AwXQ//E0n/CGeDx/zKmh/+C6H/wCJoAhj+IHgiWMOPFOl&#10;Y7brpVP5E5pH+IHghTg+KNKOfS6U/wAjVj/hDvCGP+RV0T/wXxf/ABNKfCXhQ4J8MaKdo2r/AKBF&#10;wOwHy0AUB8RvAzkAeKNO56ZlxUv/AAnXgsEk+K9IKnoBdp/jV6bw34buYVjn8PaVKiHKo9lGwH0B&#10;FRJ4V8LQ7xF4Z0ZA42sFsIhuHofloAzpPiX4DiVy3iaxOzrsYtn6YHP4UL8SPAckjKPE1hlT/E+B&#10;+ZHNaH/CIeEhHsPhbRNoOQv9nxYz/wB81LB4b8N2eTbeHtJgLEMxiso1yR0PA6jJ/OgDHX4leBJA&#10;zDxNYhR2LEH9RzVY/Fj4eglR4jiyvB/cS4/PZzXVJZabFu8vT7RM5zthUZz17VTj0Dw9DgxaBpSF&#10;c7dtnGMZ69u9AFXW/HWgeFtC07XLySaTTtQljjhmgiLDDqWDkcHbtBPc+xrhfhrfWmjP8QfHF/OI&#10;tAvdTZ7a5ZGHmqssnzKMZIJlUDHfI7V6lJ5M8Pkz28UsPH7t0BXjpwRjjtUhn+UIFAQdFA4x2oA8&#10;8+F2jXUt5rHj7VofIvtecta27Es0FtnKgnjO7C446ID3wPQjcN69aY8hbk1HQBPG7NKMmua8P/Er&#10;w/4p8T3OhaR9rlnt4GmaZ4dkZCsFIG4hs5YdVHSuktWxN0zXmPh7/k6HxVnA/wCJWnHr8ttQB6lL&#10;cR2trPdXcqw28EbSSyMcBVAJJPoABmsDwj4z0/xzo1xqelw3UVvDcG3YXCqpLBQxIwTxhh71yvi7&#10;xFonirxf/wAIbeaxYWeg2BE+ryTXaxG5kVsrbLuI4BG5yM4xjKkc5v7O9/Zf8IRqGnG7t/tx1CSY&#10;WxlXzCnlxDdt67cgjOMUAeg6lomm6xqelahqELTTaXK0tspb5A5A+Yr0JGAR6EcU3U9F0vVdd03W&#10;ri2zqGn7hBOjFWAPBU4+8OTgHOMn1NXpDgkZpnUbgQfegBNQ1iz0TS7nVNSmaOztxmR1jZyATjoo&#10;J/SqHhDxlYeOdIuNR0uG5ht4bk2/+kKoZiFVs4BPHzCt6xxIHR0BQjBBHBH9a8s/Z2P/ABb7Uh6a&#10;o5/8hRUAdTrHxG0DRvFVn4ZuDeSalczRwbYoMLG0hAUlmIBHzD7ucVvTh1cq3Tpg+lecfF5wnjv4&#10;ZyEfd1M5/CW3r0q9wJiD165oAat0yjC/KMce1NnneRACflPUioD0ppyFxTAzNf8AFWgeFYbaTXL7&#10;7MtyWWLETOWK4zwoPTI/OsY/F74fYwdbY+gFnN/8RXYKy7QGRWxz8wBwfUU4yxBebeJiOnyDj9KQ&#10;HF/8La+HwHOvEkc8Wc//AMRQPi78PyBnXD0xzZz5H1+Sux+1DaR5aDJzjbTzejj5FPttoCxxQ+Lf&#10;w9HyjWmGR1+xzHHt9z/OaY3xe8AAErrEpI7fZJef/Ha7X7X82cJ1zkjoaT7eVXaqAY7AYH4UAcX/&#10;AMLg8A7F/wCJq/TJBtJc9f8Ad7daD8WvAGRjWnHPJ+yTf/EV2huj5WGCncDzj9KPtzEcou0dPrQB&#10;xf8Awtj4f4GNcYY/6c5v/iKP+Ft+AFyP7advpZzYP5pXZPeB/lKJtIwQwBB+tIb4o/yADPXHBP8A&#10;n+goA4r/AIW54BI3f2rKG9PskvH/AI7UZ+LngN3IOpzBfX7JJz+ldw2otwAOOvP8qQ6g+MrwR1P8&#10;qBnFx/FnwEG51h1Gf+fObj3+7SP8W/ARmwNWl2q2dwtJcN7fdrtP7QcEnGfakGpM6Z43Hjnp1oEc&#10;bJ8WvABUY1aU/wC7aS5H5rTP+Fq+AcH/AInLZx2tJvT/AHK7P7eA2dq7s8HGMn/H/Ck/tBxJux8v&#10;QdsccmgZxf8AwtXwDjb/AGxMf9r7JLx/472oPxU8AZ2DV5sdN32SXH1+7Xam/wDmXC49hxSrqBPB&#10;Uceo60AcMfiv4DI41OcYPQWkmSPypP8AhbHgcjaLy646MLR/z6V2x1AlWXIB5xg9KjW/fnPOaVgO&#10;Lf4ueC4o8r/aEzAglUtDnHTPOOO9Mb4veD2uQBb6s8IOPNS0AQ+33s8H2rs31O483ChlQDrngnv7&#10;5qx/ashQ5ByBwCeKAOIHxW8NzBj/AGVrykAn/jxHT14bpQ3xT8PLGW/szXJIw20Olh8p6+rV2Jv7&#10;gufnBA547il+3yK3329eTwaAOIPxW8OIoQ6P4h3sCApsVDA+n36kk+KOjwBTPoHiSKMkKC2nhfmP&#10;1f8Azmu0fUG+XahbAyzE9TTDqEhYtvI747GkBxtx8SvD9riR9K8QjecAfYNvb3YetMj+K/hqQGH+&#10;zddjkC7lDWQ3MPbDHp712gvpFfdu3Y6c046nKx9ec4NGgHEw/EzQ52CpoPiQEDcD9gBB/AOf8j8K&#10;avxZ8OyybE0LxDJISVwtmhzjI/v57fWu7OoyZbAO3kDB7/5/nVcahOuACe56880hnIt8TtCjLRya&#10;N4ijIAbL2AyAenG6lX4o+HLiVlj0zW5G6hY7D759AAf54rsP7Rn24ZuQelK+oTMhAfawPrjFFrBu&#10;cgvxL0tE3N4c8Spk4AbTgeevXdTf+FmaEjIkmj+I1mfhUawwzYPOPm5rsDqNwTnfkEDk0LdzEqqv&#10;g45b2o0EcgvxJ0SQK0WieI3UZ+7YZGc/71LL8UdCt4JJ59B8RxInLs1iFAHud2AK7A38o6OTTl1O&#10;4yAzDA689aLgccvxP0JlVotC8RTK6hkKaeCHUgEEfMM5HOaLf4k6NeXEUKaLr8bzMFHmWIxHkgBm&#10;IY/Lz1HT0rsP7QlJxuyvXAJx+FEl48i4chsnJyKBkLAg4P6HNB6dCfpSK29MkYPoOxo5zU+gIdzk&#10;Yzz3pf1pmAcZzwcjmnYz1PtinqHUXoDS96Q4zweO1HTH86Ooh3Bwecj3penPftTRTwO5o1AcGJJ+&#10;UDik6g+voab1IGfc0uOefX1pgL/u9O4oXJ46UnQdzg0vduelAB17/lTh8p6U1SPQfjTlYZ60AO3E&#10;ZGfyoB5po5z2o45wenqKBj+F6ng0iyHk85HTNJwDyP0p5IwCcce1AhAOu7OaXJAGQOe9NByxJz6D&#10;BpVHQdd3TmgbAEn2JGcVLtIjOG7cn0qMf63k9Bjr0pxJ6ZOKAJVX5Rl6KgyPXNFAjrjuLDBwB146&#10;1GFBIZ3YhThd3HNKQyKqqSOOpGcU5lym04b/AHh1rP1KBvmbG44A5XikztOS46fMP6+1CsN2NoU4&#10;yR6fWk3RyDHDqw54yMUXAS3SFN/lFTuO47enNT0yMqc7ScDjBGMU+tI7CYUUUVQgooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAGuGaNlVtrEEA+h&#10;r568CR2Gm/BLx9pGtfZI761muVnt5nQsjiJFj9efNXCn+8OOa+h6yL3wr4d1K+N9faDpl1dnGZ57&#10;SN3OBgZYjJwAKAOT+CVpqNp8LdNXUcgSNJLbIwwVhZsrnjucsOvDCvQ6KKACsfxJ4p0bwjp8d/rl&#10;59ktZJRCr+U8mXIJAwgJ6KfyrYqtf6bY6ram11Gyt7y3YgmG4iWRCR0OGBFAHmpfSvF3xp0PV/Ds&#10;sN4uj2s39p3sJ3RkSIVhQMOGbLOeOgzzkYr1OoLOytNOtI7SxtYbW2jGEhgjCIvfgDgVPQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUlABRRRQIKKKKYBRSUUAFJQaSgQUUUlABmkoooGFIaWkoAS&#10;iko7UCA0meaKTpQAlBNJ1pO1AATSGikoAKTJoNNzQAtJSHrRnigYuTmmn3oJ9aac0wAg+tHak4P+&#10;NHTApCAnikpD14oPHcUDEOc8GkNLk4ppORkCgCaBtsgORxXmOl6d4xsvjZqnit/Ch/s3UVWyLHUI&#10;cxRDyl87GcniLdtxnnGeOfRuh96eZHxtyfpmgCnc+EPCGo3E8t34c0mWadmeSU2qb3YnklsZySeu&#10;a4z4Q+CJvCGh3kmu6XBBrH2uRYrhWSRzAUTgMpPy7lY4P9a7zdg855pGYngnNFgEc7xxkZ603oFH&#10;TFO2NgEK3PfFMY9iKYBc317Y6TczadY/br1VzFbecsRkPTG5uBjrk+lcJ8GtF8ReENJv9H13RGtI&#10;pZjdR3YuopFJKopQqrEg/LnPI69OM92DhuP0pDKxHJJPuaQHA/ErSfFWt+L/AAzf6P4fW9s9DnF1&#10;5q30SGYl42KFXwVx5fX5s7vwrvppmnCO6GMsoYxsQShIyQSOOOnHFJ5zjocfSoSecZzk9TQA/dxm&#10;m5FN53EnoelB570xj8jHXim789O9M4x+FIDjp+lIQrEZzimjPXPFITjtkd6TOecc9qAA85NBI6A0&#10;mecn86SMcnknPT/CmMVfTHTpRuXOM9KTcVUlk3YHAzzTONxJxnrSELk7uRjj0oU5BLHHpTdx4yBg&#10;dgaXIxjAwaA1Gk80DOfT3pGOMcijPbFAMRuOeuaij5XpUxIPamdUyCOelAIU8AAryOcUgJBP1o3E&#10;cYB5/SkXJPTA70AKOM0xpMMBgYPGfQ0Fs5x09aaehBIOeCKBpaCy4VwvByMjjFJ0UEHnsD+tNwSo&#10;BxwDg55o+/wxwD6UuoBI7EjCj86XICHP4Ck28jj8abuBBxz7UMA3MCAwwCB+dO5bqOB7UEkqSOOO&#10;fanRkEYJ/PpQIbn8eKb16HH40SfK2Mg4PP0pAu7OOcfypajHjIyoxj29aZJIBJtOenUelL7ZpvDA&#10;Pnr0NGgCqdidT7cf1pGI2AgDjocfjR/EAeBQW4x0xS1Hsg3E8t0zTh8xORnA6Y61FngYJHOcCn7x&#10;wOemcmjVCHg7owG6Z7cGj0Az0o4wOnJ6Y70vQjoDknApAOHzD6ccetID0AxwelKMPyCDg5PPNIpG&#10;TnBycgj0pD1DP/16kwcdx9ajK9u1Px0J9PWmIBgfd/KnDoDjqKMjn27UdBnFAIXHH0pyjKZ9Oppm&#10;MkdMHrz/AEo4Vskcd6B6j6X255PSkCnPr+NKAOfpRuIUY9zSjkY6fWk7inDg/wAqYCZ/lTsDHekC&#10;4G7OOaMjOaAFOPp7Ck56D160ZOefXrilB5P9KAHK2MFfxpOM5A60DheaXr2FALcTAJ/nS9CNrAH1&#10;Iz+YpMjJHc0vcZH6UDuPJ5Y5ySeT60nHv0pO30pMndz+FACsRkc+w+tLuXjJwRSDGeQDx3pCFPHU&#10;UBoPXaAcfWnfL+NR/dOAKUnpz1NAIVg4YjcR7UUuD6E0UBZHVMmYysbBN+SSo557/WlwBkRBeOuB&#10;xSSZHOCAMn5RyfalLqI1wCF9NhP6dqx0KFO1hyqlemD3NII02hAu1Qc7RxiiQNtyilm/3sU0kIFy&#10;q+aRgKW5+mad+4iZGBXgYp1NT7vOM9wKdW0diQooopgFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFYXiHxp4b8Kgf23rFtaSFQwhZi0pU&#10;kgMEXLEZB5xjg1u1zLeAfD1zrmo6xqenwapd3zJk38KTLCqKFCxgrhR3Pck8mgDb03VLDWLGO902&#10;8gu7WT7ssDh1PqMjuPSrdeR/A/TjA/izUbEMvh281JhpSneFMaM4LqG7EFFz1yhB+7XrlABRRRQA&#10;UUUUAU9V1Wx0TS7jU9SuUtrO2TfLK/QD+ZJPAA5JIA5NN0fV7HXtJttU02YzWdyu6KQoVyM46EAj&#10;kGvMPiQZvG1l4is7W8ki0Hw9ZzS3bwOMXV8qb0hPH3Y8AsM/eYDGVBHc/D7Z/wAK58N7CpH9mW/K&#10;9M+WM/jnr70AdJRRRQAUUUUAFFFFABRRRQAUlLSUCCiiigAoopDTADSUUUCCkopM0AFJS0hoASjP&#10;FFJQMKQ0UGgQUhozSGgApppSaTI70AGaaaCeaQ5oAKSg80lACE4GTSUpPNNY88UAFJmj2pKACg9K&#10;TNIenNAC9KTmm+9FAxaaSOtKAWOAOaR1YdjQAqr5jAVzXi7xqnh3ULPQNI059W8SX4zb2asFVB/f&#10;kPYcE/RTkgc11VmCZwD0rxDwv4e1Lxt8TPiBqH/CQ32l39pK9pFLaYViCzIgY9dqiFRgYJ4O4Ecg&#10;HrGjQ+IU01m8Tf2aL8yEqNO3+WI8DAO7ktnOe3Sru7rzXGfCHxfqPjDwZcNrEnn39hcGEz7MeYhU&#10;Fc44LDkcdgM8nJ7AGgBSx/I02a9ttNsrrULw7be1haeVgu7CqCSR68A0hOcjPWnRswcDOQeCD3oA&#10;8rf4gfFdfDjeIV8KaPHo/k/aRNK3PlHkHHnBjx7c+legeFNUvtf8F6brOqW0Vte3cZlaOIELtLHa&#10;QCSeVweT3rm/jBfT6nYaJ4IsJFF1r12qyNjPlwowO4jrjdg/RGrvLiKC1t4rW1RYoIEEcaL0CgAA&#10;fgAKAK7H04NM4P4UbhjtSF1T1J9M0wFOMdajB59cUpI5x3oz06UgELYHWk3UjEmmh1Rsbs57UwEk&#10;chc45HoaXd8wHHApDgnsBQMZwSPxoAGx9QfSkyR1/WmMy5UZ5I5+tAZR8vv1oAdzjr+lNJOevT0p&#10;C3Hbg03dycUgsSEnYBxnOKYeOMgnvTSxyB/KgyDAJ6j+dAwyQORgdqX/ACTSBlwD1OemKaDxkHIo&#10;AY5BYgZI6en1pA3IGD+NPKjgj09aUALnAHTqe9ADe+P8jFIGfPAB59f8/Wnc4P16Cmts3bv48YFA&#10;LcMsew98mmc4zg5HGaEbPP4ZBpyByMAjkcjP6UAMGcZ+tR/MGwyke/Y1K2B0GMUhO4D04I/KhANy&#10;GzkHrzn0pVYYJzgEdqY2GQDp64NKOFz6dMCi4AWd5D0HXNIAyjge5BHUf40KPl6knvk0hO0jIxnp&#10;9aWoDjyBkde2BTdp3j5unbHB96Cck9uRznrTmIZQAfrjr+NIBrZP5+lImc5Ddsfh6U//ADmkYnAP&#10;AAPp60Bsw5PVu3OKRs5BJ6dDQv5+9NLZPAzzxRYB3zNJ6j1xTX27GDdO3HIqRXUqoAx6+tMcfJg4&#10;PpRqBGv3cZ5znFKWG7A7jnjpQd2M4AGeDmnBARwSfqKOgDonUjaByD0I6+9SN1zx7VHt29PpkU9c&#10;bffGBxUhoHL7sHGCO1LkHK84x1Hc0gyoyc5yOf5UAc+564oGOQkJgkH6/wA6Oo5Bb1xQgOcHgY5J&#10;pUHUDk+tAajmcKBk9OST6U4qxO319ajwCCD3p46AY5+tGglccAeMAH1o46EHHekBOB06etO5oY9g&#10;HrntTs9OKMYHvSY6cUaisO5weOKX26U3v1p+Bj3Jo6gAOQKOwGAKUcccA9s0LkgE4J74FPWwDcHN&#10;AX5w2e2MVIzBscYx1NM2c88ZoAM8HNKCPXPNN5Hvz2pyjjPf60AOPqRnvikyc5FAIAGe4yaAQzYB&#10;FA9gX5QOSc+tLkHtSt90D0HFNJAwM5zQAZxyOvvSctjHXNBAPoKOdxGOnfNACg579e9IQS+MgYPS&#10;jvgUqNnBByAeuO/egBcx/wATsD3FFL+77gZooC51ib2BAYoO2E6D0okmWBMuwLe/GfpSEF3UpKFC&#10;n5gBnPtSyPtZDs3An7wBOPwrC7sUIpGNzGTpn5x/nFK43rIuWbPGAdo/AjmnMhLBiW6cgGl3KzgY&#10;JI5xjkU7dwCDhNoiEYXgKDUtNUADgAc84FOreOxDCiiimAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAc14w8eaD4Ht7eTWp5Ua5JEEUULO0m0qG9hjcD&#10;yR7ZPFdLXkP7RSq3gHTQ7BVOrxAsew8qWun0XxH4h8UeJbqfR/7MHhC3kWOO+lgkaW8YY8wRfOBt&#10;Dbl34xkcbsHAB0eheINO8R2LXWnTMwjkaGaKRCksEinDI6HlWHoa53Vvi34I0TV5tLvtbVbqBzHM&#10;I4JJFjYDkFlUjI6EDODkHGDXPeIrx/CPx10G/RxHp/iS3+w3aJkmWZDtRyM4yC8Sg9hu9a0fGej+&#10;F/BXwh1rTYLGCC0mgeOGJh5jzXLghGy2SzhsHPJAXjAXgA9CgnhureK4t5Y5oJUDxyRsGV1IyCCO&#10;CCO9eUfEHxVql7r6eGofDXiSfw8jY1W40+xdpLpdufJjPGIycBmyCRkDj73WfDzSZvCHwy0uy1iW&#10;OCS1gea5aRgqwhmaQhieBtDYJ6cGr/8Awnfg/wD6GvQ//BjD/wDFUAZng/xTea3qUunweDdS0TRb&#10;O2URTX8P2clsgLGkWMbQoPIJxgZAyK7OsFPHHhKWRY4/FGiO7EBVXUIiST0A+arer+I9F0DyP7X1&#10;S0sfP3eV9olCb9uM4z6ZH5igDTorznSfiVp9tqOrHxB4r8MvZGcf2cNPmZnEeWGJO2cbOmed3bFd&#10;jq3iXR9E0L+29Qv449N2owuFBkVg2NpXaCWzkdM+tAGrRXAn41fD0dfEK9M8Wk5/9kras/H3he+8&#10;NXHiK31aNtJt5PKluGjdQj5UYIIB/iXt3oA5Xxj8HvC99o2uX2naI7a5PFLPE63UuXnOWHBfby3b&#10;GOe1b/wy8Lw+E/Amn2aW80F1PGtzeJMxLeeyru46DGAMD055yag/4W94Cw5/4SS3+QZP7uT9Pl5/&#10;CrOhfE3wb4l1NdN0rW45rxwSkTxSRF8dQpdQCfYc9fSgDraK57xNqviTTWtxoHhlNZVwxlLX6W/l&#10;kYwMMOc8/lWSviD4gtZiU+BLNJT/AMsW1tNw59o9vv1oA7eimRGQwoZkVJSoLqrbgD3AOBke+BT6&#10;ACiiigApKWigBKKKKBBRRSUwEzRmiigQmaM+1LSGgYmaTNLSUAJk0HNFFAhvNJzTqSgBMmk5paSg&#10;APSmc+tPptADTmm9B1p54ppoAbznNHJpTSUANOc0hzTj1pDQA2k9xS9qTPtQA35vrSc55P4U6kxQ&#10;A3kc54pOcdaXtSc96BiYJIoIOc0oJDccmkLE9etAXM3xVNqFl4G1rUNKvRa31paPcRzGIS42DcRt&#10;PHIBHPTOecVxOn+I/GE/wk0fxrFeR38lt58up2csaR/aYVmZdysoGxkVe3BGeCRg9x4syPh14mGP&#10;+YVdf+imrnfhZDa3XwDtLe+Ki0ktryOcs2BsMsobJ7cE0DOv0bVLPWtHsda09ma1u4hKgbGVz1Bx&#10;kAg8EeoNchqfw/1i38XXXiXwXrcGk3Gor5d/BPb742z1lUY+/nDYI5OSTgkHn/g3qesx/BvUH0yy&#10;GpXtpqEkdpaSTCNWBEbEbjwAC7t2z071ujxT8TiBs+HtqCOv/E1i5/DdQBu+EfCdn4H8MR6PaSPM&#10;xYyzzkYMspwC2OwwAAPQDqck6flZVnJCooLFuwA6muTsfEHxEuNThi1TwTbW1k8iiSZdSjJiXPLY&#10;BJbjoAKl8bSeLxbXtrpmn6JPoM9jIt3LfTvG0alWDlipGF2+nPXmgR0Nu9re2iXtlcw3FtIDtlhk&#10;Do3qQw4P4UKMyKepHQ15d8NX8ZWPhawt9Dt/Dt/ognYzS/apTJkkbhyfkIHONuO+OcnvPFF74psL&#10;a2k8L6TZ6lMZSJo7iYJtUD5cZKg8+p9OOcgBlLUvDZg8df8ACcXLTXa2Fj9mtbG1ti8gOTkjnk/O&#10;/GB97rxXR3G5nODkVyCeIfiht/eeB9OUscKP7RQbeOp+Y559DVjSdW8cXGqww634Ys7Ozb79xHeq&#10;7IcdlBJPOPw9aAOnSxZjuC9QP06UsloyqXYcD1rz3x1f+G7PxWsGs+LvE+iXBtIyselyusMi5bkb&#10;VPPUH8K5OLXPCSzhz8RvHbICG5ZyqDPCtkHJP0xwaAPY8+vX3oPT1qW5wZSy4wec561ATznHU80x&#10;i9eMY5phxnOc88ZFKcAk57cCg80CAHIpuRngflS4zgGmgbcDPApAKQuSP6VGRg9KfvwMY/Gm5Gcn&#10;r3NAIT9M0nSl7A8YPSkPTr3oGJQcg+ntijjpikIJwMGgBSKXACHpTfm2naufbNND8bdp5Gc/SgWo&#10;Lx0OTjn3p2fm579ABTeQehPtSZzxgjNAxfpzSOo25+oGR+NN5APPOKGDSKeV47E0AQKcA46Hn2qV&#10;GzyO4pixEgq64BBzg9qkABYIqex56CgBhIDMPT3peMfyobaSdmGboxU5GenPvTeWIQDjuKAGsAy7&#10;W79acnKgAk44pdwPBBPPGKYjkDAH3uAemPrQA87AOpBzxxTWPPIGT0GKdj/62O9I/AJxnn1pbgJz&#10;n1x604nPJxk9SOM1CBIWJDcdKnEfHXoOcjvRYNhuDg4FJx3pArbec+x9aU8ADv8A0pAJlSeD7HIo&#10;3HPU8jgUoQAc9/vDp+VRGInID8EYGaAJS4x23djUbMNvXnsKekbMFyM4OAMcDtTSoLEbPoSep70v&#10;QBy8dRnI6EcUpOBx1AOCQcfjTjwgXrjtmjDcjp/SjQAGdw6deAaRcFuBnHrSnrjvRkHjp7CnqApz&#10;nOe+elGeODjnpSYwvcY6kmjHIBOOD1qQDnrwD3GKeHwoG05AOcUh44PUdqMnGBxQA4Mc5xgZ6UYw&#10;y4GMnGSe1L0wcj3A7UvJHLE8Y5pMBxHboQe1OzjnBIHpUefbtnNPQ889KAH8HoQc+lJzwMkik7+9&#10;KfUD6CmwF4LbcngZ6dad9B+BFIi7myccDigA4x+QzTAcvPanY4PoKZzn/wCtSEfMSep64NAD8Djn&#10;qM1Gjq+4gHg45GKfxnHfHNLk+v5UWAb7fkaAfTn3peOQF4HTNN6duRQA44IxR95xxnjrj9Kbn5qc&#10;DhwR69qB3EyOxyKMbj6HtzRkFj8uD16UAM7gAgc9KAA5xkA/Sl5znmnSABsjkH07VGWyeHIHYimI&#10;VSR0z70q5LfLwvcGkwOucZ75707HIGep4pD6i/vezgD020UzL9wM9+aKBnYqpiXb/COTuoAIOQ2d&#10;x4x0HpUSySAFnLsckjA+X6cc0ilwjedtRWPCqxP1ye1c10VYk2ytJu82THdUC7R+YzR95xuZmAOR&#10;uSowjoflZPKwMKikEf8AAs8/lTv3pCkxopPViM/Tine4WLKMWXJUjPQHrTqjgEgiAlKF8nJRdo/L&#10;J/nUldMdjNhRRRTAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKAPKfjtpmp674f0jSdL0i+1CV777Q5t48qiIjAhm/hJ38Z64P4x+GLHV/hx4x1TSbPRdU&#10;u/B92UubV4UEzWsjABgeQxUfNkfM2FXAJJz61SHJBAOD60AeR+Moj4o+OvhLRYGDR6LGdSuniIJi&#10;O4MFfnjJji4xnEgPeoL+58daj4yXW774e3N9YWZH9l2L6rFGkMgz+/kX5g0vPyngKOmThq9J8O+G&#10;LTw8l1Ks015qN7J5t7f3JBluG7ZwAAqjhVAAA/EnboA57w62ta1oFz/wl2kWVq9zLIq2Ct5wW3PC&#10;rKclWY85xwQRwDkUv/CCeD/+hU0P/wAF0X/xNdBXi2h2dv8AFL4j+L4/FG+60/Q5vsVlp4lZIly8&#10;imTCkEv+76/7XsuAD0oeBvCKsGXwroYIOQRp8XH/AI7W48UcuPMjV8HI3DOK8v8Agzqt6P8AhJPC&#10;V3cSXcfhy+NtbXEjfMYtzqExjoPLJHJ4bAwFFep0AczoXh/Vba71g69qdvqllc3BaxtTaqotYst8&#10;ucfNkEDB6bfc10rKrqVZQVPUEcUtFADdif3V656UuxdmzaNuMbccUtFAEDR2sY2MkKhsnaQBn1p0&#10;cVvhHiSLAHysoHA9q8C+ImpWUnxMmm8eeF9Xl8M26rZWM6O6RKxG9pflOHZiMYDAhV5UsMD2zwxZ&#10;aPp/hnT4PD8ax6SYhLahWYgo/wA+ctzzuzz60AQ+IfCOi+KTbHV7eab7Nu8ry7mWLG7Gc7GGeg61&#10;z8vwa8BzbfN0WV9vTdf3Bx+cld5RQA1FCIqLnCjAyST+Zp1V7+yg1LT7mxuQzQXMTRSBWKkqwwcE&#10;cjg9RXCw/BXwTFDHG1leSeUcoz30wKn1GGAB/CgD0KiuDPwb8CsCG0mdgTk5v7jn/wAfpjfBbwIQ&#10;oTSp4wvTbfT/ANXoA7+ivPl+CXw/Uk/2G5Y9/ts+f/Q6P+FI/Dzn/iQH/wADZ/8A4ugD0Clrz/8A&#10;4Un8PP8AoX//ACduP/jlH/Ckvh5/0L//AJO3H/xdAHf8etNEkZXcHUr6g1wX/Ckvh3j/AJF//wAn&#10;bj/45Th8Fvh4BgeHl/G7nP8A7PQB3XnQ7tvmpu9NwzUDahYIAz3tsoIzkyqP61xw+Dfw+ViR4djy&#10;Rg5uZj/7PUv/AAqPwD5fl/8ACOW2MYz5kmfz3ZoEdQ2saStyts2p2YuHztiM67jjk4Gc9KX+1NMM&#10;xi/tG080DJTzlyB64zXN/wDCqvAg4/4Rqy/8e/xpjfCbwE6qD4btfl6YZx/JuaAOs+2WZxi6g5/6&#10;aDmmNf2C43XtuM9Myr/jXKD4R+ABcGf/AIRy33kbceZIV/753Y/HFO/4VR4Czn/hG7TlNn3n6f8A&#10;fXX36+9AHQtruiIzB9YsFKLvYG5QbV9Tz096qt4v8Krw3iXRxzjm/i6+n3qzj8MvApjEZ8M6fgDg&#10;+Xz+fWpW+HfgllIPhfSvwtVH9KALA8a+ED08VaIf+4hF/wDFUh8beDwefFehj/uIxf8AxVQf8K+8&#10;EgIP+EX0r5en+ir+vHP408+A/BYOf+EW0b/wCj/woAkbxp4RViG8U6IvsdQiH/s1N/4TXwf/ANDX&#10;of8A4MIv/iqafA3gzOP+EV0X/wAAYv8A4mkXwL4LQYHhXRj35soz/MUwHnxp4O/6GzRP/BjD/wDF&#10;Ug8a+DsZ/wCEs0T/AMGEX/xVNHgjwYDj/hFNG/Gxj/woPgrwaP8AmVNE/wDACL/4mgBf+E18HHOf&#10;Feif+DCL/wCKpD418Ggf8jXon/gfF/8AFUHwV4N/6FXRPw0+L/4mkHgvwcCMeFdF46ZsIv8A4mgA&#10;/wCE28GgH/iqtEyB/wA/0f8A8VTf+E38G/LjxXo3zdP9Oj/Xnil/4Q3wfjP/AAiuiZX00+L/AOJp&#10;P+EO8IH/AJlTRP8AwAi/+JoAj/4TrwWWH/FVaRz/ANPaf40yfx94JgaIP4p0smVti+XcK4B98Z2j&#10;3OBVhfCPhKP7vhfRR9LCL/4mlTwv4WilEqeGtHVx0YWMYI/8doAr/wDCd+CuV/4SnSc5x/x9Lj+d&#10;QH4ieBgXH/CT6d8jbT+8zk+3HI9xxV1PC3hVZA6+GdHVwQQRZRA8c5+761ImheHkjaNdA0wIxyyi&#10;0jwfc8UAYUfxY+H0kzQp4jiDLnJaCVV/AlcGnT/E3wHAI3bxLanf08tXf8wFOPxrdt9G0G0Tba6J&#10;p0C5JKx2qKOfoO9H9k6Iruw0XT/3gw5Fqnz89DxzQBgN8UvAEYJbxJAcsF+WKQ4/JenvTW+K/wAP&#10;k8tW8RxZk6EW8px9cJx+OK6EaRoSOzroenhmwSRapk+nakbR9CKc6Jppz2NqhH8qA0Odm+LHw+iH&#10;PiOPBOPkt5m/khqIfFz4ecH/AISLqO9nP/8AEV1rW+nsm02FrjHAMS/l06VHc6dpN2EFxpVjN5Tb&#10;0326Ntb1GRQBRaXTPHfgy4TTdSmXTdSjeH7TAmxyuSrgB14zgryOhOOxrk9ags/h/wDD6XwVo9xf&#10;6rqGsJNb6dZzbWYbxiQhlUBVXeX+bv6DJHfZAUqihAewGB+VIJCAQecjGcc/nQBm+DPDkXg3whY6&#10;JCyyTIN88g/jlbliOBx2HfAFc5rvxt8L+HNeu9JntdRuZ7V/LlktUjaPfgZAJcHIPB44II7V2fms&#10;HBBzjpisvxDqFn4F8Ba9rNhbpbysHmBRB89zIQquw7/MVJ9hQBD4V8e6Z48sby50yzv7eK1dUZrq&#10;NVDEjOFKsQcYGfTI9a2JGE0MlvMqyQyqUkjdcqykYII9weR71zHww0QeHfhhpcTRhbm8BvZuTyZM&#10;FTg9CECA+4rpC2VJJ6d6AI9O0/TtDsf7P0qzis7bJk8uJcDJ6k+pqeEyyycDnOahBI571Jd6mNI8&#10;P6nq3lCQ2NpLceXuxv8ALQtjPbOMUAY/iTxvZeH9Qt9Hit7vVdanBMVhYoGcDHBck/Kvv6c4wK0r&#10;W5urnTYLi9s2sLqRMyWzyK5ib03LwfqK8Q8C3HjbTfC+v/EPT4dJv5ZJD9pkv1d7l0TBcqVIAQZy&#10;RkZ2ewz7Homvw+LfCmn69BC8C3SktExzsZWKsAe43A4Pp6UAaSXjouAKdJqDsMcgYwc81T755Gel&#10;Ju7UAQ31/babplxqN5IY7W3j3yuqFiF+ign8hXMj4qeACmP7eZeTj/Q5s/8AoH4V1YYq2eTweKk8&#10;yFjkwoG6dB0oA5F/it8PwDt14kjp/oc+P/QKUfFb4flcHXsE9xZz8fX5P5V15uQIvLWNPL/u7RzT&#10;TdIh4ijB7HaOD+FAHID4reACuDrjf+Ac/wD8TUf/AAtXwExX/idkA8HNnNx9fl712i3xwxKryecj&#10;kimtenjCJuJy2AOnSgZxh+K/gFGbbrEzY4B+yS/N/wCO/wA6d/wtbwAeP7YcH+99jmwf/Hc12X9o&#10;NjGxePakF/hQCgxu9B1NAHHD4reApFJfWWDdeLObn6fLSH4reAMAjV5MkdBaS5yP+AY5rsPtsi7/&#10;AJt2RhV7DHelN42FK8DA5HABoA41vit4CK/LqsxJGT/okvyfX5f5U/8A4Wv8PxyNZkyTj/j0l6f9&#10;8flXWG/OMrEoZvvOMZI9Tjr/APWpj3yvGVkUPkgqGAOCO4oA5I/FbwEpL/2xI7ZPAtJR+P3aVfip&#10;8PllAGsS7em77JNjH/fOa65tRkJbceSCM96d9vbH3FAHILAcmgDjf+FseA2aT/iazLsb5WNpId4x&#10;24/DnB/Cj/ha3gJVGdWkY45xaS//ABPbFdd/aLg5VFJzyMZzTm1CQn5QmSO3bjmgDkF+KPgAhT/b&#10;bLjPDWc2f0Wj/haPw/wf+J44ye1nNxx/uV2D6h8oVUXaRg5HJFRLqB+UhE2kY4HbNAHKj4peAIn3&#10;jWy2BggWc3P0yn40z/haXgHDE6u2e2LSbn25Xr9a61L5UTAjjTJxhVH54xRJfmRMbdvOeg5/CgDj&#10;YfiZ8PEibydRNvucsyC0lGSTkk4Ugk881MPif4A53a4xz6Wk3P8A45XVtfyoMZH+z8opV1CVVBcB&#10;vl6EdfwoA4//AIWl4C81gmrSKOzG1lK/+g5of4qeBBFj+1pHIx0tJfxxkV1rai5THlgLnGCKX+05&#10;sj5sEcAr3oA5EfFTwGTsOqzFf7xtJMdP93I//VTV+KvgYkpJfTnP3WW0kGe3p0Ndi2qzn+M+gx1o&#10;GpzAfeYc5IY/yoA4y4+LHgy3UHz71wM7dtmfm9vmx0/lSr8WfBbSMFbUCg43i0JU+vvXZjVpQpA3&#10;Nxjr0H+cUg1OYIq7znPJzjNAHHW3xT8K3cmVg1WMDkGSzY5GcDGwnrUI+LPhgQRvdWmrw5YoC1kA&#10;O3fdznj3rtRqdyD944zyAf5Uo1KYH5XYc5znmkBxf/C1vCqXUccsWpoj5xJJZ4DHI6YOT19KkPxT&#10;8IlJpZDqMYj4ZWsmBHYHjgZ7ZNdh9vl3bt77j6sSKT+0LnJO87SRwaQHE3PxW8IyRWxhTUpEdv3i&#10;R2p3RL6knrzxwT1qf/hZ3g+UTN5mookXU/YnOTgHt6++K7J9Vm/5Y/LzgjJ4/wA9aZ9vuHOdzcE4&#10;GTz70wOMt/it4MknZLiTUbTA3K89oSGHYjbk4PbNRH4t+DMyAnUY5Ek2Hdbckf3sZ4H159q7s6nN&#10;vDhiMdR6Uf2pOd3znGOPelcDjP8AhavgpFXfcXqBlwGNo2D7jNK/xW8DA4XUZn2ngpaPkg49V6D/&#10;ABrsV1WcdWPPBGetOGpy42ZwuedvcUtAOLPxO8Guqym7vAjE7G+xyEMR26USfFXwUu4yXV4rlgvN&#10;o44P8XPbBz9B0rsv7QuCSwcq3b09OacdSuCMbgewwP8A69AHGn4qeBN+3+0J29xaP83P0zzTIfi5&#10;4JnuZbXffKiLlZvsrFH9gAS2fqB9a7htSnQKu4HvgGj+0HJ54zkc9DQByOleP/DfiDUodP0yS5a8&#10;mBIjkgZQMLkkk8dse56V0flyI5Bx+Yqw1y8mdxb0AzxUBYdR+dLzAQ4HYkk8AU5c5IPT2pOfb86B&#10;knHPBoAerE9cY7cUqkbgD39aaAVO3Ge9O6HBpASYAPrgGkBGcdBjmkIG3Oc880vT8vWq6gBzn1z6&#10;UvRjj8iaTrj396XaCOB+NLUewDj8KBnJOOB3oOAR056Uh56HH1p7iAsRwep68UnIwcj0pfc9D0+t&#10;Nzk8nj1oAXmgEg4x8vejg4xnrjJpSx6GgY0PuG4AjjIFOP3RnAbvimqpJ3egzTvTPcdjQAuPlyT9&#10;KQfKeOeKQnJ64HtRn5hjG3vmjYQYy67j8vfjt7UmxVPyEkDpml3ZYdl6c9qU5Ukd84NAwznnA/Oi&#10;gDj7uaKYjrvm++nPHHzfL9aVl83AEnyHqAAQ1CsdqlpV4GTg0yNmlLEcKe5OcVy6bGgpIkYxxSRh&#10;UPzADv8AnQynfkyliOAq9vc0rgGAK0nA7qdvHsR2pE2umV2lO5LdaOoFiIOIwJCpfuVGBT6ZFt8p&#10;dpUr2K9KfXVHYzYUUUUwCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACvKPH/hvwx4VuL/xqmq6lo2qXETIINMukh+3SnttKNyx27iBgY3E&#10;ZyT6vWPb+FdBttdn1yPSrb+1J33vdum+QHbt+Vjnb8vGFxQBxvwW8F3fhTwtPearG6atqsgnnWQn&#10;eiAHYrAn73zMx7/Ng9K9KoooAKKKKACiiigDzDxr8RPBeq+H9f8ADa3ovNUeKWzjsfscrM9zyqKv&#10;yYLeYBgjocH0rpvhxod94b+H2j6TqW37ZBExlVSDsLOz7cjglQwBI4yK3U0nTY9UfVE0+0XUJF2P&#10;diFRKy8cF8ZI4HGe1XKACiikoAWkoooEFFFFMAoopKAFopM0lABRRSUABpDQaKACkoooASkpScU2&#10;gAoopKBBTSaDSdaACkpKKAA0lFJxQAU00ueaae9ABnHam5o68ZpKBiE84pKU03vQIXtmmHOaU0hA&#10;xQMTNITz1zSHHTmkzgAd6YhScjg8mk5I64oUjJGenbNNJz9KQxRyfWkIGec5HakDY9qTdzjuKADk&#10;k84FN59ce9Azkk55NHTBzxQAwZGQOhrjfiZ4e1jxh/wj2jWlsraOL0TahP5iq0YAwMAnn5Wk6A84&#10;6V2Z6bgaYWPX1560AWry48xxhcBeBVU/TrScs/ooHU0NgP7euaAEYnNTKLae3ntLtEktp42iljbk&#10;MpBBB9iCRUDHbxjkmmEknPr6UAec2nhXxn4T8P654P0KwsdS0fV3fytQmuAjWyyKEfzF6sdoGNo4&#10;PPP3R3Ph/Qo/CfhLTtCS5Nx9lRg8mMbmZix47DJPHar4mbbgOdvbBpjF5CM5IHp2oAafUfnTMseD&#10;29KeQQeQefeo2wOgNAx/pzmhutIDnvzjrTSxPPSgQE8ZHbtTQcjIoJ9eR3ppY54zzTGOZiR+PSmk&#10;r6896M89SR3pQuegP4UhDAcjrn0IpPm3cOMHtjvTj0qLHQ7iMdRnOTQA/cRgdaMtwuDg+lMyDzn5&#10;vY0pOGznr3pgBDAgdOM49qQ8OAFz/n9KTqfm9OKU7gAT6cc0hiAEtxwO+R+gpHYKmDnAOSfelz82&#10;0HnAJoLKXIx04OaAGZGN34mjICkg856e/wDn+dKCMEYyT0zxTQz4KsuR149OMZoAUNkdenbmm4GC&#10;MHpxxkVLg78bfcDNR7fk3o2cnpQAHBx645GKPrSAg5J4OcEZ6GmlhjGcehH65oAGc7eThu2elOBJ&#10;zycg80gbjk98ZzSFcjqDz0zigLiqclsHtmmpggDceecjsKcfu9OPUUKfkxjg89OfpQAoALHkcHjP&#10;pTclue3rn+lHTjPJ9u1OGOg+gFLoGw3bt4znjAOKVgSvGOOCc07KDO7rjgetHzGLacAkcAf55pgN&#10;GDw24EccDilUbSMkH/CncYwoOe1MIyMjHv70gF6jJGOeCD6dqOMgZx04pBw/bHGP/r07OWwep6Yp&#10;ACmROQu4YOaXJzyO2OTjFM34bAJxnkdqkYZ5BHT8fegCNEyCN+R6+n404YzjqfSjrml7fzqbAJtA&#10;bIyc0ctyF6A5Hr70u7txxQflIwSMD9TQAKO+OD0NKBzxxg5pd/A5+gzQM55/DNAC8biCWyR1pFXA&#10;IPIHvT87uuPTH8v8aMZ4H6UAOPXOaTGVI9c0vBXt1HFOU9eoo8gEUDcCcZAp3J6dT60gwTyacOWz&#10;7UeQBt+ckscZ+77UY2/LkY7c0dTycUd8dKAHnGVx6c0Y49T9KaBzyadx68Yo2ABjHINOyBnIPtSc&#10;ep9qcdpxx+vSncBp5OQOnqKQd+M/hS59O3ajbmgBhzSYGMY4p2DznoOgFAIx7UtmAhyABnKijOef&#10;egHBBozgYxTAUA9v0pR/Fn1603DDGM044OM9e9ADGO3rnrinZAPUc0jKzAYIHPpSfxFRQ9x9AByS&#10;u3NLkkA5INHzBsk59waOrDjr2zQKw0mTPG0j3NFOxRT1A6sS+YPmVyP4Xx976e1OKXKuXEqYA5QJ&#10;gH8zQznapXEMeOS6dvQc8Um7cykNLGmPvHG18/Xn+VcZqAKsxdcyTr8pHT68Gld5PJCuQJCQMI3T&#10;NAmcHY8YXsuWxn3zTpSoj8xYxJjkbOSfoafTRgTW0Zht0jbBKjBwOKlpkLFoUZgASOQGzj8afXXH&#10;YyYUUUUwCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACsVPF/h2XXo9Dh1mzm1SRnUW0UodwyAlg23O0jB4ODwa8++NnjW+0m307wxoctwm&#10;q6o6s72m7z44twACAYO52yBg9FYd81ofDbxJ4RsZj4J0rTNR0a/tk8w2+qwrFNdNjLOSCdzYwe3y&#10;42javAB6XRRRQAVh+JfGGgeELaGfXdRjs0nYrECrOzkcnCqCcDjJxgZHqK3KwbvwdoeoeJjr9/ZR&#10;3l6LVbWMXCh0iQMzZVSPvEtyTk4GBjJyAT+HvE+i+K9PN9omoR3lurbGKgqyn0ZWAI/Ec1r14z8L&#10;tOtpPit4x1fw7GLfwwn+iRpGT5Us+VLMmMqVBVyMHgSrgAHA9moAKKKKAOf0nxx4a17XbjRtJ1aC&#10;9vYIvOkWAFk2ZUZEgGw8svQnr7Gt+vI/DUKr+0v4vZVCqumRKABjqluf6V65QAUUUUCCkpaTvTAW&#10;m0tJQAm4Z25G7Gce1FLRQAZpKKSgAoopKADtSZo70UAJTTS4xmkoEJRmik70AJRRmmnpigAYnjFJ&#10;RnikzQAU2lzTaBi5ppOaQknoaTNAhc0maM03IBz14oGJk0nWk560jcjrjFAhTTWYDA7mjI+tITwf&#10;SgBGJ6ikHvyTSk5OelIelAwppPFN5DE5xQTkcUAHPtSDp1xikz1pm49u/rQA/OeN3A5z2pjtxgDm&#10;g5weaTOMZzkUALIZ47O5ltbX7XcxxM8VvvCGVwMhdxGFycDJ45rlPAnjTUPGep+I7a+0mHTf7Lki&#10;jWBXLurHeHDt0Y5TjAH9a7bTWzPgA845NeZfCc7vHfxLBOA2o9+v+tnoA77knIzikJ560P8A6w5z&#10;wfWmZIPagAIIOC240mfQjPakJxn6UxXJGT+tAyXtwKwfGnia/wDDkOk6foVnbXuv6pOVt7e4PybF&#10;GWJO5eckAZIzz6VuhjkHrnsKy/Evw18PeN5PtWopcRXwhEMdzDKcoASR8p4PJP1oEN8MXXjK+tb6&#10;Txbo9lpsiOgtxbHJcc7s/O3HTHIzk1odDzn8a5D4TalqP9n+IPCeqXHnv4fuxbRT7sgrl12DIztU&#10;xHGezY4AFde2dx7j3oQxCV2k5waDwB39aTNMYhc5GepHf8qYhx6c0mfag4IAHfrzR8xGACcDJx2p&#10;AJnkAgex9a5T4ieNNa8GWlm+n6Hby2kzqpvp5dw3ndmMIpDA4Gd2cdRiusXOVyD6jNcN8eC3/Cvt&#10;MzgkakmCD/0zkoYzv722NscF84b+IetVG5TJGDkZz/nvWjrJLTKzZAwOfWs52UnCAgYxnP8An1oA&#10;ZyRwD1zxnvTh90ZIPHPFJ8w5BJwOoPOaF+hJ64piHMwEfzd+CB/SmfIQMH6ZNIx3MCefYU3cAeoz&#10;jnHtSAVN6nJ5z1zTgf3xc854ORTCTjrx2Ip5GD+HrQMaS6E7D1OMY7U1HbewZcepoJ5znkdxSjBB&#10;OfcnPWlqAjN2yORgGkbcEAXt7UfxZXJUZOD0pN57fypgO4LbupOeSe1JnaT1GO470bgWC55xk4NJ&#10;wM7hyDzS2AOVB/2uuRRvI47Ac8cUnH+FKuducjrxTHYXccBc/L0wfWmMfk6nPTg0v8XPT60E4Knr&#10;nIx9OtAMdkhSOM454/kaRoTJCwVzEzD5XVQSDkc/0oIxg49xRnkbMZz1FLS49RxPzEgjrwDQPmO7&#10;g/j07YpBnjJGTwTnAp8blRh1yPQUyQ3ZBGD6mkBO0Bj39Kbufedny5yB9KcABgt3PJ9aketx6IN/&#10;zHg9OKYzON5DEbhg8c9elUdX0W01y3to7ma5jWC4E6C3l8skjIwT1xz7exGKvtkuWzx0564piG8A&#10;9eM80KcnAJOT6U4hM/J09SaFTJ3DJPc0gFGRjI6dx+lKMY59OlBH596UDnk4NHQBA+eij64pBkDB&#10;PTk5FLkKSMdDkkH0oOQwAHfoKSAM/PyMZ7AU4Mox7dTR8wOT054I700Zz0HX1o2AeMA+tKOTySMd&#10;qPQ8AnqM96Vx8+Ac8c4pAHI9ee9KM4HI/ClBKxhT1AwaAeAAcLjqf60AO4Pp9ad0xg4yeKavA9h6&#10;mnduD+FIAPUADvSkknOOg7U3PPPWnAH0poB23pnNDbFGcYGe1LnkewpRgjIHHbFMAwNuMUbuuPSg&#10;gE5I+ntQq54/UUDQJhVPJO45I/wozyMCkI5AHfjFBwOxOKAEdu2BTevpjPSm9ScDvSn2oEJySCKO&#10;9O6c9M9qAo288n1oBAGyQCD0yPSlCF+M4285pmARkZpwHH1oAU/KcdcU0goxzjDdDjqKCT/+uge/&#10;TvQMTnb6U5VyeWVfqabznt160oXHGCD1z9aBC7AedxH4UUc+g/Oigep1iTeYgwQ4zje3ANME251M&#10;sEitkgK2MDHQgj1p53uCB+6fHysByB6gHvQm541Cq74HJc4Of5flXJqahJE8+6N1VkOMkr0/CmSt&#10;Lb7dkELE8Ahip/LB/nTskyGJZIyBjIJyyio2AVvMUoWzy7LtPtjHUUX7AX4t3lLu+8Rzxin02M5i&#10;Q7t2VHPrTq7FsYhRRRTAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACivO/HfxF1Xwh4q0PSLXw8t/FqjhIpftYRpHJ2mNQRhSC0Z3McEEjjqMK0+KHjm&#10;68S6j4WTwTaNrkCmYKNQURwREKVL9nxvXO1hnPQUAepa1rVh4e0mfVNTmMNlBtMsgjZ9oLBQcKCe&#10;pHarcE8N1bxXFvLHNBKgeOSNgyupGQQRwQR3rhvh94zm8c2Gs6Xr2lwW+p6bMbTULZfnhcNuXoc8&#10;ZV1Iyw4zk5wML4QX50rXvFfgaTzEj0u+kmsI5nJYW7MRgA/wj5G46mQnvQA34lWV14f+I/hn4ghD&#10;NptmBZXwETN9njYuDKduTjbK3bgqo53VW0+VPH/x0sPFPh8vLoejWRt572SNkSWUiX5I8jLH96M5&#10;A4B9V3eupf2cjOqXcDNGxRwsgJVh1B9D7VWv/EGi6Xt/tDV7C03Yx9ouUjznp1IoA0aKrXeo2NhY&#10;NfXl5b21moBa4mlVIwCQBlicckgfjXnuu/ELSo/iF4RisfFWm/2VKt6NR8u8jaLiNTFvbOFO4ccj&#10;uO9AHpdeafE/xV4hsZLfQ9B0LXZ47gqb7UdPtWdooScMkLAECUjPzH7vGOTle+03WNM1mB59L1G0&#10;voUbY0ltMsiq2M4JUkZwR+dZY8e+DyCf+Eq0Tj/p/i/+KoA5XwV4j1K51fTvD2keCL3QPD1nbM08&#10;upW8kbHHASPjBYuwYliSw3nryfS657/hPPB//Q16H/4MIv8A4qofF2o6/B4ettV8JQ2+pPFMlxLb&#10;hgftdtg7ljbkbjlSCPTjPAIB09FecWXxFufGes6ZZ+Cbcy2ask2r3t5CyJbR55hHrKeemR0wSMle&#10;x1rxNofhxYTrOqWtj527yxNIFL4xnA74yPzFAHmPhOXUZvj9r2sSaDrNtpuoWv2eC5udPkjXcgiA&#10;JJGFU+W2M88r0JxXsdcq3xM8EqSD4n0zjHScHrWxoniDSPEdibzRtQgvbcMUZomztYdiOoP17c0A&#10;aVFcNdeKfHsV3PHb/DYzwJIyxynXIEMig8NtwcZHOKuaDr/jLUNWjt9X8EJpNiVYvdHVopyCBwAi&#10;LkknHp3PtQI6yil70lMBKKDRQAGkoooAQ8UUUnagAoopKAAmk6UUhoADTaWm55oAOnWkzzQaO1Ah&#10;CabnilppoGFIaKbnmgQpphPOM04njpTDQAlGaTqKOKAA9OtNoJyaQ8dOtACZ5FGefrTePToaQ89j&#10;xQMVgAPamH7tKT60hPAFACE9famgnoe9LzTWznmgEH15prZBxjFCnK9D9KYWY/eOfSgBeSeTnPap&#10;NkKR+bNMkMfADOwA/M1Gpxyfzrzb9oKxgfwNo9+0WbmG/EKyZ5CvG7MPxKL+VAHp8ZsLq5ubG11G&#10;B7yFcSxRSq0kJPQsoJI/EVx/hjXtQt/FF94L8U3MM2qwKJbC8SMx/boSCxO37oZRnIHow52knlL/&#10;AMO2Hw/+OnhGDw7DJb215CI54zM7eYWZ1ZmLE542nHTKg4rR+I7S6d8d/A1/ag+bN5ds2O6GVlb/&#10;AMdkakB6OI7kRSi2lSGcoQkkqblVscErxnB7Zri/CfgfWvCnibVNYn163vE1R2kvIFsym9yWYMDk&#10;7cFjxgggnjpjW8R614w07XHg0XwjDqVh5Y23LagkRZiORhsYwe3f1rKl8T/EjgD4ewgdwdViP6g0&#10;wOrlO1HllZY4UUu7yNtCjuSTwB15pZYMWxnd0SBVLNKzALtAzuJ9Md6z9G/tXxLot9aeMfD9tp0E&#10;sflPGl2JBKpHzH5fuD0OSe/bNeNtqzyhfBR12b/hX39p/Zl1xrc52hd/2fzPu7d38WOnzfc+WgD2&#10;1SksCTROssUiho3Q7gy9iD6UMCV4Hvin3VkdL0RrHQ4baN7e28uyjmY+WCFwoY5zjpk5yfeuOi1D&#10;4rx2xcaN4aJHPl+bJuPt9/Hv1oA6xQVYMf061g6n4X8Q3viN9X0Txpd6UksaobRrcTxKQMZVSwUZ&#10;69M5J55qbw7d+Mr68u/+Ek0fTbKJU3Wot5yzs+eFb5mGPfg+x7ZEHiH4miR/O8EWEkY4xHfIpb83&#10;P8qBnRaF4dtfCekyWltcT3VxcTG4urqc5kuJW+8zfXHA/mSSbgVpXYhWPfaOv0rkx4i+I4aQ3HgW&#10;zKbvl2aii4X3O45x+HfitnUr3xdHY2c+g6LY3F1Jk3MNxc48ptuRtPy5Gc5/DHXgEXoJIJ7ma1iu&#10;YJbiAjzYY5FZo89NwByPx9KTYNx4+b0+leWeGbrxLaeMfFc2g+HtEfVgy/bE+3ErGzElwuWAPz5z&#10;ggAjHpXpUk2uJoBuIdNtJdZdFf7M842BjjK7/bkD145oAsbGYKx5yflH0qHxBcappnhPVNT0kWq3&#10;lpbtLi6VihRRubp32g47ZxniuYOr/FLzFC+GNFkCuQVFzggegJkA/Gt6CbXrv4d68PEun21letbX&#10;KiO3k8weX5Zwep5znjP5UDIPAN/qGv8Aw90vVdQk8+9maYyTMAN+2VgOFAHYDHtVbx74SvvHNrZ2&#10;J1lbDToHMrRva+YzyAEBg24cYbGPx54w34WPdR/Bmxks4UmuoxctDEz7RI4kfaCe2TgZ7CoY/EPx&#10;HblvAlmUUDbjUowf/Qv6CgDpok1EafbxalcR3N1GmJJ402CTHRsds+nr6UGIueBwBya5fT9X+IN5&#10;qMcOoeFrKysSRmVL1f3Y6seGYt7AAfXHNL8QrzSLM6e2peJNc0bcJPLGlFl848fexnJHGM9RmgDr&#10;fsUwPyqeQce1U3yuVU/MDgk8EV5PPrfhcQIU+IXjpmBGcyPgj29PavVbdrc6ZZ+VNPOjQIwlmz5j&#10;5A5fPO49+KLgBfEe7+LkAD+tNB3DB4OOKeRtXkHgdMc0gYY6fSgAQAKeeTyBSBskkcjpmkYjGCOO&#10;/H8qCcr756ZoDVDcb1HBHfkcindsdunSlHTB/DIpoJYcqV55BoAUk/dzkCge+30znpUat1K5IBIJ&#10;96k467f8/WgNbCY4GwgEc/hSs4R8dcjPTAo4yD0xUTfNIOwBz160DtqPLbeCCSfSjeMZxx6ignnG&#10;OfXPtTR91eTu/iA6GgQ/duBH6mmnhcYPbB9zSg8dDj196DknjoTwKAEJ3jH59qOOBgcdeaUsxGSM&#10;kdcUKNwxjnuTQA7eOARwetO3gkZB6c5NMGUG5flHYcH9KSMMWyVznHWgCUkHGAOOeKaxGRkkdvrm&#10;lw+7rgZpx65xjikwA/6vA4z3pkjnsOM84pWwRwpJPQd6GVhyBnPTmkAqqCCOh680KCnc8+9KBg4y&#10;MkdBSn7me46A0AOwMg9PYUmM9D25BpI1yDjPAzmn4O0nnI6/0pCDg8cdeuKAvzZDkknjJ4FJjJAV&#10;RyeeeppfLbIB4HfFAAOG6njoMUuDzzzkcgUbsjacn3zzSorZw+PQ46ZoGKwL9SenT0pANvK4AxgA&#10;dKeV5waa3ykHPT0/r7UhBhjjj65NOaNZF2yAMpGCD3oKnyztJ3HBHNOXrk07DAAbhzwO1KBgjgH3&#10;oJJ5Az6AUo6jgj6dqAHAFmUEjGaVximKMg8n8akAIHJpIEN6nv8AWn5xS/ypuM8d6YADuITv1607&#10;t6+1Cpg5HalLKNgbPJ6CgaGkY59KQ+vNOJJDADjtSDPpjFAhhXPPPX0ph4Ix+IqQYPLDPpSR8Sf7&#10;OeDn8qBiKT8wz34/z+dLwD0/OlblmwT3600HPQYxx0oYgAPIHHrRgg8daM7s/Tr60YOR0/OhALtd&#10;u3A6k0xmIxzzTwXAIB4zk/hTT9455NACfWlHII569aQYJ74pSCpOSCOnWgBcUUmPailYR1McbRsz&#10;SXIdCcp8vzY9M96ZJ5MqN58m6PJDIzcfQjvSxosiILi3VXU5VOu38qJzAZBsQSzAHZGV4J9efr1r&#10;iex0dRZZlhhj8yeFI9wQDbgZ/ujFSvJC3XadvUY/l600Dy1UsjMR124wv4dqhuUZoh5MeZSeC46U&#10;7tCsjUTGxcdMcUtIoIUAnJApa70YhRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUnORzx3paACiiigAooooAKKKKAPHviot1dfEjwO9rpupXMWl3YubyW3spZUjjaSM5yqnJ&#10;xG3AqfSlvIP2ide1KbS9RTT5dO+zRXYspTG7qsTH5tuP4HAPfAAzkZ9aooA8l+DkV1FrnjC5vNE1&#10;TTX1K+N3Cb6zkj3xFnIG48Fhu6Z79+cRfC2OXVfif4/8QzBpFW8+xW9xtyjorsNqt3wqRcD1HtXp&#10;niDT73VtEuLDT9Tk0yecBDdRJudEyN2zkYYrkBu2cjkUeHtAsPC+g2ujaZGyWlspCb23MSSSWJ9S&#10;ST6c8YHFAHPN8JfAbb8+G7X533nDOMH2+bgew4qxa/DLwRZw+VF4Y01l9ZYRKfzbJrN8ceE/Ffiv&#10;XbSPS/Es2gaVbWxZprR5PNnmZuVZVdQVVVBBJ4LHg544/wAE6N4itPjLdaVceMNa1fT9FthLdG4l&#10;k8t5ZE+SMqZGHRt2fVCMd6APXRoGjLo/9jjSbH+zP+fM26eT97d9zGPvc9OvNcTrHw702Xx/4Zns&#10;PC2kLo0Md3/aO20hCPlFEYZMckNyD25/H0eigCnp2ladpFsbbTNPtbK3Zi5itoVjUscAnCgDPA/K&#10;sv8A4QTwf/0Kmh/+C6H/AOJroK8p+NfiGWw0yz0ia01VNFvHDapf2MWSkIPESscKGc9ckYHZs4oA&#10;7b/hBPB//QqaH/4Lof8A4mq/ivSddufD9vo3hK4tNJSR1gmuQpU2tvg58lV43cADpjsQfmXmvhB4&#10;d8H2Omz614T1PUbtL1FSaO8mUtAwySrIoADc9Tnj7pwcn02gDzyw+HM/hDVdJuvBl4Le0QLb6pZX&#10;kjMl3HnJmGOkw7HAHIHygEN299pWnamYjf6fa3ZhO6MzwrJsPqMjirlZuv6featoN5YafqcmmXVw&#10;mxLyNNzRZPJAyOcZGQQRnI5FADZPDuhTyCSTRtNkdWDBmtUJDDoc46itGOKOEERxogJyQq4rxC08&#10;KaJoXxl8O2XgXUmingt5W1tFn84CNCBh8n7zsdpUfdIVtoxk+40AcfqHw10bVZrlr691uaO4lEjQ&#10;Nqk3lDkHAXdjGR07dsYGLGlfD3w5omsQarY290t3AhSJpL6aQKpBBGGcjHzHg9+etdRSUxC0YrB8&#10;S+F08SrbBtZ1nTDAWw2mXhgL5xw3BBxjj059axIvhhaof3nizxfPzyJNYfkenAHFIZ3OKNtcS/wv&#10;0mWVGudZ8R3CIOIptXlK7v73XOfoaqH4N+GCro1zrLRvnch1GTBz1oEegbRRsFeft8GfCErf6Wup&#10;XaDpHPqEpUY6dCDx2pT8FPAJBDaPKc9c30/P/j9AHfbB60bV7mvPU+B/w9T72iu+f715N/R6k/4U&#10;n8O/+gB/5O3H/wAcoA73avdh1pGMQ4aRQfc1wZ+Cnw7H/Mv/APk7cf8Axyj/AIUt8Oxj/inxxz/x&#10;+T//ABdAHdFoAMmZAAcElhTWktwATPGBnHLjmuJ/4U38PNqj/hHkwG3D/SZs59/n5HtSJ8Gfh2Bg&#10;eHlx73c5/m9AHcHyQuTKgX13CoI7qwuIllhvreRGG5XSVSCPUEVxv/CmPh0Af+KfGD1/0yf/AOLp&#10;D8Gfh1gD/hHhx0/0yf8A+L5pgdi97p0KsZb+2QLwxaZRg+/NUT4k8N4LHxDpOB1P2yPjPT+KsOT4&#10;UfD+QAN4ctxj+7JIv8mpIfhR8P7eaOVPDluWj+6JJJHU/UFiD+NAG2fFHhdWaJvEmkCVfvKb6LI/&#10;DdUP/CYeEVPzeKtEyen/ABMIv/iqqf8ACvPA69PC+mf6zzOYR19Pp7dKl/4QbwXkg+FtH/8AAOP/&#10;AAoAkPjHwhg58V6GP+4hF/8AFU3/AITDwf8A9DXof/gwi/8Aiqb/AMIP4MAIHhXRvxso8/ypG8Ee&#10;DCcnwto3HT/QYx/SgB58ZeDwn/I16J+GoRf/ABVNPjPwao58V6KcnjF9Gf8A2aj/AIQvwf8A9Cro&#10;vX/nwi/+Jpv/AAhng4NuHhXRSRxj7BFj/wBBoARvG3gscnxVo+B6XsZ/kaT/AITfwZnH/CVaR/4G&#10;J/jT/wDhDPBoO7/hF9F5GObCL/4mmt4N8IYBHhXRfb/QIv8A4mgBn/CceC84PinSMj/p7T/Gmjxz&#10;4LP/ADM+kjnHN2n9DUn/AAiPhEjH/CK6Lwf+gfF/8TUf/CJeEFAjTwrovH96xiP6laBDD458F8/8&#10;VRpWP+vlf8aQ+OvBKjcfFGlkY6C4FTf8Ij4QH/MraLj1/s+L/wCJoHhTwjls+F9FP/bhF0/75oAz&#10;x8SfAjOQPEtoDgNkhgOfwqKX4meA4XjR/ElsWlGRsR2A+pC4H0Nao8OeGIkaOLw5pCKw+ZVsYwG+&#10;uF7f0pw0Hw+q7R4f0oZ5wLSPH1+7/nigZiN8UPAKNz4jiJ9oZCP/AEGkk+KXgJSAfEUByM8Qyn9Q&#10;lbQ8N+GcSRf8I5pQWTlx9jjw31GOetOXSNChwseh6eEGAMWycAfhQBgL8Ufh/wDLnxDGSwJH7iXj&#10;/wAc4+hpJ/ib4Dgi8x/EEL5GVWKKRj37BeOnf2rYfQPDUz75vDmlOy5HNlGeOuPu/WpJNI0K4YPP&#10;omnSED5fMtUJGOnY0agc/wD8LS8ABlA8Qrzjg202Px+SrvjfwnbePdN0+yuNUubWzt5fOMcKKfNO&#10;MA88ggE4/wB41pTadpUnI0mwMh/iNun88VIzEvu/AUAYmoeAxqvi3SvEk/iO/wDtumxRxoTHFghO&#10;pPGMsSxPHc4wMVi6Xt+IXxRTxoIJE0DSITbWEkpwLqVS2ZApGQoLEg+qr3BA7ZXdAdpxnmhWKxhR&#10;hV65xQA3xB4h03w9o8+sarcmO1hIAWMbmkY9EUd2PPtgEnABrm/D/wAXvDHibWYdIjj1CwurjiE3&#10;iIqSE9FBDHk9s4z0ByRnoLjR7DWzbR39oLmO1uEuYlYsAsq52kgcHqeDkVx3jezi8U/GTwrpthGv&#10;n6OPtmo3CAExoHV0jYg5B+XgdvNB9aAR2msWsWp2F3pl3u+z3EbQy7SQcMOefXmoE0fRF8Lt4a/s&#10;+IaSYfKMAXg+/ruzzu655znmrt/IWunGMEH1qrjp1/OgCtYWcej6VZ6VbPI9vbRLEnmtuYhfU1Z8&#10;1/7x6cGmdTzge9ID6fnQBIHPmAlz25rntf8Ail4e8Gaoml30OoXF15Kyv9lRHCbuzbnBBwM4x0Ir&#10;bHyn1+pq7ZLpemPe61PbW9u3leZd3WwBmSNf4j1OAD+VAHN+GviVovjjUptL0q01CGeK3admuokV&#10;cAqvVXJzlgelbwvJYXwjcKO9cV8Jxc3tr4h8aX0ZWbW71jEpOdsSluFY9ssV/wC2Yrq5AsmRyBng&#10;9CaAsV7HSdI0vVL7V7Kziiv77i4nUnLjqevAJIBJHJPJ5q207k53HGcjFQH90pHJI7GncheuMdR6&#10;UAyT7QrHqSQD7EVBqkb6xo11pgu57IXCbGmgwHC/xAZBGCMjOM88UvOeMcnk47UjhlYA/jmgZS8J&#10;+HI/COmSaba6reXlqzboop9uISeuwgAjPp0zn1NQ6x8SNG8N30mmNbalf3VvEZrhLGESCBAAdzks&#10;MDBB74B5NavmuGySwOBgk9sVU1y6vtB0C91Dw14bTUtRu1YXEsIVWBC4VmXBaTH90UCLek63Y+Kd&#10;Bg1jTX320m4GN8B42HVWA6Hv7gjtT4LpogzZbr0IrlPg9caZcfDUW9irrc287m8DNyZDyGB9NoX8&#10;j1PJ6UqcthfrzQMvNqTuuNg/z3qhc3EVtDLd3LeVbxRtLIwBO1VBJOB7DpSj5mwPT+VKjsjEj04y&#10;aAOZj+KHgc8vrRUkYwLWb8/uU5viX4BxxrZ3f9ek/A/74rpg6YUNbQHGQcxjofwp8UtvFHuW1jXI&#10;5GwYx2xxTA5YfE3wG4YnW2UjoDZzYP0+X9O9A+JngJQca0xJ/wCnWb/4iupFzaFjJLYws2B83lrn&#10;io/MtcLiwtxyP+WSj+lIDmz8S/AOFK64M55zaz9P++OtOj+KHgQFg2ufKcDi1m/P7n+c10SzQkbf&#10;s0IU43YQDIo860LN/oVvtPH+rHTPTNAHPH4k/D9v9XrahmJxvtZgB/45TG+IvgWLbu19WB9LeZuM&#10;+ycfjW/cW2k3cJiu9G0+VCRlZLdGGRz0I+hpQ1n906ZZHnjEK4A/KgDAHxI8BYOdd9sfZpv/AIim&#10;H4geBhsz4gUv7QSnt0zswPxrdNjoJYyNoWllicljaxlic5H8PqBUrHTNoX+ybMeq+QmCfy+tAHPy&#10;fEbwGpJGuIcjGBbzHB9eE9qaPiH4HUfP4gQ85wLeb09kroRHp+0hdMsI1yXA+zIefy6nHWkA0zYr&#10;JpVkjryD9nj+X6cUg0ML/hYngUDafEC8HOfIlPX6JSf8LH8Aj/mPA8DrbTcf+OVtpDpse5U0ixG7&#10;ri3Tk+/FKgsUz/xK7Pp2hUc/XHemGxhP8SfAew7NewT/ANOs3T/vilX4l+AQdx1vnPI+yT46f7ld&#10;GZLPap+xQ/LkL+7XIz1HT/OKf59uYVi+zQOo5KtGuAfy9KAOZHxK8AEH/ielc/8ATpOT+HyU1vif&#10;4GDLGmtfIP4vs0+ffPyf/qrqFms4SfI062TJyQsSjr+FH2qFV/d2kG4tuwI1AB9enX3oA5tfib4B&#10;5B1s4A4P2Wb/AOI/nQvxP8AD72sk9CNtpNxxzn5K6iO6t4oysVrEjH5spGF/P396dLeK5/1UT/Lk&#10;b0Bx60COWk+KPgEBBHrOeQCTaTcD/vn8OPWg/E/wGYwBrvzgkgm0nGfyT9RXTpcQkYa3i2qCACgI&#10;GfbFCTQhh/olvx0Plqfr/hSYzmW+KHgIjauthFzyfsk5P/oFO/4Wf8Py3OtgD/r0mP8A7TrqfOh/&#10;htoFA6YQc/pThNASubOJlcYb92vT6elCEcdF8UvATR86rLHlyCrWsnQZx0Toeo74NWE+KngCNCRr&#10;ZJycr9km5+nyV0ztZlBFHYwiNeEHlLgAcdMcU0yQEKn2OAZ9Il65oA5V/ij4DGWGs56nC2k2foMr&#10;1p6fFDwE0QL60QSOhtpsj64T/PNdTHIgn3fZoDtOeY1yp9Rx7UeVYJPJPHptkLifb5ri3UM+Om44&#10;5xk4z60DOaPxO8A/M39uKOgOLabn8AtL/wALQ8AEKf7fX8bSft6jZXSsLUH5rG3OD/FGpx+lAFjv&#10;Dtp9qZAAA3krnA6c49zSYHMH4oeAi2W8QDg9rSft/wAApG+KHw+JX/ieHvn/AEWfj/yHzXVPHp0i&#10;sW0yzZycndAvP6U5o9LIV20yzZx/EYFJB+uKAOTHxT8CSHYNa2f3SbaYD8fkrqTtMaOpBVhxjv7/&#10;AI06UwNuAt4VyMH5Bk4/DtURyBhMEDHU4pALzg4604dOfzpAM+9O+lAgxgcU7sBQOnv60FeMA844&#10;yaBi8HI9Oopwxgk4B9qZk9D1+tPBA4PShAALAZUc+hpDyckc04E44/CkwNuQT15AFAAchc8Zx2pB&#10;82ehA5H/ANagZHK859aMH1zQAzOdwbPI4pOR2PFOJDevSkOc85+opoBM46Dkjmk3YPTPtR0OPb1o&#10;XkZPGPemAY74xkc0v1GPf1pCRu2k5wOg/SjncBz16UncAPI6UgJBPuMEUrckjn60jYBwOPakFxi5&#10;C4JHHXFSAfSm+uP1pAPm3Dg9KXUB2M9h+VFTRsgjG5AT3INFMV2dOuwR5dxI3fIx+FCYI2gsCRgA&#10;Y4FVwFEvlJIMgcEHOPx9amUOF3HDueuD/M1wp3NyQBkjOw9BgEDH6HPNMaWFjuMh+T1Peq0dvF5n&#10;lliAPmxuZuc+v9Kmb5dkcJA2nktH1/E1SkwsaAOVB9qWkHQUtdxiFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAGdr+s23h7w/f6xd&#10;keTZwNKVLBd5A4UE8ZJwB7kVxPwa0eeDwxc+JdRydV8RXDXs7EEYTJ8sAZIxyzDpw+Owrt9c0PTv&#10;Eejz6Tqtv9osZ9vmRb2TdtYMOVIPUA9at2trBZWcNpaxLFbwRrFFGowEVRgAewAoAlooooAKwr/x&#10;n4b0rWDpOpa3ZWV6IROY7mURjYTgfM2Fzx0znHOMVu1iax4P8O+IL+3vtX0azvbm3G2OSaMMdvPy&#10;n+8OScHIBJNAHEfC2w0+Lxl431Dw/DEnh24uYIrWSH/VPIisZfL/ANkM5xj5cEbeBXqNR29vBaW0&#10;dtbQxwwRKEjijUKqKOAABwAPSpKACqWr6vYaDpU+p6pcrbWUABklYEhckAcDkkkgYHrV2q97YWep&#10;2clnf2kF3ayY3wzxh0bBBGVPBwQD+FAjxDxdbeHNW+KPgi78FS6dLqU18Zr59NlQ/u1ZHLyBTjOD&#10;ISTgtyDnjHu5rP0zQdG0QyHStJsbAy48w2tukW/GcZ2gZxk/nWhQAlJS0lMAoopKACkoooADSUua&#10;SgAzSd6M0mc0ABpKD1pO9AAc5oz70d6ZmgQHkYo6UhI70hOaAEpKCcjpSZ4oAG60lJvGcc0hYUAB&#10;pueaNx5zSbvSgAJpuc0hPHQ00t2Cn60AKT2zS8kZHNR7sDJB+lIsmQcAigB3vmmM5IAAGaC/Xjio&#10;9x3dDgd/WgY85zj9KjdC6bCSAwP3TjH40pZgeKiLydfegQ/bggcgDuaX+Eg1H5jFj8v40ZLdev0o&#10;BBk+ucUdB60wnAIA57c0hZgF6ZPUZoAU9OKYcHjI+lKSSOO1R4IHTnvxQg1HcjocUjc9sY96YS+c&#10;YHuQaGbAyaBjhgjGe9MwWOCcAUpY4wO9R5bByenc0AVfEd74js/Dch8K2Md3qk0giQyOiiEEHMnz&#10;kBjnAA9SCc4wfNvDun/FnRbC60yw0Sxtbm/uDNdatPPHJMXY8ux8xgQBngKe5Aycn1TzX3ZVtpxj&#10;jr71MLqRl+/g88UALeE+Zgtvb+JsY5qtznrjFMJlZ8MwwD2pvPTkDqeaAHkDIo6qfmwfp1qMBsH3&#10;5yaQ4J659x2NAdReSe31xWN4+i1XUPAF1pWg23n3d3IkTqsoRlizljyQOcYI9GPWtbDA4ZiQAADj&#10;HNA3qdytt/GgY7SrC20HwxpuiwGMm0gWNiowHbHzt9WYlvxpH++rdQvIBPGfWmAlmIzg45NMaMgH&#10;BIJJx9aAJN2GznLdf8aQtywz04JqIA46nnnINMWMov3yST3NAEpcsMHp1yD+VIWPU9e2T+VNIJ6E&#10;j1o2+rc9hjtQJE8IB+8NydcZ5z6Vjz+JfGel+IL2DTfCNtqWl4X7LIt4kTDgZ3EkjrnjAq/zn5iQ&#10;AeoHanxkgttJJ6E9sUDMfwXoV34b0G+m1Iwf2rql213cJAPljz0T04O48cc45AzWw8heMFjgccA8&#10;5pGJOVOQQQfpTNnJ5/pmgCQvyMngdzR5pxnAxnk1G2AM9fbP9KGwDgHNADmdj36DA+lGTs2Mo7HI&#10;ppQKB098HNIPlyw5PscUASAhuMDPb0of5xknJ/vA/pTCuQOe1HKqW/DANACHPIzz3pQMjjAGO4/p&#10;SFPusfwo+UqeSeeO1ABgZ6/jQP8AWYJOBwSPSk68Dj0pRweufXHegBkk8MbRxyOqNKdqZPLnr+eB&#10;Ts880rKu4HA9RkdOKRsFssDnHGRSuAoI7flQSrAfLjI5B7GmY5yPTgGkH3zkkEcYphckz839aRhx&#10;zwTSjJOPyzSHoeaAFH3cGkUZHHT1pATtGUHPQg1JGMJ15J6Y/rS1AVv3ZyW3ZGcg0m4bg3TAGP8A&#10;P+NMzjk9u9KX2kFuc8H8e9MCQDLZxjn/AD+VPAJ4z16UgUqTu/EUL7A88nml0Ak2j5UY7Tk98fSm&#10;qQTzkDPek2J53mEfMmRnGcCmkktkA4xwKQibjrRyOmcY9abGPlIySfWnDeA3fPQ4oAT+HJPPbIoG&#10;S4Ykjj0pyr8hy3fv6Upx0yfY570ASAHJIxgdxTZCqrznJ4H1pBuVQRnnpinr82M46daYxeR1/wA5&#10;oQADJGCetB4OBz7ilwePm70mIQ5z/L6UHO3nseMGnADOR396OoIx26ijqMQjChWOTjOcUmQQCOQR&#10;kY7indcADPrRnA5ABAwcCkAqqAOPyFPGO/U9qjDEHBx6UqnnPOemKegEnJPGMd80vJ4/lQCOn6UH&#10;CYbH4gUrCFQcYbcT6ipdqjAzgEdxTF9ccGlxnI7UxjeRQDge1GTnHXNJ8uemM9aQAOvJwPT1pMZG&#10;fUflThgHJoIJ4GfpQAzDZJzkelN7Z5/wqTcUXjkHrk0085HQGmgGg55HQ07I5OfwpMYHPFRsoPPf&#10;OR/9ajqA7JPIH6UZwfm6dyBRuKg8446ijLKfSgEAz+PtTff0NOJ3DP50g5GccdMYpAM3rsVs/Ke+&#10;P8mnYBOcZA9qNuMn9aXbkHBx7+tADdvuaKlFuxGcjn60UXYjpBJHEI4o1BBJOFXIX3NL5iLhTuJP&#10;OFHAp6cRFWlMhI+Y5AJ/LpTVMYGFGFPqOPz61wnQLEWcllyijgY4J9zTJBI8JFtJ5bFsuxVpCR3x&#10;TkjCAofL3E9jnjtmopThsRzMiqecdzQm0tRGqOgpaQdBS16BiFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFACU&#10;UtJQAUUUUxBSUtJQAlJSmkoAKSlpKBCEZ4ope1JQMSkpetFAhOMUlLSUAJSGjNJQAYzTelLSdaAE&#10;60h6cUHijPFAxKaTS570h60CEP0pD6UZwaSgY33pG6cU7NNbNADaTrx6UfSmn2PNACj3ppIOaTk4&#10;z+lI3B45NACH0A60zuOtPz3ph5ORQAN2qN+g9+1DOcgjnB7Umeckn6UBYOQp4x60309T0BpST3OP&#10;rTM8UAK3rkfWmMMc0FsnvimsSRgnNACYOetBJxgDr70nc/lSbvm57UAK2MAZwfrTW6004LAjqBig&#10;8gA5oGKegPp2pD060menPINMyCMg8HvQIUFSzDt2570HHqv070xjhSQcEUhYKQc/MehHXjvQDHcD&#10;v06c004NAbIyww3vSMCcdu557CmCE4xg9jnr3p2cZ9Oo5pjMD3OD0/8Ar0i89cg8nPt60gFLttIK&#10;gDPHrUfD5wR19cc0NyQPxAxSZAIyepoGKDuYqSN3qRjP0puSRy2Oe3al3biB0wCCfX6U3CgZTJXO&#10;OaBACec/mKbg47Y69aUnH0preuefagYvQZB7fWhlaJN0iMFJ+Vh39aMgrjnOM8kfpTQT7njpQLoK&#10;2PXORycUDjpxk/jnpQGA6njrikByfQ54FAxw7k/jnv6U3diYKy9OeTimliwGe3pQTls5Jx0JNACL&#10;hn4HLHHX/IpSQxLAdT6UYwPSl49Tz7UAJnGfpzmkGenelA7Z6e9BHHf1NAC5wSMdcAZNBIIGOtA4&#10;/rSL8p9eeh96SK1HAnZg4wOQf6UwHnFO6dRxQ3HJPU9cdaYhuDimjZknjI4p2eevGaQcgkjgH06U&#10;ughAfl6Y9s0rGg7SevPcUtHQBgbA2jluvPpQuTIGII+o6GnfTFLg4x0x+lGwCdRwec9MU3IVB1zn&#10;H/66ePakPXp9aAH8rlWGcen+NRAHzGHOOtPJO3mk68dxR1ACu6Nh+RpDkgDGc8Gl+px7mngY45pb&#10;APDhmUYxxgcfzNOPBwHycY4/rTE4BzkjPFSFRtzkdeQcdadwAKTwSBz+B/KkdeRjr7Gm4YDk8dQR&#10;UqOAuwLnOct6H+dIBEwrZX05BP507OcnqO/pTcBsnnHvT4ti7lIHPQUAPQgrgqMZ79qOM5I7cEH8&#10;KcoC8HApgwSVz3/T6UCHL9fpTvfj3pOQMdB6UvUD9KAFAUfcBHOT9aU9AMY46U0g5BzgjuBSkg5x&#10;0x1z2o2GKq9eMDNKQCCBx7ijngkk0fw4xx6UbgGB054oxzRgdcUcbuvPp60agSEL8uQD70q8c9Px&#10;poO58jHoadwo5IOO1IVxcg56daUZ5pARswcdewoUnAPegY5WbaV7UvAyO59aQH9aOrZOcDpzVAKP&#10;dcH1zSZycEU7cPfHrSNjAOSCKQCMNpC560KcfeY/gKM57knHegELIo2DODSAaRuUg9qTjPA9qcVG&#10;4jHXoDSc4yRinYBpJ2+vsabjgAinNjywR3PBpPbnnpRYBflxj9CKadxGP0pTz9aQ4xn+tACAnfjY&#10;fmGSSR8p9DR3weKU9euaazbdoALEnnA6f/WpAOXAz64oJwCc4pO+B1p68ht3OeMUBoMy3940U7C+&#10;h/OilYDotgfLqF8xRjPQDOOtOEiYwBuI/jDZFCgOdzgFk/hycfjSlYkULuBJ54PWuDbU3ESeGVQE&#10;DrzkMBgH3BpJLmKKZVBTzC2F3Yzz3x19aeqruBaHZnjzPpUflRtOHkZGB5yUyT6YNNX0DQ1qKKK9&#10;EwCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigBCQoyTgVlyarcSapDaWFh&#10;JPFu/wBKuXPlxwrjI25H7xj0wvA5yRwDq0UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUd6SgQUUUUwCkoooASkpTSUAFJmg0UABpOh4oNJQAUlFJQAUnFLSGgBppM0e1J3oEGaTpRTT&#10;QAdaKSkNAB60hozSEmgYhppNLSEigBDTTwKOcUmeM0AHakIyR6ignI9qZzjr0oAD69qZ9T0p3pkn&#10;AqNvY0ABPFRlgABnntTjz0/OmZHXg4pAgLKBknHP603dnJ446U/g8Hv7VG2OvtTAYSdx5zSZGenQ&#10;0oPfkZppPp0osAA568U1iORSZ+bqaaxI59e+KADt0/AmlySPTmot2XOTzRIx3KAflHUetCCw4jB/&#10;Cm5ycelKHJ5U9u4pGJ60DEI47Z9qaTgY6ZoHA74NRu3yEA45yDjtSuA/n9fWk2jnnntTS2cccYyS&#10;f6UHLNknkdMU9wFIyDk5/CmOMjJ/GlBxnr74/wA801zuYAN6jjjigAyNp7+mDTSQzYAO7AIUk0q/&#10;KGBHGOMfpTAMtgN370tQFb03EY6EcZppPc888Af4VJ9zk4ORjOP5UzIJOCVByBk0eYahxj8eRShB&#10;jIODnnJ/pQQCMD160xuuSTjvnpRcGhWYKD6kdu9Rk4BFK3zAY+9gZApp9e3qKYkKSPwxS5BOARjg&#10;0nfjp2pFADHjJ7UDDIA6A8YxigYKklgMDj3pO39aQfXPPpQA7cmNy9xjOOfoaAGK5yMA4I96QDjO&#10;Dx0OaQgk9cDvQApx6j60oIGM8n0pvGeDRk8Y/EigBxVQRg/iaTuMfhS56AnAPQ03ou45BJH/ANY0&#10;AKMMfU+lKSAPTjk5pn0z9cUuMrznr0zQAZweRxxjFPG3ec5KAHAB7+pppIx7D1pOcYzkdqAA8Hr+&#10;FIfTGfWhunp70BsDqeeCfWgBAM/X60Dgke+SM+tIOOM/jmlZu/0HNSA8kkAdh0pucfSgqwYZ44yP&#10;ej6UAL/FkHFAwQSegxx60h5ODnGOuaN3Oc/TFO4XH5DDPf3pFHrx6ZFJjvn8KB7/AImkAHGO3vmn&#10;EkYAyc4ximFQy4p+TgJuOB0HpQA47OAOcHBB7kUAZOSf1pMnPHFSRpkNgZ2jke1MBScbfunnGD3/&#10;AP1UqkMxB5GMZFJjuw59M07qcDg9iKQEg2hcYJUDGcf5FKh544zwPpUatIz4zhQ2MEdRT8BevPTo&#10;RQCJHHAAJ56cDvTBlSBgZHUGl3BSSvJxgZ/pTclTvcnC8AAetAE3yhsdeBnNGBjCn8KQ4wDxwetL&#10;jjrz70wGtu3jYuV754xUg2hRgc9803OPb8acgHcE+n9KADZ8xPJOeQe30pSdpGMN7GkGd3OQe+aG&#10;4Ax+JoAX8qXjPX9KbzzgHk80qgNgc9PzoAcD+OOlL8rknbgnqR3ppwW7/hUijg4Bx1NLoIFKg4IP&#10;HWlVctjnp1FAG45/hFC9Tg8daQCjdtGRTtpxnbnH6UemD9KRcxhRk8H160DAgYHPfpSrs7nGPzxR&#10;tDDkUjYXcyjdxxjrTEMUYYk9cnGD29xThw4JGR6Uc8HBBoGDkZo6DGsQFLEGkfBAyBtIyQalI4Ho&#10;TTXA28ZznpTAYWUjaM4zwKQEgkZ49PQ0gwTghvfFLxzkfnSuCD3yBz1ppKlcgZ56igkZ9Pxoz0zQ&#10;DGn5T1yPpQvDsT3GKG5VuuPUUL90EZ5HOanUBR1p/wDDkevcUyjPIB6e1MCVYlZQ27GexYUVH5fv&#10;+tFAjpssVOSOOuFwBQuB/q0yxOCcdaa8kaOikh37oAePxqQTjoMYPYnivPTXc6Bi5JIYgYPIHODS&#10;PiSZDuJZT8px/KmhBgggDnJ2njND+YZVdWT5CBuYE8egFNAa9FFFeiYBRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFMUSeY+5lKcbAByPXPPNP&#10;oAKKKKACiiigAooooAKKKKAEopaSgQUUUUwEpKD1ooAKSikoADSUUUCCkopDQMO1JRQaBCZpKKQm&#10;gBpoyaRuvWkJoAKaaUUhoATNNLED8KXNNJyaACkzQc0360AL0NIeKD1pvegYU08e1KTSMSaAGfpS&#10;ZA70ueoHbrTPU4pABbke9NOF9xQWyvHCnjGKbngjrmmA0sA2PWmt0x0oIGQSw9qazqQoBJ59KQB2&#10;9xTW3BjnGMUE54phPFMY15BwPT9aQueARxjrStyR3ph4GM0CFZjgHPemk54FKCeh4B6imFiDgZyf&#10;ShAhHIYHI7dMUgx0JGPbrR1X044prc9zQA7nA46cZxTM7TgfyoZzuAPAx1x/OmFwMA5/AZFADmI9&#10;Mkd80w+ucZoZspjHOc5NMAGckduKSGO3bhhcj1GevvSA5PsBwc96aQQTjkHgHHehDtUqBhT2o6gO&#10;5wQT+VIPlYtkDnp/n6UnJYg8Z5J79fX2pufmI4I6D6/WgB0rfdGSPbFNVwT3GATz3x1pnzEZUHPQ&#10;Hrz7Uqu2G3ggZ6AZpiFcgggDnr7ZqNSCeeo6j3pSxzn8cYpM9R6ckgf5xQMUMQucHBPBNPbpg9cZ&#10;NR5bbtxnOCQBTVbbg4GOuGFADycNwc+hpv8Ate54Ao5yfb0ppbBPr7d6A66CtkYJ4z0pTyCffBxx&#10;1/yabuyuOgyDnP8AWkz0x68igBaTJ7jn2FHXPb60Z7EjNAbgTgDPpSgjGegzn6UfdwcA45INNyp+&#10;bBHqT2oAcRg7fbrSA564AzSE8cHt1HekzyMnjPegB275MnnI4B4z9aQqCAeQR/L0oz1A6jjkUnO7&#10;v0oAcfugE/pQCT98dOhB5P1oHPGe1Jg56c+npSuPzHA8A8/Sgndzge+KQ/n7UD5c98880biFDDOC&#10;MkDikDZY5HTvnrSHPPqeg9KUYIOc5B6f4UwG5+bOOPQikyxk4Hy7cHI5H0p/bpzjIHtQMnJHIHpS&#10;QCAk8Mcn1x+VKOnXtzig5HSkGcenpxQCBzhd3PvjsPWjkAe3BzQ2T0zkeh96Xc2eox3OPzpAwGM/&#10;zpQQff8AHvTQfXgfWlHTHp3oBCjA5yAO4Hr70v3WGeD2pp69/binFSRnOD15oHqP4H5U4MB0wBj0&#10;qM5PLU5eVAPrwcUCRISMsQw6jaCevrTgc4yQDTdoUfKACBgnFLgYwOxoBDuQ6tnkHIx1P0NOaMYD&#10;4+uRzimh+QMdOBgU5mdmznJBBx6igGSkgBSE7cc0gYl+PukdxzmkBycH04zQWwMYwM4z/UVWgDs4&#10;PJGMjHHel9eMjHFKCHXI/nSduBwB2pAKGBb73I96cCTjjAPFMAORnj8KeF3cA4Oe9JgKOw4IpME/&#10;SlJ702OQyICQy5HAbquaYDskNtI+h7UD370uAMct+NJjPHI96BD/ACijDJz7Cl64UcDrQinkZyaP&#10;rkfSlqAoJ4BOcmjBBGDj2pA24ZPGB2pU4GcHJ5waLgOXIXnk57U4HJxjr70hIxnPXkmlyvOGye3F&#10;HUYH9aVRtPHf9KaTk0vA6fjTAOQxz0z2pme9KchcDJz+dKwGRtyR7+tAA2FI3Z6c0zd82cHkUpUj&#10;GVPPXJph3ZJXJA5/GkMQ9OvHpS9SMHv0NJk46A464FICcDPXHamIOxJ4GM4x3pOMZyencU4/jzTf&#10;rUgJ0GOQKQHj1zSEkBjsJx0560DqOOcUALxQG+ZuwBAUnvS80ufpQBKrLtHyL+v+NFRUUagdGGZH&#10;3gbc/dOOaeyE4ZUVzn7xPIHqKjUmR/JRwWGCwz90e/pT5GlLBEIbHUAcfnXnLY6BxGVAjJJ7Drio&#10;ll/0tCwfbHxtXnk46+lSqrB9x2qcYwtIyhSqLjBbPycE+ufamrvURqUUUV6RgFFFFABRRRQAUVk3&#10;2uJb3p06yt3vtS2BzBGQFjU8BpHPCAn6sQDhWwaqjStev1ZtS1w2qt0t9MiVAo9DI4ZmP+0An0oA&#10;6CisP/hGUE3mxavrEcmMf8frOv8A3y2R+lNvofEOnxJJpU0Gpqn+str4iORxj+CVRgH2ZTn1FAG9&#10;RWdpWs2mrLIsRMd1BtFzayYEsDEZAYfyPQ44JrRoAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACkpaSgAooopiCkpaQ0AJRRRQAlJS0lACUlLSUAGaSl&#10;P1pKAEpp60ppDQAn1pp5NL2ptAgpO9LTaBiUdsmimnnrQIT6UhNBNNzk0DCm8+tGc/40cetAhAfS&#10;kPFGcc0znOc5z6UDHZHWmE0ufxpv40AIcZJzmkLZAJHPpSM2CQKYScikAEjnimtx81K3X5c4phI2&#10;8Ekj3oCwuVZAwOc1EcnvzSkgHB7UE8DtjmmAhODjGBmosg5x09ae7Fj6VGTk47Y5oGBOSMY+tR7j&#10;lhtGM8c9acW4wSAewqMkke46e1AhxJ7U08k+o60ZPI60yTgDnknBFAIUnHA/CmBuefu+tBIHcj0I&#10;HSkPJG/k5JFLUYpwc54BxyKibPOB060526jn2GP8800Y5x948dKYAcZAznuR6U0l8neMeg9u1IzL&#10;v9R1P1/rSO3z5JOcHJ9RRqAfNkr74yDTd2Bh+gPB+tA5IYNjgj8fWmhiVYYB47CgB3mENwOMHkmg&#10;uMkAHIGetMH3SB3OSSO9BLbfr04pAO6D5eOPWk+bGD27GkBYHcr4x29aQnJy2Tn1PrR1BATxgdPT&#10;NByMYIIPUU1iVYcH39qUgZOPzpgIXy3PFDDnkY570jDA3YP19cUisTnd16EnvSDcDnt6Uc5zn/8A&#10;XQCQSR1x+hpM845pgKMEjPHv7UE/N04J4x2pCODn0/Skx83HXH6UAO9+Pxo3DdzjI5Io28Ag446Y&#10;6mkz2NACkcHI6il64+tNb60gYHBFAIViAefpQMYzR2/pigDGehyMcj+VIBMdff26UuM5NKML0A6e&#10;lIB/hQwFxhQPTpSnBUdcg5IpM/L759KTr+dACHJ/Pr607LfLg9PbrSHrzg+9Hfg9OlIBec596OWy&#10;3XnBNJ0A6e5ozx35p9QFHT0IGMil256npyMUwdMdV7+tLnkEjv068UgFz6jt0pvOOnTHel79fpSj&#10;pxyR1PvT2Q9RB1OehPIPpSnqQPXijdg9fzpoxtPQelGgCllABPHbJ6U4ZIIz+NMB6A5+uKcWAbHY&#10;nFFtRDhx2/Kjk9+e2aaVAHU4JzTs/Lxyf8/pSAd/nFOTdhXYg9RgfzqIMoOG4p3Ibac9ARnpzQBM&#10;zYwc8Y60u7B5Gcng0x+D27Hiljwz896d9ARKYyDzgrxx6H604YxnJ/Kmgnv82R3pMOBnocZIAz+V&#10;CAlUcZ24Hbmn7QEHU0yMq8WdwJHBApwY528Yz1pMGPxtH9PSnAkDOKjjGATksSTyTTsgZGcHuPam&#10;Avfd1zRwecZI6c0oOSMfdwaM8YHQHuKAA57kgDsKf7Yxg0ityOjbgRg/SkGduOwpXAP4yGJ60/pg&#10;gg+lNC+/X3p31HfFMByn5jxzjoKbuLMDjvwKcCQVK53DpSDJ4IIOelISHfxnAx7ChG7EA0mMnqSw&#10;GBmlTCqQBkY/WkMfx5mD07UFQxDf3eetGAcnPNNyQAcEjPamApK49ye/elQAEc4FJnikAGzqDz0o&#10;AccZwKYAEXj8M0uTn0NIOeQcfWgBSdxPfPajBAI6eopAQT14+lM3sSQTkHnpz+dHQAIz7HPH0pD3&#10;xgY6ZokYEZ5Axk80jMMDHp6UMYuMZycY7UzP401gTtABxjnBoUjg4Prg0xB1J6bccfWgZxnFAAZu&#10;nXnn1/xpQCVwc8ds0tQAj0pw4GP6U1cFR8oyPSnAAAcYxSAlUjaOlFReWx53AfjRSuPQ6U3C/MEf&#10;G0ZYZ6UyC7SaMPHKJYezxtlT27e9N227IcHzFbsvQj3p8KQxQrDFCkcQ4URjG0ewrzlJvqb6B58S&#10;NjBLZ+6DzTEmDXkYVXXJ6E8H149qnBihXOCCf4yORUbKHlikIyxIwT2pq+gGvRRRXpnOFFFFABWb&#10;rd9cWdmsdiiSahct5Nsr52hyPvN/sqAWPrjA5IrSrF1vVbDw/b3eu6pcNFZ2cIVjgkAs3YDqSdoH&#10;1oAu6XpkOlWnkxs0krt5k87gb55CAC7EdScAewAA4Aqhf+MvDOmXLW17r2nQ3CHDQNcqZFPuoOR+&#10;VeGyeIfGHxq8QXFhpFxLpHhmM7JgH2ZQgj94w5dmBxs+6OPQsfStD+Gfhvw5awwR6TaXc6qC1zdR&#10;7yz9Cfm/l09qxqVVEuMLnZ2Gu6VqiK1lfwTbugV+fy61ojkZFc/9jigcbY0yBwyrxUsIvbY5jGIx&#10;gLGTgEeg9+tZxxN9JIp0+xW8SaLcyXlrr+kbU1WxBUr0F1AeWhY/hlSejfU1s6ZqVrq+m2+oWUol&#10;tp03Iw/z17VNb3CXCErwynDKeoNcd4JupYfE/jLQXlklisdQS4hZ/wCFbhPMKD2DbvzrpTTV0ZHb&#10;UUUUwCiiigAooooAKKKKACmCGITtOI181lCF8clQSQM+mSfzp9FABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAJRRS0CEorPsdf0XVLuW00/V7C7uYQTJDb3KSOgBwcqCSOeOak1LV9M0aB&#10;ZtU1G0sYnbar3U6xKx9AWI5oAt0lNgmhureO4tpY5oZVDxyRsGV1PIII4INO70wEoopKACkoooAK&#10;bS0lACEKcZAOOlBopKAEptOpueaBAaaaXtSGgBp60meM0pppoAKSkpDSGNbPpSDPalzSZ60xDSfX&#10;ikY4XOeaDnimkEDJ5NAxcn8KYcAE460m47sd/Sj2xQwQ0NuYjOMUhYE/LwBQ3yoWJwKiQlxyhUg9&#10;CaAJC2OSajYgjHv2NKOWphGWJzgUAKScdetMJA6dKceCW7d/aoXOeRQAMSW60hH54p2VKHnBz0xT&#10;M8E4xgdaLAJnvjFNPc4/GhznkCmbsg0INQUcMXI4PH9KR89+uOeaQ5/CmnLjrt69BSAU9+nNRsu2&#10;NRnpjnPalJORjtTWB2ZB+YfkaQxDhQMZOTj1x9aZuwSfyxTueQ/DZyaaeMkcEnJpoBgG3GX5Pang&#10;7TuIGOnNMPXqMnpmgfMuM4PrRoAwDLEjkZPFH8X4U44KbUYkjrx3p0MJmPyj5Qfmx29BTAaEcAkg&#10;jHQ4qMg5J98H61x+qfEq+055tR03wvLe+HLSU201/ISnmPnBK4GFXcccjnIHBOK7CG6ttT0yz1Wz&#10;3/ZruISxhxhgD2I+tACtwuc8DgcUw445+lHJPBwM9/8AClYAY/h9z6UmITLDtyOfw9aQqxPI46Ed&#10;qu2ECTSkysAigsxPQDGc+2K4JPifrV2LibR/AV9qFiZXW2vIll2ugJAPCEdRyAeOlGgzrgCDznB6&#10;0jZxkcjtzzip7pHiIV8LIVBIA6ZHT8Kr9sDp3ApiDnnHp3pv3zyOnJ5p3NIeTyx65FFhgCACSRn2&#10;oGD/AI+lPhiMsyLxyetYGleNbPWfGY8NR6PfWTiF3Ml2pjkDAbgNnOF285J544pAbmecY69DRih4&#10;zHIUPY96bkjAI49aYAF5PXGOKXNB9vwpoJz9KAJM9/6U1Mjv7nHFAIx60ZwevbtSBXFBzx1IoHWk&#10;x0PtxQc/rQA7k+n50Ag9Og96Yufb0IxwaXHPTv2o3GOHb9aQyfvNmBjOMn+lAzjr/wDWNIWC9T70&#10;hDmOfmPbv1pu7Iz09KXJPOPpTS2RjHQ5p3DyEbr05HXNKMg9c+ooHTjA46dqNwxg5yemKL9AH7iO&#10;nc0Z59KYMgZPr1o+VjwcjH+cUIBwwW+Xp3PvRu9MevIoJOPw5pGzuxt5I6/0oYC/eOCeR3ximnb2&#10;yc8HNNxli3p0z2p3JII6dzT1AQdT0LDgmpOo/wAKjAwCc4FO3ZXdyR9KAHjBGOvrTuAAcdBx7UxC&#10;FAQ9c8HHWnc7TznjgmkA/JZMHBGc5/lzRk8c546k9qbk7u2O496U57knPJHvSH0A5yBx9DUi7cjI&#10;+7z+NRbyzfMcsT/k1Oqs5+Ugv2z+VOwh/B5B79Kfs3YYEg+ueKrNJscKq5wfmI6D/GrZk34cELjs&#10;B/KmPYj8xUZYypy3cf1qRnjEY5JJ5yR0+tMdGYqVOOSWB7/Sk6Ad8H0pCLCEYBHI96ainGZAN24l&#10;Tnt2piYzxnk8VJtz94ZpCuLGCpPzEknuOn0p2Nw6gcc5HWk7DHYdzSH0A4x60xjycjjHAxS7sgD0&#10;pF27R1xijll/DpSAUD8KcgK4Ofam/NkZzkAU7aMZUnOOc0xC7+WGM4OOvSlzk56CmqqgEhQpY547&#10;+5pw5HagYvOQcccVIMA+maj6jPGB3FOyQOemeeKkBe2Dyc8YoIO7J6c5pM8jk0vQ00AYAA/SlIxx&#10;kfQUmcnmhlAKkk7j0HamAhJxSHJx096VjtbBbkjoKbvwOuRSuAYzxTehzwR6Umd0jEA44pDu4GOn&#10;YCgAOCCONp7GkK9iB0II/wAaXocjGaaSSTR6jAHaq47DA703tkd+4P50oZS+CDjqSBTXyNxQDk8U&#10;hCsMgqRkEYNAHIBPy46Ug4HXPvRzn7oPHGfWi9gH8cAfypGOF4HJ7ik56Ed+aceBkjtS3Acp+UZz&#10;n6UU3dRTuFjogAzkM2fUjilV1C8dKI0kCqkpjLD73l8gGnZwcAggdK8tXOgeWOB8o3dgRkCoGSWa&#10;4U5IIbOFHHGOvNSMw7dB+dKMpKq7toJBPGc1otWrhsatFFFekc4UUUUAFfL3x98Rz6h41bQIJ5Ps&#10;dkqPLFn5TOyZ3decIVHsS3rX1DXxqRFrfxmlWUZhvdeKkOp+68/Qj6HGKmTshxV2fSvw78Nx+E/A&#10;un2D26JcOomuCpyWkbnJ98YHtiuhlO6YlmbngJnIWrEwNvD+4jUADt2HoKr7ZHQMBtzyS1cNRu9j&#10;Zdxm/bgkZxQQZedzq3XOeaHeKNwsSu8h9ehqQybj864YdRnp9az8rlCQ/uLlNiqEc/Ow7/41h+GI&#10;Xbx541vVZGt5Li1gQjrvSBS4+nzj8c1snDAMeNrZzjmrem2Fvp9syWyFRLI8zknJZ3OST+ddeHk3&#10;dGU0XKKKK6TMKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoopjzRRyRxvKivKSI1ZgC&#10;5AyQB34BNAD64Dxn4C0nxDeX+seLdWnOk29pttreNzDHZ4BLzE5IeTPTgDAAIbiu/rk/EWoeBdb+&#10;1aB4hv8ASJWgOZba6uFRoztzuBJBBCk8qcjPagDE+Bp1Z/hlaS6pdNcI8z/Ytzbmjt1wqofoyvgc&#10;4BA9h6PXkvwGtLu10DWdl5Lc6F/aDx6W0qspdFJ3SKCOFbI6fxBuhzXrVABRRR0GTQAlYvizQZvE&#10;3h6fR4tSl09Lkqs80K5dos5dByMbhxnngng9Km07xNoGsXBt9M1vTb2cKWMVtdpIwA74Uk4560zx&#10;N4m0vwjoc2r6vP5VvHwqqMvK56Ig7scfTqSQASADxv4keBtF8D3Hhe/8GJJp2uy6mtvBFFcs7zBh&#10;ycSMc4O1T0GJMN1Feh6v8LtG8TeKL7WPEjyanDKkUdnaF5IltFUfMAUcbtzfNyBj3rz3Qvih4Rut&#10;XuvGXifUWbVow8emaXFbSN9jhGRgHaEMr92LdCBkDgbHxI+LVnapb+G7K6u9LvrwwjULp4fn06GQ&#10;BnGATmUKw+7nHODuAwATfAtLq3j8U2NveyXfhyz1JrfS5HkVwcFy5BHYqYm4wuWJHU160etcJ8N/&#10;FPhjUYG8NeEoLyXTtIt0BvJIgkbFj74Yux3knaBkN7Z7s9aBCGkoNGaYCGkJpabQAUUUlABSGlpp&#10;oADTKdSUANNITTj0ptADSTSGlJx2pnU0AIKbk59aXJ3UnfjvQITOKb/XrQ2fekPAoGKTUbNgUvoO&#10;1MbHPSkAjNjlVOe/vSFj1P8A+qk5xzTc846UAIzc4xkd6afvFs4pxwADkVEcE80wFDHApjHPGKf1&#10;6fpTcjueR7UgGlzt25wp6803PPzfkRQR8pHUH1ppxzn0oAY3XJbofShskN82PTj+VLxjmmbiD/hT&#10;Q+ggbPam9MnPPWj600kBeM9MUABZdoOeG6Uh+7xzSnDYUcDHccUzPzL29QaBITYQAPvccjNNLsVO&#10;CAByTml7Ec8jI/xpjg/wkdORj9KWwxMB+ck56k96dgIwO7I7ZqIsQAOn0PSnOcbcN16jHSjYLDSo&#10;bgYyeeKYxySFPfBIPepFjLybVXcx+UMO1X00mcupKn3wOn+etAmZqs6qcsOmeBjNLH9/puGRlR3r&#10;I8Ta7e+D9ZtZdUtUfw1dFbc3cf8ArbeY5PzKfvLgdhxz1OAd/wCzPDcqVZFBO5XHIx2Pv+FMZyXx&#10;Tt/FNz4IvIdLhsm0MRpNdgs32nCneSAeNgwpJ68elbug6nYaz4E0e+sLNrW2MHlRwM27yimUIz3G&#10;V4J5IwTzxXNG0+Kep6fqGhXt7of2O5QxSaiVw7RsPmVFUDkKSPmUHrz3HSaZpcHh7w1p+iW7+ZFa&#10;RlTJj77klmb2yxPHYYoAVmIPC9+maDknJH5mnrDJIcKpJIyPpTmhliTDKw7ZIpagOe2g1HTrzTJn&#10;mWG7gaGR4iFbawIOCeOAe9ec65oOr/BsWeveHtYuLnR5ZxFdWM7cMxBPIHynIUjdgEHHXNd5fQal&#10;caRdw6PeR2moMo8iWRAyhs9CCCMEZBODiudl8L+MfE8dlaeNdV09tHtZBK8FmNslywyBuO0ADnBx&#10;j6ZwQAdnqkkUzx3ERLLMiunbgjI/Qis7cOwyfSrV5MZpAFX5V4XAx+AFRR20so3KjFTwcChAQZLq&#10;G7dQD605lORT3jZHG8E8da5rxh4x1Dwnf2FpH4fjkjvZAsV1czjbLgruAVeVxvUZOPoaYHU2R23i&#10;A9M9D2rlLa28z9pG7lHzAacJTz0/cqnH6V2kiR214p2nBbIPTj6Vxsug+K4fiZJ4sgXSWgVTbpbv&#10;O4d4cbQT8hw2CD9ePqAdPeDN3Lzn5s/T0qDPAPTjpnmpriQPcuQOrU1IZJj8qnpjpQxepCT8vrz6&#10;0p+nGMHB7VK0TL95Sfao9oGfyJoGGCCMHjGMZPSjHXjvSNjAC/XigZL/ADHBx900mC0FCjPLduBS&#10;kc/zpuOVZiD9Ox74pe+Ov+elAC/kKQ8/Kfrj/wCvQPu4A4zxmkxk/wCyfWmAvAG3k8cn1poXB27v&#10;m6E/0pR93uCetDH6c98VIATgdh+NAGSSevtxzSYz9eaFwyruxwO386e4Du2exHHNAC7eMe1JtAX0&#10;GcDHSjDe/HYd6XUAbO0A9+tCjHXBxzj1ozlc578UZGBwe3FVqAOdvOc56Cn9sHtwcGosc7hnpzxz&#10;Slcnd04yRntSsGqYo6sBg44FKDx6joMULzIdnGeuOpo5yevXgY6UeQ9BcfoM/wCTSNtIAH8ulD7j&#10;EwXqOzdD9aQfeDKx4OeO5o1DTcB98fnn0qUkcEH8BUOMzYDr6stPAOTjjuQaELcdkdQfY49fSpAC&#10;Qfm6YOM0zCk5x+VAUCPORnpjrR0HYfkdPfkj/GlXG0YP4UxAFX2qZdkagpwT2x0o1EIrAEg554qR&#10;AqjjqfUdqhyd2W55yT6/WpGI6Ac9/r7UAPc/LzxUgXA+XAGOBntTD+8i2nIGOuO9Csm1kLFmA4PS&#10;hgg+baSMkjsTjNTKzMoOMH61DhghXJx7n1p6sVjw5PHTAycUWES7mCjj5s+nQetNj8wncxJAIwSe&#10;T65o2tnAc4z3B5/rTsFFGz6CgZICAMdAPegk/wCNAO5RwB9aTA6knigBScnPvS9O/HpQCMDA6jnI&#10;peOvOaAEx0zux7U8Jlh3GORSDdyD+VKrBTyM8cikK4pb5s4H0FO+XDbvvAcAVG5G7K8MMcY6VIuD&#10;HuDDA4JoYxEY9eRTjnrTce34UoADDnvwKAD3o5bqc4GAM9KXnPShuDgd6AGgYOeM0hwckYpx+6cA&#10;HPrUZ2g/KMdgMUgGkkLxzx604dev50nyjk9/f+lGDnr06nNMBrAqCdtJ17Z56U4ktjPYAUnTkcUh&#10;kbHB2kgAc9f1pvJJPbil3MxKkYIwT+eKNnJ/hyMHtSEKBjJJ4PakIGd3OR6+lCgRxqnQY4yetNTc&#10;U2tz83OD/Kl5APK5ByevvQT8wznG7pQAAMAYHTjt+FBTy/mcgKxyMflzT2H1A7c//WopCwz0FFK4&#10;zqNxJEZPXoOg/GgY3lSVA9c8VA0fG3fJg859KkWOLYWLkNjGWPGK8tO7NybYgHyspGeueaa8ifaI&#10;4wSZSRwOeM96b5GXRhKFC5yCM5pzRq8sZZSdrAgg45/rWqv0EzXooor0znCiiigAr478TG58IfGn&#10;ULgxoJbbVjeRjII2M4kX81YfSvsSvGvjr8P5tcsY/FGmRb73T4itzEM5lhByCPdcsfcE+gFKWw4v&#10;U9Ti1CG9063vIXDw3EayIfYjIpu5Cik5L9celeWfBv4g2Wq6Vb+HdQcrqEeRCdvEiDoM+or1eSFj&#10;PhUGD2HHFefJSbuzeyTsRhiSdqgHOFweaiN3bpuaSQHaMkc8/jUjL8xUr0NP8pSir5KIo7betR73&#10;QehCs1vNGJEeNrZs4YcFj7ev1rXUYUD0FVLe1Tcsg5C8KO1XK7aEHFXfUxm03oFFFFbkBRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAcZqXxJ02z1i+0uw0vWdbudPUG8/sq1EqwE9FYlhlu&#10;vAz0PocR3P8AYXxX8Cm90qRWn2s1nckbJ7C6ADLyOUZWC5weRjBIIJ4v4Tazb+Gdc8YaF4ourW01&#10;lb5rqW6uZBF9qUgksN2PlGN49pM9Aa0vgrZBbjxhrlooj0PUdUc6cojMaGNHk+ZVIAC4dV47oR2o&#10;A6D4S+L5/GXgO3vb1t9/bSNa3T7dod1AIbr3VlJ6fNuwAK2r3wR4X1LWJdWv9A0+6vpUVJJZ4A+4&#10;L0JB4z2zjOABnAFea/s9WTv4H1x4biSFJ754opUA3oRGvzgMCufmHUEZHIro7v4beIL0osvxI8QL&#10;GrE4hKxMfxQj9aAPQoIIbW3it7eKOGCJAkccahVRQMAADgADtUledWHwz1my1CC6PxG8TSeUclGm&#10;DK3/AAF9yn8VNdJ4m8K/8JMbU/2/rulfZ93/ACCrzyPM3Y+/wc4xx6ZNAEXhLxtaeL7jVYrTTtSt&#10;P7NnEErXsAjDPzkDknIxyDgjcvrVT4paZrGsfDrVbHQxI17Kqjy4m2tLHuG9QcjqueO4yOc1xfhT&#10;whqviGfVotU1P4haLHZXHlQSXWtZa4HOSBsxgYBypYHdwTiup+KEWvWPwvuoPDckzzwxpHM7O0k7&#10;QAYcq3JL4wSTzjceuKAPKvDX2bxvq3w8h8LWMdpd+Holk1ifYsQCq6dxy5YrIcAEZm5PLY+jpoYr&#10;iJopokkjbqjqCD+Br5ntzoknin4Yy+Cyn9sGGFdVSzUjaF2BzIAAMkedu7leTwQT7p4m8E2/ia5j&#10;nk1vXdOdECFdOvjCrAEkErgjOT1xnpQBux6bYRXAuI7K2ScZxIsShuevOM1OYYmbc0aFj1JUZrzn&#10;/hTOmlsv4r8WuTw27Uh8w9D8lWX+E1i8TI3inxblsZf+1WJIHbpjpx0oA75UVBhFCj0AxWR4n8S6&#10;d4S0ZtW1Tz/sqyJGzQxFypY4BOOg9z9OpAPI2vwW8M2lxbTG+1yU2zB41e/YYIPBBUAgj2IrsPEF&#10;rrN7pgg0HVYdMu/MUm4lthP8g6qFJAyeOeeM+uQCOWb40+AgMnVphkZGbGfkf98V1Og6/pvibR49&#10;V0mV5bOVmVHeJo8lTg8MB0IIz04rl5/D/wASpEcR+OdPjJOQy6QuR7ck/wBa6nQ7TVbDSI7fWtVX&#10;Vb1WbddLbCDcCcgFVOMjpxQBfNJS8+hPFAVvSmAlNNO2MT0pfLb0oAZSU4o3oaQo+eFNADaaTTzG&#10;/YGk8mT+7QBHnmkPSpPJk67aQxS5I29DQIizxTe9S+RIT0pDBIeAMUAQn1ppqb7NIOelNNtLjpQB&#10;AeDim5z3qz9mk796ia3lwcAfQUhkJ7juKYcetTtaTdD/APrppsp8bsdulMCFjxj2qI7CMkkDFWjZ&#10;Skgnt2qM2E+M/kAKQFfgptIFRn5STkk+hq19ilJxyOKBYSBSzE575oAqE9eTzSDkA569qtf2fIcZ&#10;zg9wKadMbdw2AeTmmBVJOe9NYjsatHT5QANxxjgYpZNNcgBSC2BSAok/Lnd34FNJG3O4VcOnkEMz&#10;cZA9fxpBpo5EhVuhx369qAKO4YyabvGeoPsKurpxJYEquWOBu/GmfYvm27kG31bAFAynlR+Xaoyx&#10;ZSNv5kDNaDafGmHaSNcnAORyf65quU0/b5zXtvsBP/LUYHrz7UISK4wOT3OSQf0ppcFfQ885q20N&#10;t5JkF1D5TcBi64Y+xz6UjWls0W77RCVHB3ONtMZRBHOTznoT3FKwyoGc88ds+pzVl7e0V3X7Xbrt&#10;ODmReD788VGyWoUN9tttoOM+avPPTrSAmhtDqWnz2Auri0E8bL58D7JEbsVbHBH414j4Z8KXniz4&#10;a674kufEOpG80qWSa2gaYlA6IsjOckncwOARjBAyT0r6A0qOLy/M3I6A5Vg+c8V4d8L9L8T614A1&#10;vS9I1XTrTTry4aG4E8LPMuUUMUI4wy/Kc+nGOtMDqX1C48Zfs43t1qE/mXkcTebIVwWMMgYH3JUD&#10;J9Sa0PCXiE2nwc0TVruyu9QkiTyPJs490hRJWjU446Koz9Kh8aNY+EfhbD4N0Vmkvr0JY2sSsDJK&#10;XbMjkZzhvmHHALqOlbeg2X/CLeD9M0QbfOtYcTYbcDIx3vg+m5jigDGj+KWmCRv+KY8UNwQF/s9f&#10;/i/Y0QePLPWNRt7a38M+IYjKwXzZrNVRPUk7uFHfmusutTtdM0ebVL268m0gG6SSQcJ2GB1PXGBy&#10;TxVRNRTVNJttStZzLaXCB4mKlcqe+DyOexpAYHinxBc2Md1pFr4c167juLcq+oWERKwhlPzIwzlg&#10;ccEjvWR4R8Q39noun6LPoPiW7V5cHU7qDCKrNnJ5bCr168YNdjcbb/SrzTLp3FrdwvDIVYBlVgQd&#10;p9cE4BqjoGl2fhfw/Ho+nSzyRLI0jPOwLMWI9OBxjGBTDYbrHiOHw69uk2jarf8An7gH0+ESBefu&#10;k5BB9KzG+JmniLDeFvE+1e5sh8vp/FXTWcsvmjYcZ4ORTNb8WaL4YaNNX1KO2nlG5YVVnc56HCgn&#10;HHXigRj6N4mtNf1Fba20PW7P5C/m31sI4vlxxkE5P+Fcr4/8ST6p4ansrfQPE+m+Rchhd/ZysTkE&#10;qAxB6Hdng9cda7y31yLVreK/tZH8mQnYZEZGIHHQ8j8gKr+JdKsfFehjStTlnEQlWZHgYKwYZHoR&#10;0J4IpDK+g+If7Se10yfw/wCILWW2tVU3WpW+wOVAGWbPLNyffmuZ+OKP9h8KzRbjJHcTKuDnJPlk&#10;YP8AwGu5hdbWxtLGB3MFtAkMe8gkqgCjce5wOtcp8QPDWveMRZwWd5pkFjaHzFacyCUSdG5VSCvQ&#10;+uc0Adh4v1m10G2W8ubDULxXk2BbGHzCnUgsMgAdue5rk0+JmjFP+QD4mcqCBmyXjHB539K7OwuL&#10;+7trcXnk/btoMxtwVjL99uecfWsx/iF4Th1FtMm8Q2wuUbYSQ5jz7ybdg6euKYGdo3iOx8RyS/Z9&#10;M1az2rvDXlqERskDAIJBxnpxVLU7/wASWut3UOn+I/CFpbAjZbahcFJkBUfeGO55H1FdVdsy7WGG&#10;jIBjbqpHasK58PeHNQnlnv8ARbSe4kbLyspBJ9yPwFAGdp2p+JX1yKDU/EXhW9gkY+ZbWE+ZgAp+&#10;4MDvgnOa33OSe/vVa38NeG7R4prLQ7OOeCTzIpUQ7lI5znv/APWq2FBkCjCxnp2yaQDAxToOfr0F&#10;LvJOMdutXzYLEitK6qG4ySMUSaaUPMirGBkliNo96A3M7JDHOOOwp6k7s+h5FXvsMbr+7njZTwSr&#10;g4pDYrEm55Y1A6szDAoQFMljj8yAetIC3RgcZ/Or7abIse8sm3u2Rik+wqpG+WMD/eFICnkc7e3e&#10;mcYPv+oq+NOlG5gysvB3dvzp/wDZZJ/1sZ4z1qgM4HkH2xSqPbHfGavf2eSowybsZbJ+774pRYTb&#10;tu5GXPX0oAoMSCPrn8aRJW3ZJAXPbHNXn0yf1RiQflHehNLkZfmZR2wTjmpF0KX3iT1I/Sm45+ta&#10;X9lXHl7twC+vrTV02Zt3HIGeD1p7DM/OT6etO47ngHIFXjpbKmGkAbPTNA02bzSmPmC5PoBQwKIA&#10;U5/QmnHBXOD7CrK2bM3yMrZ9GHy/Wn/2e7j5WXn3zmiwFDO5gpB45HpmgdccAf56VYeBEm2SzRow&#10;Xcd7gYH1qf7CvkiVZUYN9wg8N9DRqHSxSH09c8dacBxz/hxVv7HErshuoBKvzMm8ZxTFhhyv+kwf&#10;MQoPmDk0dARCPlTsFA5+lGec9vpUvlwbzG97alic481c4+manSK3dZP9Nt/l65kXA+vPFAFPIyCS&#10;M1MGBVcAdOcdxSyx29vNslurYNn7hkUfp696mENoMyLfQMu0ECOQN1H1pjuQHjsOuMZpQdpB5zjo&#10;R61YhtopVDi8hK5J3CRTjH41J9nhbc4u4GjXgtvHy+x/nS1F1IXXGwEklc857Hk0saoGVwBu546H&#10;pU5hFxiSOeLy1ICsGBzThBGq7luoRk7VPmDr6fWmDKytvJwMnsPendSMKeBzx0q7HaIoIe4j3Dr8&#10;wyPr+dJGg2ufOhZVzjEinOOtIRVZym12ACjqSen1p7N8+1eSRkYAx+dTyQW0sCb54/LlQ4R2GCD+&#10;hoSxtoNsMU0SLGvzIrD5QPbt2p6jIV3vnkA+pozgc9e9XBaJtCrOjORkYIyR9KYFs93N7bnbyV8x&#10;eMd+ue4/OlqBAT8wODz6UZKuT29Ksw28ExJF5GcgFQGH3fWoD5bxrJGyyAk4KnPQ0rgLub+Ikjsa&#10;TqQff1oVCpxjkncc+ppHG6MqzFd2cFcg0AL9cnnJp+7PQDApiIWLMTnA4GR0pRuC9cg9MChgPX72&#10;c8Dr70hOeT1J7GkH3Tn8val44wMY60AOBJBzgUZBUHqM4HPcUgyPx6Ud8+tADS4yRjjHWmnBXPen&#10;BlGQD9aacZyD+NACN8oyRzjjmmb1JYocupww9z7045Y5PPrzTd2OvH4UtgAupyPwPPekLAYwOaaQ&#10;m3fvzkYUD1pFOeo5HBoAJAh2sV+YHg5pCWYdOh54pSoKjPHsP5UNy3Xt0z/SkAhJxkkcDABPQ9aB&#10;yuM4bvigDnJGD3FKXjXkNyOuf5CgeoN9w5OQRz701WKkLhQoGMdeewpDnkHjccg5PSgjnO45wOCP&#10;zpWFbUcHTHJH4iim4J5xRVWHodVks5CAkdh6UvlkMdxGR2HNKuR3xTT8qHDfXA6V5S2udA9pGfGA&#10;FI/KnR+bHs3uJG3DJAxwTUQKiPcUfJPUmn7SzR7yQAwKj1+taQetxPY16KKK9M5wooooAKKKSgDy&#10;nxh8FLHVNQbWvDN1/Y+qhvN8tR+4dxyDxyhJxkjI9s5NLo3iH4g+H7WKz8TeFbvUlXKLd2DrKzAD&#10;qyqSfzxXq1FZTpKWpcZtaGJpV+2qWiy/2feWrdWjuojGwP4/0zWssPOTipaKIUVETk2IAAMAYApa&#10;KStSRaKSigBaKSloAKKKKACoPskH277bsP2jyvK3bjjbnOMZx174zU9FABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAZWp+GdB1qdJ9V0XT76ZFCrJc2ySMFBJxkjOMk8e9ZPjLT9WvfDyeG/D1jDDDfxm0nuyy&#10;rFY2+MNiPqxK5VVUYB5JGK6uigDL8O6BY+GNAs9G05WW1tU2qWOWY5yzH3JJJ7c8Yrj/AB54y1ey&#10;8QWPhnwvdaRHrE8LXEo1GTaMblWONOxdyW+Xrhc9wa9ErivF/wAK/C/jKS4u72yMOqSxBBfQuyup&#10;H3SVztYgccgnHGRgYANfwnH4oj0yYeLJtOlvjOxjNgGCLHgYB3Ac53fhjmt2vNfghqerah4NvrfW&#10;L2W8n0/UpbRJZGLHYqocbjycFm684IHQAV6VQAUUUUCGRwxRFjHGibjltqgZPvT6KSmBzXjK38Ua&#10;ja2umeGriGwW6dlvNTc7ntYwP+WafxM3IznjHYkMvH/DjVPFlj4/13wZr2otq9rplrG8N8Y8bM7S&#10;gY4zuZXyQxJyhwTyT6ffWz3ljNbR3U9o0qlRPblRInuu4EZ/A1454N0268BfHG/8OjUri/stZsvt&#10;m+f95KXBYhpWx97iQZ4B3DPOBSGezt1NJTm602mICTQPekzikoA4KW0+Lv2m68rU/CfkuSIS0UwK&#10;DnBxg4P1LVDBo/xdwjT+KNBDBNrItoWUn+9naDn8h7V6FuI6GjcfWkBwI8OfFKQLv8eWEXY+XpUb&#10;cevI60v/AAi3xL2E/wDCyIA4yAv9iw4Ppk13m4+tJuPqaYXOD/4RX4meUf8Ai5MO/sP7Fgx+f/1q&#10;cnhT4klFL/EyMN3A0SAgfjXclj60hY+tAXOJ/wCEU+I3GficuO5/sKD/ABpD4R+IWMf8LQPP/UCg&#10;/wDiq7UsemTimgnOM/rQFzh18E+OF3F/ijdEM+9saVF19vm4HsOKD4C8WTZFz8TdTZV+55FqkJXP&#10;94g/N+mK7ckj3prHmgDhZPhvrkjAt8S/EQ2gEBZNvI9cEZHt3qS4+G9/c3Akb4ieKljVcBY7sJz6&#10;/KAP0rtMkU055oA4pPhjOP8AW/EPxk2M/d1Ir/jTJ/hlcPD+4+IfjFCD8xk1IsCPpx/Ou2zzTCxH&#10;40gOMi+GNwuGl+IfjCTGfuaiV69Oue3f+VInw02yMG8e+MwmBtUapg9887fp/k12DE4Bz/8AXpnO&#10;c80xHKD4aqxG/wAe+NDjr/xNfy/hqN/hjCilV8c+Mvm5I/tTr6/w11jZbGOopu7OQOTSGck3w0tZ&#10;sF/GnjF9oIUPqoOM8f3O9MHwu00ZH/CWeLWyMcakOR6fc79K6sllJAx70B26gkHGKAONn+EegXEa&#10;rJrviRl27QrX4IwOMcoeKjk+EXhyaGWOXWvEchmVRKzXyneoxgN8mCB+NdkelRuxIHGMehoA5OP4&#10;ReDIYY0aXVGjiYMsf204z0PAHfvikn+DvgMhx9ku48c70u2J/XNdWfm6g8elIRnucY9aAOV/4VT4&#10;CCAHTbh+w3XknPT/AGsUv/Cp/AJI/wCJTJz3N3L+vzV02QWxngdeaa0mASRgCgZzDfCzwF567dFb&#10;acAqbub25Hz5pX+E/gESFhpMn+59rl28eh3d/rXR7ywweTkkEDpSYfd82fbFMDnh8LPAHl7TojB/&#10;7wvJvz+/+FN/4Vd8PyuBop57/a5t3/oePxrpePofaoz8pz6c0ugHPp8MPAJwP7A5PP8Ax+T8f+P0&#10;o+GHw/BG7Qh34+1z/wDxyugLZHbJ5J9D/hURbtngmgDn2+GXgFYxjQ23Zyc3UxOPT/WYpknw28AO&#10;AE0FkJHa6nJ698yV0O47ju4Hrmmv0GOueSaLgYZ+Gvw96HQuR3F3Pz/5E+lIfht8P/Kb/iQ4Y/dI&#10;vJ//AIvp9a2TyxzxR0IzkDFAFTS/D2gaRpd7plpp6x2V8Ns8SSyESZXB5LFhxkcEU7R9B0Tw4lwu&#10;hWAs/tIAm2zSOWAzj77HHU9OTVnqCT654FLxtznB7UXAhOn6curJq5sYTqSRiJbg/MyoM9AeFJyR&#10;kcnNWoY/tdwBICcnk+tQHNTQsvzq7FVkUo23qAaAPPfiZdXXifRNaGlymLw/4dMa3DhSReXbSKhQ&#10;HuEDEk+p6HII7XwjbeX8LvD5Y5Y2gYEjpkkj+YFcT4l+F+naX4D1R9H1DXbh4Ss0dkbhXikbcoZi&#10;ioMkJk59q3fh5pS6R4As5TLembUEE0kFw2RGQWA2A/dBGD6nNAG42c4HOfyzRj/OaRgSDyTg5HNN&#10;zjrn0IxTAfq+rf8ACN+DdW1sY8yCLEOV3ZlY7U9sBip+ma8x8J69qHhnR5/G+teE5dVGp3nzaw88&#10;YaMcj5E2kryH5+UHCjPSvTNV0pfEfhLVNB3BXuocxEnAEqkMmTjpuAB9hXnbazqUnwmPw3k0a9Pi&#10;MXQgS3ETcwiXzfN3Y27QRtznGMNnFID00z2mqWUGqWEnm2t2gljcjsT6Hkc9u2KqLkjng5/Sq/h/&#10;SZvDfg7StInZXngiYyFezOxdl+gJwD7VZByccHHBwKQDs/IQDk9CKZv7fUdetGOcfzFN4J7gZzVD&#10;XY0rO2bULO8sxM8BuIHhEkZwyZUjI9xnOa8Mi36To+r/AA0vrCzGr3OqQmPUHmURR4xyXPQYHHfE&#10;jDAPB9ttTM1vdx2syw3MkDrBMRnY5B2tj2ODivE5YdMsvh/rOg+ILC4j8aHUxPaF7dmllB2KcSAH&#10;cpxIeuCSCM0hHt509tI0PTNM8wytZ2kVuZlXCuUUDP04zVBhkEnuemKXSIb2w8FaNYaqx+3W9ssc&#10;oIHygEgLx6DaM98ZpnBbkDrxmhgA3bsLwQOuah1TSNL16zS01W0W6hSTzFXeyYbBGcgjsTxnBqx0&#10;6fqKZn3yKEBjt8O/Ayqduhuf+3uX6cYelHw68EAY/sI4wcE3cxPT2f26VtKRnFOz/OmBi/8ACu/A&#10;u9SdBOORgXc3J4/2/rTG+G/gcuf+JSyqCDxdS59wMvz9a3e3HpzxR97GQCQcAgUkBiD4e+AxjOhZ&#10;x/09zc/+P/4Ui/DfwLIGzpTRspzgXUxz7fe9vrW3xj3/AJ0v+GBTAxB8OvAhfP8AYpII5X7VMMY9&#10;PnoPw58CcEaK+PT7XLn/ANCrbB5yeoHpxikwBjJ46k0AYn/CtfAvkx7dIkY5JZjeSZxz6Ht/Skf4&#10;b+BmKhNJkG4jO26lO3826c/oK3DuVuOCevFK2McdunFAGG/w38EAbv7HkUjHyi7lwcdf4s80yL4a&#10;+B2wr6ZcdclhdP8Al97p39a3OQR1yRzzSghG2tnnPakgMCT4Z+CmPyWNwvPRbp8Efj6VKPhp4FUB&#10;TpkzYHzN9qkzk+watvgAgfgMdKVA54P1yO9GgGC3wz8DyDK6dcJjoy3T8/XJOB0/KnN8NfA5Kt/Z&#10;kvQj5buQjP4t15/QVuk/hjtSBiM846cYouMwV+Gvggwqo01w4wC5upfm9c84pP8AhW/gcx86VKvb&#10;cLqTJ9+W6n0re6DHJGcjikLevOOnFAjJX4d+AhknROecL9qn/wDi6iHw58EqxxohYDruu5ePph/0&#10;rc6DJPB60LJgkKMk8HPAo3HZmMPh34EJH/Ej6Dkfa5+f/H+vtTx8OvAp3N/wjwCjr/pk+B1x/H/9&#10;bmtfkHk9ulOx7nAHBz1FArGOfh14B3KBoWPXN3Ocf+P/AP6qZH8NvBDF/wDiRqQT8uLucbR/333r&#10;bduh74A+lEbYwu7JHAJ70wMofDrwEVJ/4R7HP/P5Pzx2+f3po+HXw/3fNoZXj/n7m6/991t7hnin&#10;5+QKOhPOQMA+tIDEHw38AhgP7C3ZHa7m6/TzKa3w48BhsHw9jGM4vJjn/wAfx/8AqreBaNm2ZDdx&#10;/OnocdRgnqc0XAwR8MvAjJtbQ9rtkArdzDGenV+v1pw+GHgF4mA0ba2AFYXc5Y++N+OPxrdyx6AZ&#10;z1J7VLkEAYGQOCO2aAOf/wCFYeAEwh0UtgDL/a5s/X79Kvwv8BMoUaESxI5F1Pn8fnxz/nFb6oA+&#10;dx5GOTwKcrFJNyt2556GgLMwU+F3w/VSZNDPfg3c+f8A0OlX4XfD4LzobHjhvtc3/wAXXQCQPnBH&#10;sMf54pwftj2zmgDnT8LPAQRD/YOWORtF5P8Ah/HSL8LPARePfoDJkcqLyYj8fnroxksCmCfQ1Id3&#10;8QO7uM96AOXk+FngNWwNDAHGD9rnyf8Ax/pW/peh6Z4dsmsNHhMNmXMgiLu+CeuCxJ5x61a57g9O&#10;M9qQOOFD5J5GPb/CgEOIG7g5GPTvSFcHdgnjB59aO465BzxQWOM9QT1oAT1x06A0/nK55GabnPy4&#10;wDzzQDwSAevel1AfnLY5x7inAjGeoqPJz16dOKcGAHTHoKNwF5x9ehIozjFJv4+lByRnqOxoQDHy&#10;VHzYY9DjvSF9gAKliTgAdvepMgrk9AO9Nz6D9KQCEgHiogGAwWJ5ODQQxhJ2kNjIUjr+XrQpOzJG&#10;3K5IJ6cU9QEJTOHYr2Bpmece/SpCcjtz6imMuVOAM44Bxj60mAZyRkZx15pFJyQVwc4wD27U0cjL&#10;L05ORxn1FKTgfyxSAcOAeeQOQe1N/iwcbR0OOc0qAbmbbsZuuO49M0jLgkjjPOM0PUEG7BUHnOTx&#10;2pPlJx055596VwFAB7jOBzSKcEgN1yRk/wAqW4dSbZ7j8zRVcvk5ZAT3O0UUyrI68EDkk5/Okcl+&#10;nr82aQnJJwRjpxUigsMnH8q8xa6G4pKsNuOnYDio1mP2lE8rqeGB5/L0qX6emCQKrzZEsR81UO8D&#10;LDJI9BV63Qjcooor0znEooooELRRRQMKKKSgBaKSigAopaKAEpaSloAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAK8+vvh94gm8RX19ZfEHWLTT74nzrIqJDGrHLLE7HEXopC5X1N&#10;eg0UAZPhvw5p3hTQbbR9KiaO2gHVjud2PJZj3JP4dgAABWrRRQIKKKKACk70UUwOU8W+ALHxfqGn&#10;6hPqmr6fd2IYQSWF15eM9TgggH3GCRwc4GJvC/gfSvC09xfRy3d/q10oS41K/mM1xKo6LuPReBwO&#10;u1c5wK6SkoACSTTadTaACkNLSUANoopKAA0lFIaAEIzTadTTnNAhMnNJ1NLSZ5oGNoINBOKbmgBG&#10;pp9KUkY6008Hg0g6icdKYetOJI9KZzx3PWmAxhk0xiaexy2c0xnIHTNADN3BycZqNgQMr2p+eKQs&#10;QvH50gIsnHJ60wk7T6nvQeuc01n24BHWgQ3LA/MOPrSHOOn1FOODyecHimMTgdPx7UDGsxJyQee9&#10;BIwuBz3JpMn8Kazbc7jhc8nNAAWO4nGPQ5puFIIIzxzSsyHnI6nFNGXYlSBgZPH5cUAKFyBj06Go&#10;iOTzggcHPTNDKSo+cgg8YoHXIA/EU9gHc5zj9aa4y2T9Tg0xmbOS3HXtSBuMA5FIYr5waYrkenTr&#10;SnDA4GeM1FnIHHGT94YNIB7Yzxnjn2zTG6YyRk9u5pysuzr78f5+tNyf4fw4phuIxBAAGe/pg03O&#10;AR1x0GaXgjnqMUgyBxgkckEdcUbAAOGz6UhbLeh68Uu7Abgc89OlNxnGOe+aNwFzgc9aaSc8n2xQ&#10;7kEADjP40jkZyB14PFMCVLiWIYRiOabJPLKxaRiTjj1qPPTPp6UZwuep7EdKkENYn29Bmg9+Oc4P&#10;/wBagFtp7HIyBR0/PvTQWuORyj/KSOPxqwNUuRHt8w8GqvBb19RTSPm4HXsKQ7DnlaRuTj0x2pvK&#10;nBPvj1pGyMZ479MU3GG9fUU+gWH9jnryKj/iHt0NOyc8daTt24o3EhVYowI7c9aunVbjA+YFxkBj&#10;2+npVEfMQueaUemKZWo6WVpCNxJI9Tzmo8E45x9KCeeMHseaaQd6kNjnml0JJOp9aa2CMFQV/XNL&#10;x6/rR3LMfQ4xyKOgCY//AFUo6UoHUDv1zTc4JHoex5pgOBzx0PXIpc8D0HYU0DBz/M0E4HtkcUvM&#10;Bw4yfyoJ980macByc4Kk8YHamGgE45BHXGSaR/7uOvBGeCPakKk4U4244pxPTkHAx9KTHZbjXOfu&#10;nPrzzS9fuE47mm8fe7Hg8Y/ClB/+vTELn2/EUpJ7fWkHrikJbBwce+KB3FGDkKPelBHA3Z7/AOFN&#10;9TgjngYpccE59gR2+tAhWPJ9uDTSRnPbvR7A/jRtUIoA6Hsf50tQFDhxj1znHHfNMBPPB4OPSg4V&#10;WG3oMntge1OyeOfwPpRuVqG4EYA79jS5yMde9J3pFBx+vHp7UIWo7Iz0p25tvTOPaoo8sp3N0OM4&#10;x+VOUYUdRxgZoQh3UZUdPXnNPT1C9uQR0pgZQSAec46f5xTgpPU4zxn3oew0PDAtgU8jK4wOeDUK&#10;j58dcfzqUHDLgg842k9fp9KLhqOHBxjgng/h+lPjG6PLrhhk4NR8jA5Jx2pxbAJJ7d+1AiQn0+mf&#10;8KehzgYUsRxn/GoEX5uSPY4qVXQygEYQ8j69qLAPQxYff/rAAFGcAUoGCQR9Ce9BB8z5MYzzkZpN&#10;2AW4YY4GcUAOU4yAPlHYfyp5G1iAdvUYPr3qNWDHgFWHHIxTxnG0c59ulICRCu0jHXoc9KX5gW44&#10;zxj/AOvTFQEc/p2pW3KpJyc9MCmA8fdzk468mnKSuOcjrxUYLbASO3GB2pwJzwCcdKAF7k55PXml&#10;+fGFUEdzn+dNVnMjrIgUDG0juKeOQRnGfehABHXHX60BgT2wDz9aToRn+LpS/wBKTATGABjp3NOG&#10;SOnPtSdx6UoOTgYx+tHkA7jqMjgd6aSOD83Tg0uMJk9uwHX6U0YBJ25xyQP8+1HUAJJPPP1o5K5H&#10;T1pG9duc+nSkIJG3nHXGPShAKW3ZIAH0qN+FznjOaUjHzc8DHSgcMQRlcYAPvQMZ80ijpgjII9KU&#10;7flUZ465NKxIQleOMA9qhQuQPMJ3kkArxn/CjYQu4hRu4zxn1pmTjpnHBP1//VTnLZJPrwT6U3oo&#10;UHGDycde9SGg4McAcLzyc9qZEjxtLvmEu99yYGNo9KcOfy79Pal6npxxx7jrQCA52bF4xyQaRcMO&#10;g4GMGnD5jwOuMkUh7n8+OaAG8ew9twopCnP3QffNFIep2PyFQBkDGOeaaBg8ZqvCJpAfN2jngelS&#10;GCXbsWf8a8y7avY6LE7sFAwM+vNRsUk8ogIAHB6c9aa1qpJLSueg5P8ALFMeOJCgP8TAAk9Pf61a&#10;bvqGhv0lLSV6hzBRRRQIWkoooAKKKKACiiigApaKKBhRRRQAUUUUAICTnIxzxz1paKKACiiigAqM&#10;uwmCCJipGTJkYHt1z+lSUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAJRS0lAgoooNMBM0lLSdqA&#10;Cik5pKAA9aSlpKAEJpKDSE/jQAUneikoACaaaXoKaaBAaaaU8CkoGNzmj8aU03NAARnmmHjtSnrS&#10;NkcUAM3AkgZ4pCe2PxpffvTM0AHIHNRs2F70uc9ajcgnHQA5oAM571GxyxQNyMEin8AZJPtTGYc9&#10;jQA3kNuB4xULE4NOY/JnIwB2qINwRxn+VACsPlHbn1qNjkdOacD/AHmx703Gev5UAR4xxnPHTNG7&#10;I57UhHPNIKQARwfpUbL5nBJOPT29aV+eM0xcD244FGwdQK4bIPBwaGOOnr2ozz9OxNN5JwPyoQCN&#10;IQ5UYz0Oe49qTk+vUYAPSg+nU54OKaWIcHv2GKLDB+UwD355pq8Lk/8A6qUnnJOPrTGbcSPx5osA&#10;uQFPPOOuaZkkncc9+tNB9silxgDlTkZAHahgISSTwAvYChRzk5xj9aD0IxwM5Hek3cdvbFABg5xR&#10;6cdOuKaeuRz+FJnJAx2PNMBw52gHOfWkGANuMcHNB7AetIAufcnOKA6iYVRycY4H1pGYFsDgY5pT&#10;jPXvwTTTu6qB75oAD16ceppc9s01uuKTaO/J6ZHb/OKNQADBPfnI5pSvocHPFB4H6CjOMD3zgDrS&#10;QCYIPTn+lDDv17cUDBOc98cignt09aNRrcjWPeC7MfvYxnjFB/ix+ppwx83HUUzGBhhwetNbCH4x&#10;+WDzTRjHyk7euKVgOTkDIHTnFIBkfnnNGoBwGwc5HfHSggcZ6g8EGg/MuD1PIPoPajj1oHcRvQUm&#10;SG3DJz265pxzwQRyeBTTkMFwfUelAdABYjLEevFLkA+/Y0Y9OMceuPwob5U4/Dj86BC9B6H1pewz&#10;j396b0GAetAO0ZYbu+BxSYC9BgdPSjsM8nOcGgfdz09jR1PX8KGAu7gLj8TTu3GcHHamYHcnHpS5&#10;HfmmC0FGMfzoOCucc+9HAHHQHABPNKPbr9aB3GgZOMd+OaXoBj15pHwyFSSp4OVPpQDyQRnPTAou&#10;IdnK9gKYR2JB7jNOJyTjOO2aafvfz4oC1gPQ/N83akz82B1zk55pcd+3c0pxuI/lSQB6n06D1NJ3&#10;9/QUhKBh7nmjPy56e/pRqVqOxknnJ6ke1IWB5HBPAGKMc47dAT3o7c8YHAxTF1DnnB7dKcoB46YF&#10;Jt2jAx0/Cl4x1pbBYTePLIKjnnd6ChenzHnHQdKDg9MfjQMeYDn6cU7CFIOTu5PUc/zpyBlQBjnj&#10;16UhBLbsdT2HWgHjr09BS6Fakgxk4A64J9aMkeg46H/GmptHODgjJ7GnMd5zgKM8egFFheRIJXYL&#10;n+EYHtz60oLSN2GRyCQKaSOw5Jp4+UcjOQeQaBAcgjtxwKd5ak/dzkD8vpTd3B6ZPQ5pxaQBdhAb&#10;OA3pQguTcIAD24JpysF3HjDD5fp9KbgFjv5UEHAOCaVsFwCAcDGBnjnIoYCxus/KKQ65B7ZH+FSL&#10;jBH9aj3Y6fLggcDrT1LFQSVBPJwaYCsVUbAcZwMdePenEDeO6kdB/jTc7V56GnFwqg4zkcH0pAPO&#10;Ou7bg+tHI5C4bpzTCueTt2gHqvJPrn/61O5/vZx3Pf3oADnczEk8dBTgSVBJ/Co2wW3EYIHUGl/5&#10;Z4BOevH6UWAeMjr+lGQO/HtQ5YI+F+bHA96Qcrz2FADz0yOcDtTSpxkYBI6g5waTbxu6ZGKOnWgQ&#10;bj3GMd80uPlJBUYPTNKACrE8nsMU0gevbtS1GKCWcBcAH1NNJAdjvBHZe4//AF0owAo79M56/jQ2&#10;cnsaPIBCMdCeD1zTJQVIOMZ9+/vSk5UFSpVu4PBpC+D6kdsUavQA53FNp5+bJ6fgahD9SCOM9T0p&#10;wJLfUY/yKAdpIAPPUkfpSsAhyQOfc4o/HvSEj72GHJyCOKMlRhiAScZYd6QbATgdO3YUoYKAW54O&#10;QD2pTtIzg9BkdR7UmQWJxz7etAMF+UYB/WgN5h2LyR1wf5+9JyHOcgADnHc0ruyorRg+5AwfagBv&#10;/AcUVLsj/iR93fnFFA9Tpm6kdAfQ09GGAc4J6Ajp9aYuW56D+VSFVPp07nrXlq71OgRCctlQfx60&#10;x9vnRblyN3Az3yMfX6VKIztyHUn+7jmkCZnRwB8vXNaJbAbHak70tJ3r0zmCiiigQUUUUAFFFLQA&#10;lFLRQMSlpKWgAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAO1JRRQIKKK&#10;KACiikpgJRRxSUAFJRRQAhNJQaM5FACHFNpSe1JQAlFBpKAA0w9acaSgBCaYSeacabkUAJk46Un1&#10;pT7U0mgA6U0mikOKAEPWo2FOzTScdqAGHp/OoyCBn16U/IxxzzSEgjrzQBEepHWozv3ZI6U/ox5A&#10;ph+YHdjH0oAac9x9aY7hVwF60r5HT8qZgenSgBvRcYyT61Dnrnj2qV27d6hJ6k0BqGfXikJ7dqGK&#10;5xyeOeKTICnj86AY1yFwGGeOme1NDHGM8HoKcSCMHH1NRgowyo4+tLcBCwLbOp7jNMYtu4GMUgJI&#10;YtwckDB7UH7uc7vUgUaghJCQvXk9Kj6xrvYsRjJPrTjtV8/e9aZhmJPYZwOwosMcXyNvT29qjOMc&#10;A8j1/D/Gjoe3NIRxx+lMAH3QcY4z17dKXIwOvXpSEkoMEZz3pcpjB5zigBQcA5yenOf0pp5x1FG4&#10;D1PpTDjk4zzx7UtQAkenA4FL0APtQSMkflSEkj1xTBainP50KdrfKfr6ikByMUcA5z9Rige7A+xI&#10;55GKZgKoUdPXPNODfL6c/n6Ugbnpn8ccUtwYvXnr0zSE4HSjgE+/qaCfXHXimLUbt+vHf0oOMfhm&#10;nAf5zR93pyemMdqAEzxz/PpTSuTu4GOMf/XoBODxg5/OnKQRQBGwGR6getIxye3TpTjgA0hzjIx0&#10;70itRuARnr6UucEAdaTvgH0OMUEdzgDB5PrTJAHd7HnnFKOc4OcHBpcflQCqr756jsKLWC4m7dz+&#10;tKT0+Y5piHAx1anBtw+U556Y70tQGsC38RB6kdxS424I57/jTidy89OnBph6kn6cUWGu4qlfQ4HH&#10;BpTgc0ij5QOMeooRSWO7BUH5SO/6UWsF+wA/hTgeOw5/GkCgE/yzz3oyAPpTFYBheMn8Tk044Xqx&#10;OehHYUw4DAswGTjaetH+PahsBwYY+XHTBoDHpzx2pueO3PQ0me27DUtR7sf/ABux6HBwD3pBx7d6&#10;MnytvI9SKUHnn8KGPUDt3dTz1BNHzAZI6989RQcfiKaD/dwcHpmhAO5xnkZ98UbiRgnJxyabkuev&#10;Q45po6k984+lMTuPyMFh7g+tIC2M7iT19KYzMPlHfv8A40F2+6vB4IFAWJMnfx075pv0yKN2Rlhg&#10;9D+FKcjt1HajUQq/7XBHT/8AVRwfQ+uKaSVH+eTQB7YzzzQPoPK/NxwB1HXNGfypB6dCKCccjn1x&#10;S6hoPXpjd3zgUcjvj19qTK5HOAB/n/PtSg57/TimId+J2gZz0pVG/wDPgnim9BjHqR/9alLEHG7H&#10;HTH86AHg+oII6U8Dcck9sAZFQp0Oeue3QDrUox1/lQG7HpgbyUbcegpccgA88HIPIpvQjH0H40pM&#10;mAI8Fiw74HvwKQEgyATkmnxuZOGU5IyOaYxVSoB6nAx60Keevc5OfX+lGgrskznvkjrinQhN0hJI&#10;GNwGccj+ntTSWHRQckgnv/n3oPUAL82f/wBdMLkn8IyhJx0B9f8ACn5QrsK/Pzg0zBA6HkDB/wAK&#10;dzuKkYIHHFJDBcqoBORjr3z7GnZ6Z5PtTR0yOQOcGnZGM9exAHeiwDick/Lg4zuz09sUfXr3FNzn&#10;BHIx60uM98Z6kUxIcDuAJ70vYdqjUhhuGQM8gjHTipSm3b0IIzxSGN454PFLxgYzQRyCMD1x3poG&#10;TntQFh+R0/Om0DOT0x24ox3xS6gLjr0qEksuW5JPQfoamOOuelNO0jnBX0PSjqJCLjG1RjA6DgUz&#10;cOmT6cClJ8yQKMLwMjGcmk2nIUYJJwOOtLqMazfNH8p2ggsc4z7f/Xpu/cpJ7nseKeD8vII9B04x&#10;UY5Y7umcD3HrR6ggwxOO44ApSMY9Tngn86QE8k9e4AqTIPYEgZxzyfT8TQgsNQDIJ79Rn/PpSMMH&#10;gfhTwfwz2FJyRxz16jihgM+6wQ8844/P060CUEjawyeuRmnfw5PX0qMAkehBycCjoPUftB/hz+dF&#10;V3vTA5i3MNvGNtFINTsY1Yr8xyR1PSlMatjOODxzSh1CjHUd6aT1ZmCr6mvN0sdGpOMhcZOP50z5&#10;hNGUUcn5g3eqkV1HL5gSQkRvsY8jkVYLFmUEn5iBupxmnsFjbpKB90UV6hzBRRRQIKKKKACiiigA&#10;ooooAKWkooGLRRRQAlLSUtABRRRQAUUUUAFFFFABRRRQAUUUlABS0lLQAUUUlAC0lFLQAlFFFAgo&#10;oopgFIaKQ0AJ3oNFJntQAUUGkzQAh6UmaCeaPrQAh68U3mndKaetACUUUh4HWgAptLTSc0AJTfal&#10;pDQAlNPtS5puR3oAQ9KbQTxSUANb1zxTTz0p2ORk4phYDoOlADCSDjHFISenGBRnPvmmHOT0HpQA&#10;2TGBmogVePcc7QcZx3FKwLHPT8aYSDGQcBSOR60ADFSoII9+aYckHtj0oyNvAwPSmsRgc9elAEbM&#10;F6+uPz4ppba4yec8U84I5ODnrUOF3bhj0zQAuCOcZB/nTZcqgHPPoaUkY4NMc5wFPTrQMixh+Wxx&#10;0xyaduQDA5PpTeCB6+tI7MpG0eh9aAGMx5ycDvjimkkjr9AaU8joec00fTpQC2BvT6Ypv4gccnHX&#10;HQUpxz9etNJHpQAnPTNJ0PU7sGjJUkg5B6AikzhOuSRzjvSYCkj/APXTCMHBAyB+lBPHy9c460E8&#10;8k//AKqLD3F4/Gk3YGO3pTf4ufpTgNyluOuDg80xbAOnpxg0nQZ68Y9M0FgB9aOB95gO2TQUGcn+&#10;tG7J9u2KFyPmB6+1AGSB04J+lAvQUkhQOMd6af8AZ6nvntSkDnHPtSHqBj9KWohQM554NHTGDwPX&#10;vTCQVx15x9Kk649QKY+lg3EkKRjg4AHSmndn5eegPsKM44z1PU0hJ3cnnHApdA0Wo4ffPpjn6U0A&#10;hQMjk9aMAjk44zj1pTtJP0o2DoMHA7dMYxTTnJU8MOopxBxyc570EYPNMQgzg9T3NJkl+gwT0HGK&#10;M5bHtxijqQByTQCuBXkZHPajjPr7ijHr24pfSkwEHU9sY7dacff8eabnA5P1NLwDyrYzxRqPTqM6&#10;HPqeMmhsheQSe+KcR833scccd6bnj3z3phfsKfUdupA60u4AY65Hamjt6noPWl2gH5l9xxQF+4Z/&#10;iJOMY6elIuc8Z60vXj8fxpACOOuRnJoEKGBGV6EdfWmgYJPB7df6UpXb60zacnaMtkZ96AHcZx9K&#10;XkfLwe/P86Tb8rP/AHe3+FICxOS3XAA9Pagdx45z/hRnjJP4+1O96bvPmY4GOef6UgXmBOW6/rQD&#10;jLfxcY56UuWZdx9fSm8kMvTgEkn+VMeo7ORnPbqKarZVeOMdc9aB8vO7infLtz+P+RS2DUQt8/r2&#10;IzTP4s8/0p6kBWH8R4HFMf5Qp45PbtR0F1H9R1+tJ0Ax65P1phyFyvpxzQ7tnaM9OcUxDxwG3fhk&#10;/rS8+v60Q7RJiVc56HPSiRRu/d+4Unn86ADOMZ5wMDHWkA5ZtzfNjPPGRS5X+Jseg9aRQATg8Z6e&#10;lACgMUz6nge9SIGI5wpx0PamjC5JyCTknPSnAdzzjqaBdBV385bHOQOKZIxUjcMc8kdqk78HC449&#10;TSHPDDjA6elAxlvLHNEskbbkYZB9fwqcc+340zGQCcgZ5xSnYDjdxz1HJFAkPB75z16U9QWPy5OB&#10;k47DuajHACcnj0py5R9ysQeme+KBkicjcvTqMnBHenCRl+YYz1FQKcMOCfXNToQSD2HXP9KAHE8f&#10;Iw5AJJ/p7/40BSwboSw+YnimZO3PGB3Ax9KcH+XB5B7eo+tFhEnzCH5QdzYAYjp1/MGpevQncOxN&#10;NRwYyD1UdMUblXZuYZJwPrQArLwedp7/AEp6OSBxtPIBPoaFH3ieCegpTw3T6H0xxxRqAbdq8ZwO&#10;WwKRTuDNxjOFGeaUuq9c574ozlcnGB19qVwAffYMQQOBj2p6ttTJPPfjGKYeck9M5xSgJ5gYruxx&#10;g+9IY7kuTvBUgYGOho59ccEUEcA4+XpSd84x7UwA8Keen60uNhG4ALjqD09qMZPUYxyMUBSUOGxg&#10;9xQAhUE4456gnpUZX5cZ78cf54qRkJPAycE5+n/66jcSblweM9M9sUn5AP5UjjPr3FROxL5Y8gYG&#10;OmKkJAj5wB3Y9gP59aAFJyT2wDQIiZR8rnqD+VNJYdBwfU1I+R3BzyOOlM4Lj16g45oW49AAzjJy&#10;ecD2qQAbMgZOeRmm5xnJGfWnImNxIPODkmgeqGgEKDggjsT0pwBJ+UE8jAHJz0P4UEZ5IpCBjOeg&#10;pbiECtnL5Bx0x0pNvzfexn9acNwTGRn6nuaUjDAZ4x0H485ouGo0Djpiilwv91T+NFK4HQR282W8&#10;1l68Lngf4mpPJUsGPzEfdOM09lkc8baMMnG5TjoVry1FHVcMDgYzzzS5ZpQC+BkYGOmKOO4/KkJA&#10;kTJGMjNXERtD7o+lFA5UfSlr1DmEooooEFFFFABRRRQAtJRRQAUUtFAwpKWigBKWiigAooooAKKK&#10;KACiiigAooooAKSlooASiiigQUUUUAFFFFABRRRTAKKKKAENJQaTsaADpxSUtNNAC000tIaAEpKD&#10;SUABpppT0pKAEpM0d6Q9etABSUufSmMfagAFNY84peaQmgBhzTevbp3pxxTSTigBOCOTSUY4pp+X&#10;IHegCNixPOOPSkyMdaGJ603ODu4IoAaWGaY3C5PFOYDOTge1MbBwQaAI2B7HB9ajxjg805+vHH40&#10;08d6AIx0pM9DjHsaViQPUn1NMJ47A0AhrcHk5pgbcAwyB79qX5uBjOe9J8uOo/GhgN2lz8p6dcmo&#10;myRkdPUUpzgjgknn0pNv7stnIzjjigY3IHGcn0z+ZpG5bAOBjqaUbSPT0NQyOAxA6Y65oAXB6l8n&#10;oRj8qYxIOP500Mw5VyMntTGYkc5JPJ7UtOgXH72QE5ySeBmkzjnPfgHrTSxIGc4HSgtn29TR6D3D&#10;dkgY+pFB4x6ngZ9aTv15A6U3Pb05oDS47IB9PfFNIOc+n86OSuc4+tBPv+OaOo9Rd3OP0zSFcy7w&#10;ozjHFNyM8Dv3FO347ZB5psWlhSQPajPGD6d6YuC3BA+tBOR34yRQCHg5APY9eelIOmOnUcelNxkg&#10;YpSSOeOegxSYhx6Eg+9LnOFJIJHJzTSR/F3PSkx7Z7jHY0wDgluMHOKXpzj3zmk7cnPqfWgHLc/m&#10;BzQAvJJbGc46UbiVyc5APHekC4cn8x0zSksDz9cetACHAA44xwKMYzxjJOB3oyefcDqOtJz9D1zQ&#10;AHH0I5A9aavJ6Y4wCPSlxxk96eANobgls8elADGUBuOeKTBPT1OKcev4YJAoLHP8+aAIxuMZ45A6&#10;njP4UpyxB5HXIIpxI7Hr2pAeOQD6+n5UDXcDnGc89Rmk98duwpCRn2P+c04c5oYdQ56cnFIKUvtI&#10;wueQc5/SkLqT8oPPQYoHqJzzsxuHTNR27yTW8b3FuYJnH7yIsG2e2e9SITv6YHrSrwOuefSgWgnO&#10;Pu56g5PTFN3NtyAB0yKed3QDjvk9KTjdx6c0BqJ2z6ds01Rncdw4OfoKdtXO1idoI5HWkTln+Q7f&#10;Xpke9AhcjOCe1NEio31HY4/Gn/5GTTSRnOAe3J5FACh8/nzTSd7bumP4v50uFwOe3HHWkB55NHQe&#10;w4MwJ44Pp1NJgZ5QN+FK3A+nXimnpuPUDGO1SDHZ4+lIZOfungZzxzSKSTnv05P50HG/P4nA60wF&#10;ZiVPryeRSZwQNv1B7e1BKhyo+vFIXXt9R3p6iAuiTKjqcOOM/pQQofucnuc4pEmEse47kYEg/wD1&#10;qUjLkr+Jx0paAKoIOQc+gJ4pcgJ83B79x+FIW59M8/8A66cODnp6UAGQenOeAfWjv0wT156H3pQB&#10;/d57j+tIGwffHODQgFwxYk4xzxmnZ7djjB/z2pqE8A9OtOGCRjjjoR2FO4eQ5AzSZ24w3UHpx2pZ&#10;CVAZV3YHQdSaTBAGO/ryKVWIGM57gelAArMR8wIOeQacM46+vWkLEnLHk9Sf5U5c8nPH8qADJyD6&#10;j/PFOzkEEf59qBgr745HvSYxj1J5I9OaBDs5ccenANPQBeMdvWmDHUDrUq/d4A9s9aQWF43fNn3o&#10;/gznt0z+VI3y8cj1FOtEEjTNvPyrwvTkdeDTAUk7MDPUdRjFWESELuMeZBhj5h7+3vUOfnVPXg/W&#10;pTkcjJI4JxQA8HB9uuaR87wM568eufWhORkdR2+tNGeEA5yTkdPWgZM7ADB25J4HcfSmRg/M3GcA&#10;g46+maiUYk3MMknOCPSp8hm+pzUisIDzyeevNKoOCM8gYUnv9aASB1o9sg/SmMUZUYJJU9iabufl&#10;QMnOCc8etOBPTqM55oHAxjge1ACgYyQTjHQHilyy5zyCBjH9aOmeM+uaZkbDjOMEnjn8KADaPl6/&#10;L0wf50pGPfNIm8LlwM9x6U8IS21QWGCc+1AELZx0yKThe+OP1p/8ZGfQZIqFFOTu5xyDkjP1/Cls&#10;INxLrnJ55Ppj0/GnA7SSQN2PWmpuWZ9rHBPAB6DFLjauPnPYnPJ/OkA9sHp3608BxH85UYbjA9u9&#10;RZDyFE6Y55+mPxqZomh/dspVsADIz1xz+XejoNDcZzxwRg8UrY3KcAjG4n09v0pR+GCOmKaMnqf/&#10;ANY//UKaAQDAx1pvABB9emetPztbcS2D6elJ9mILS5JVjkHpgHtSBoTntjHuP/rUU4I2OImI9eKK&#10;B2OhjD7fmb64708Z24UA/U0DYE4Jye3pQMFuCAOnNeTE6RyA8Ek80jpFGv8AtFuCx7k0pJ4Gc470&#10;BVdlZiODwPetIks2B90fSlpB0FFeoc4UUUUxBRRRQAUUUUgCiiigBaSlooGJS0lFAC0UlLQAUUlF&#10;ABS0lLQAUUUUAFFFFABSUUUCCiikzTAWiikoAWikzQelAC5FJSZozQAuaQ0hNFAC0hNITSd6AFpK&#10;M03JoAXNNoOccUmTmgBc03pSZOeaTJoELSE0MeKaeKBi5IFNyKOabQAvbrTcgdf0oNMOSRQApY9z&#10;SZ96Q+9JjvQAjZPSkzQfSmYyOeDQAE5IwfypCTg560wqQuAeaaAR3OaADcVBJ4wehpqtkZOATS/K&#10;e+ajYZHXvQASY3YbnFRsy9utK64IIOB6VGy9/wBaAGswPXrUbP8AMM9hiiQevTNRsowOPxpBYQqG&#10;bcSQewB4/KmE4bAxnvmjgthumKZhOexHFNgOJGefrnNV2m2oR94Dp/WpSpJIH41EVVWI454zikwI&#10;hJknn0HSgtxz07U9h1KgfU9hUJI6EjGfwzRsPqKHABJ7jgD+dR7gGDZGOtO2856r1xjtTWOAVHQ+&#10;vpR6gDupbj8hUUjAYXIyRkCpMBR/hUZYF2wBjpx16UAIRuIx0PXjmjI2/T1oG0E88fTvSdR746EU&#10;D0GOPmyMjjBIJzSqcMDz6cmg8jrn2NKei8gMOKQhMDofXg0Z7EjtnvR05z9aaxVsEADHXA6+lNjY&#10;p5Yk+vAoXO7JUntjPUUn8R56gcUMffHODn+VG4Kw350JLdM4HtTwxzjtjqTSdRjAz6mkz/8Aqphc&#10;fn2xzSHJI9ulACr90Yyc8mnEg9OM9fakg0E289M9z9aA5+9gjj7pPNL82Dx1PX3oC8jmjzDcCTwT&#10;z2oy3r1pecDp0645pSCzABlCkHJP6Y/z3pi2Ew+75u3AwetGSAByO5yaNuF4/hPqTSNyc9umaA6i&#10;HPGDjOMnOfyoIYFecknGetBO04PcZHFB+8DEufrxj3oK1AgsdvPPAHTFJ36c0BHUfMck9yc0oHB+&#10;vWgSQp5JX8OtIN3AY9KXHejGT/hRsDGkHbt4U9iaQZxtP48d6cRwepz0yelN7cEcHFK4JjTuEn3u&#10;D0pdjAbl6fzpw59elOYDt1460X7gRHI+XOeAcd6XGFyM56k0/HByMHAGcUnajYfQYBgk7jyD0oXI&#10;6/jS9utGcsAuRkcntnp1oZI4/OQvAGOSTSbQCDxx1xTCD6cHginemOBnGQKYBznI9OtAGTyQMnk+&#10;lLIR0Xk9cUhBwM/lmkx9BCMjA/WmYIdep+lP5HHXNV7a1EEDRRPIeScyuWbJJPU9vbtQInypAw2M&#10;9qMgErzkgGmxRkDbuG7noKd8wyON2MetFx6AMgDLZoO1iFLYyMg/SjoxJHUYBx0NNZwv5enFAC55&#10;7e9KFBIy2OfzpEG0BWbvjOKCCM/WkIBjzCBgrjAaopFXYrKwZW5BB6+4p5AJJ4GBj61ARj5cfkel&#10;PoNbjoyBxnk8Y7VMNxChQBnHU1Cg2njk+oGO1TL2PtRcBT147HIOP0o4K5Vj1yDjNKfwxzmmgcgc&#10;evFIRITls5Az05o42lu/cAfypuM8DHGcHFAYqTuAJ7YPWmg6j1Y4HBHPrSxrg8fKCMj2FMXLEnPo&#10;cU8UaALg9+vXinNwRtXgHHPemlj91eCOclc4FBye5GOc/WmA4cNjtUmM/j2qIZyOnHfPapcHg5HI&#10;pXAcFJbPPTk08K2wvsJUEAknjP8AhTVJB6/LTjI2GGcAkcetO4huAMDFTgZQDI2nqepHSocH2Bpw&#10;yjFSNy9CRwaAHfwbCpPPB9fck+lCIR1POSc+tC5+o5604dCewHP4UkHQRl47k9xn+VTBSrnYfk7b&#10;j/Ud6jyDk9Oh785qRFBBY5J6DnpTGKVZH+7kbc5z15H8uc/WmygucbnCY+ba2Onp/jUjcj2HOPrR&#10;kN98AkdD/KlsICMkkEcnJPHU0q5B47D/AD/MUAE4AOQB3659PpSIx+5uBbPXFFxj+3OS3oKP4M4w&#10;aD0H8qdlyoA2k5znBzS1uA0HryODzxTweOO3ek8t0bDAgZ5B708AFwSNozwf8KGA05AyQemR24pM&#10;cZxQGyDt+btn3HWlOemMZHUU+gCdI8kjPYA9aRGeIEB2yRyc+tKeeGwRjkU1n3SlNhUBchj0z/jQ&#10;Ap5zmmYIJI6Yp4OEy2Dx+FIOQePoKQELq0QO0HGMkgZwOtOXkDg8053zheAD8rY7mlC7AMnPHJIo&#10;EPACsCOo4z7UrFnbJGST6+nSmggZU/NxwD0pRu3HYyqM8lhnj6UhhhvYgHsaAfmYEHp+FGOMHGM8&#10;0c445B6DtTsGgh29GGcjGD0peCB7HgE8UMSCDnj6Uh5GD93rSuNDQZAMGQqfQdqKkHlY+4aKmwaG&#10;+VI4455pNoZw55I6Gnr/AB/So4P9WPxry+p0kmRngYFMb/WKSuUByRTj3pr82/P96rQG6Puj6UUD&#10;7o+lJ3r1UcrFopD0pR0piCigdKKACiiigAooopAFFFFABRRRQAUUUUAFFFHegAooooAKKKWgBKKK&#10;KACiig9KACiikHU0wFpKWk70AJRRRQAUUd6DQAU2lpKACkpO9LQAlIaXvTe1AC009aXsKQ0ANpKX&#10;tSelAhM5pDSZ+elPWgBDTO9OppoGBNMyM8U7vTB1akAGkPtmjvSN940wGmmn2JobvSDpQAnJ6Hmm&#10;bscGl7VC334/rQA4mozgZyTmnGon+9QGwjMrLkdPWo2IwSOgoHRvrTZv9VL9KAQxnGQCfpTScgnF&#10;REnYn4VKvUfWgZEzYyB19KjbI5APXmnP/rWpBS6AR7snjOM1HKVaQY4HGfY1JJ1qKX7/AONHUQdQ&#10;QffrUGOgH3eOlSSf0/xph5R8+v8AjQ2MAxx7Htmmls4GOlDdH/z6UnYUANztbAGTj1pnfn72Bkjj&#10;NPf7wqN/uj/eFTfUBScDv+VRliBnrnHAp8n+qf8AD+dMP9aroNDXY7t+Qqgc0/I2Zzk9eKRerfQ/&#10;ypo6fjRcQqnI6Y79aMg8Bh+fAoH3j+H9agHRv9//AApD6E3vmmu+JMbSV9u1KOopf4fx/wAaaEOL&#10;jgr3/M0m0EjPrSDp+dP7N9F/rRcaEPU/rS57YxjqT3pU6flT24zj0FOwXIwGOR2ycj3pG5IbkYBH&#10;BqLcwjchiOB0NPT7q/57UkDJRyQPQcUYIU/oRSHh1xxwae/RPrR1DoMHHOPrmlwAASCQKG/1Z+lJ&#10;J0piExzuP3u3PSl5AzTcnGKG/wBS30/woHcUBsf1FBOT+uKT/lkn+6KbJ/yzPsf5igLXJCNpwRj1&#10;NIBnIPHPQj9acfuL9BTW/rQgtoBzyMe/SnYwQOg4yQfWmd2+n+FIP9c496XUEKMH7vAxwTQTTVJx&#10;GM8belIejf73+FG40S54/Gm5AJz+lEvFpCRwWlbJHfpTJO30NMSbHevGD2pOncntUj/cX6CoUZvN&#10;bk8Yxz9aAY4dOlKGy3HTvSD7o+lHc0mPYXIALZ6d6X5cHkkkAf8A16Veq/WkHX8aVwIydgx+gFB6&#10;N6np7VIv3m+h/lUQ/wBX+FLoKwHoAc8c5FIEbJbjB5HfI9/8KH/493/3D/SrA/1lNiIMsB/PjtSD&#10;luvzD9M0n/xNJJwnHHK/zoAep5PTJ59ulIW4BPyjv60o+6PpTJOn4/0oATdkY6Z9DRz1P3hz16U7&#10;v+P+FRmncdtBxU43Dk88k9DUgAAHPX1pn/LUj2qRegpdRCYG7tn/AD3ppdR2yM87eTTx94fSgKu4&#10;cD8qAWonIPQjI6UEcgn8Pel/5afh/Wgf63HbZT6AOHp0JOAaVCSozwccjNJ06etKn3x/umgB4+Vu&#10;uQBjJHenev6GmDoPw/rTk6UXAXn24Ocf/XpVKgkdz14/WgdD9RSn7hpAPzjvg54/pRngDjgYNRry&#10;gz71IOn4UwHY4AxnnrmnA4xz365oboPoP5Uv8AoQh5BXBGCCegNL1z6duf51XnJAXHHK1dkAF1IA&#10;ABxxTDqRZJbnOexJoPLN85DcEleue2aTt+VSL1H1oAeGDc/3Tzg80gYEZ7Ui/eFLIBvTj+GpGKN2&#10;9F2l+xYYGBjvzUucpszj3H+NRJ0/AfyNLH0b602A8DA+9mlA3dckdwP5Uj/4U5fu/hSAXrltxJzj&#10;Gc0r7ZEZGztI2/K2D+frSd/xoIGOg60ILi8bQvpgDnn86ANjZIzxjmgcH8akbo/4UbgQk9ePyoIB&#10;OcUp+8v1H86U9fxo6gI6l48D64zQVz+XrS9/wp3/ACz/ABobGQbQvOR+VL944HPPGfrUic3Cg8/v&#10;B/MUjf69/qaFuDDpwP5Um3Bxk/U0q83MefT+tR37MsLFWIO5eh/2hSYXHtgH2NIfu8MVwcnjOR/9&#10;epZPuSVCfuzf9dE/9BFUIcPmB4OD3NGAnOSeO5qSYnyFGfX+VMPb/Pal1GhVKsoKrwRxiipB0ooK&#10;P//ZUEsBAi0AFAAGAAgAAAAhAIoVP5gMAQAAFQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAS2LqxXIDAAAdCwAADgAAAAAAAAAAAAAAAAA8AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGZS7ycMAAACnAQAAGQAAAAAAAAAAAAAAAADa&#10;BQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLAQItABQABgAIAAAAIQBcuDP14QAAAA8BAAAP&#10;AAAAAAAAAAAAAAAAANQGAABkcnMvZG93bnJldi54bWxQSwECLQAKAAAAAAAAACEAZDy96B53AQAe&#10;dwEAFQAAAAAAAAAAAAAAAADiBwAAZHJzL21lZGlhL2ltYWdlMS5qcGVnUEsBAi0ACgAAAAAAAAAh&#10;ANZiX+PSzwEA0s8BABUAAAAAAAAAAAAAAAAAM38BAGRycy9tZWRpYS9pbWFnZTIuanBlZ1BLBQYA&#10;AAAABwAHAMABAAA4TwMAAAA=&#10;">
-[...27 lines deleted...]
-              </v:group>
+              <v:shapetype w14:anchorId="22430E53" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Encre 36" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:131.7pt;margin-top:504.7pt;width:1.55pt;height:1.95pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhANU7zs92AQAABwMAAA4AAABkcnMvZTJvRG9jLnhtbJxSX0/CMBB/N/E7&#10;NH2XbSAEFjYeJCY8qDzoB6hdyxrX3nLt2Pj23gAFNMaEl6a9S3/3+3PzRWcrtlXoDbiMJ4OYM+Uk&#10;FMZtMv72+ng35cwH4QpRgVMZ3ynPF/ntzbytUzWEEqpCISMQ59O2zngZQp1GkZelssIPoFaOmhrQ&#10;ikBP3EQFipbQbRUN43gStYBFjSCV91RdHpo83+NrrWR40dqrwKqMz+KY6AWimQzHdMOMT6ezMWfv&#10;fWk0inmUz0W6QVGXRh5JiSs4WWEcUfiGWoogWIPmF5Q1EsGDDgMJNgKtjVR7RaQtiX9oW7mPXldy&#10;LxtMJbigXFgLDF/u7RvXjLAVWdA+QUH5iCYAPyKSP//HcSC9BNlY4nPIBFUlAi2EL03tyefUFBnH&#10;VZGc+Lvtw0nBGk+6ni8blEh0lPzXl06j7c0mJqzLOAW76899lqoLTFJxmEyoLqmRTGkJzlAPv79m&#10;nNlKgy8CPH/3pM72N/8EAAD//wMAUEsDBBQABgAIAAAAIQDERDnt5gEAAK8EAAAQAAAAZHJzL2lu&#10;ay9pbmsxLnhtbLSTTW+jMBCG7yvtf7DcQy4BbEwgQSXVatVIK22lqu1Ku0cKbrAKdmRMSP79Dh9x&#10;qJpeqt0LMmP7nZlnXl/fHKoS7bmuhZIJpi7BiMtM5UJuE/zraeMsMapNKvO0VJIn+MhrfLP++uVa&#10;yNeqjOGLQEHW3aoqE1wYs4s9r21bt2Wu0lvPJ4R5P+Tr3U+8Hm/l/EVIYSBlfQplShp+MJ1YLPIE&#10;Z+ZA7HnQflSNzrjd7iI6O58wOs34RukqNVaxSKXkJZJpBXX/xsgcd7AQkGfLNUaVgIYd36VBFCxv&#10;VxBIDwme/DdQYg2VVNi7rPnnP2hu3mt2ZTE/CiOMxpJyvu9q8nrm8ce932u149oIfsY8QBk3jigb&#10;/ns+AyjNa1U23Www2qdlA8goIWCLMTf1LgB5rwds/qkecPlQb1rcWzRje1MOIzRrqdNojag4GL3a&#10;WY+ZGoS78KPR/XPwic8csnIIfaJRTFhMF26wYJNRjC4+aT7rpi6s3rM++7XfsdSGzlqRm8JCJy5Z&#10;WOhT5JeuFlxsC/O5u5kqFTyHcdZXhCy/s2+Tnvp81mwXnm7vPzS2/sBfEnzVv17U3xwCfe8hoigI&#10;GZvPHH9GZwsW0jl2KKbYYb4fzJnjOzQKV2+MbTPDxNZ/AQAA//8DAFBLAwQUAAYACAAAACEAtKa1&#10;I+IAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdBKIS4lSAQEgFCbWF&#10;uxtv4wj/RLGbBp6e7Qluuzuj2W+q5eQsG3GIXfAS5jMBDH0TdOdbCR/b56sFsJiU18oGjxK+McKy&#10;Pj+rVKnD0a9x3KSWUYiPpZJgUupLzmNj0Kk4Cz160vZhcCrROrRcD+pI4c7yTIiCO9V5+mBUj48G&#10;m6/NwUl4eVg9/ay610+TN+N6a/dv72lcSHl5Md3fAUs4pT8znPAJHWpi2oWD15FZCVmRX5OVBCFu&#10;aSJLVhQ3wHan0zzPgdcV/9+i/gUAAP//AwBQSwMEFAAGAAgAAAAhAHkYvJ2/AAAAIQEAABkAAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhM+xasQwDAbgvdB3MNobJR3KUeJkOQ6ylhRuNY6SmMSy&#10;sZzSe/t67MHBDRqE0PdLbf/rd/VDSVxgDU1VgyK2YXK8aPgeL28nUJINT2YPTBpuJNB3ry/tF+0m&#10;lyVZXRRVFBYNa87xE1HsSt5IFSJxmcwheZNLmxaMxm5mIXyv6w9M/w3o7kw1TBrSMDWgxlssyc/t&#10;MM/O0jnYwxPnBxFoD8nBX/1eUJMWyhocb1iqqcqhgF2Ld491fwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAmzMnNwwBAAAtAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDVO87PdgEAAAcDAAAOAAAAAAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDERDnt5gEAAK8EAAAQAAAAAAAAAAAAAAAAAN4DAABkcnMvaW5rL2luazEu&#10;eG1sUEsBAi0AFAAGAAgAAAAhALSmtSPiAAAADQEAAA8AAAAAAAAAAAAAAAAA8gUAAGRycy9kb3du&#10;cmV2LnhtbFBLAQItABQABgAIAAAAIQB5GLydvwAAACEBAAAZAAAAAAAAAAAAAAAAAAEHAABkcnMv&#10;X3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAeAEAAPcHAAAAAA==&#10;">
+                <v:imagedata r:id="rId6" o:title=""/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00427442" w:rsidRDefault="00427442"/>
-[...191 lines deleted...]
-    <w:p w:rsidR="000D1D3B" w:rsidRDefault="000D1D3B"/>
     <w:sectPr w:rsidR="000D1D3B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19B55F9D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9564A8E4"/>
+    <w:lvl w:ilvl="0" w:tplc="4FBC64C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="250A2A72"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56B00252"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0C0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37D9440F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48E6EBF4"/>
+    <w:lvl w:ilvl="0" w:tplc="05747BC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78A646B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32649892"/>
+    <w:lvl w:ilvl="0" w:tplc="E270A8B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79767837"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96AA6938"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0C0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1838497440">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1997567434">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1277516965">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1243955850">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1831411564">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00427442"/>
+    <w:rsid w:val="000702F2"/>
+    <w:rsid w:val="000B3A24"/>
     <w:rsid w:val="000D1D3B"/>
+    <w:rsid w:val="001B20C1"/>
+    <w:rsid w:val="001F59CC"/>
+    <w:rsid w:val="0029682C"/>
+    <w:rsid w:val="002B1378"/>
+    <w:rsid w:val="002B2344"/>
+    <w:rsid w:val="0032504A"/>
+    <w:rsid w:val="0032711E"/>
+    <w:rsid w:val="00365243"/>
+    <w:rsid w:val="003D0FF6"/>
+    <w:rsid w:val="003F7684"/>
     <w:rsid w:val="00427442"/>
+    <w:rsid w:val="00477A39"/>
+    <w:rsid w:val="00480619"/>
+    <w:rsid w:val="005758B7"/>
+    <w:rsid w:val="00733FE2"/>
+    <w:rsid w:val="00881BD7"/>
     <w:rsid w:val="008C3212"/>
+    <w:rsid w:val="00932BC7"/>
     <w:rsid w:val="009D6794"/>
+    <w:rsid w:val="00A4733C"/>
+    <w:rsid w:val="00A50631"/>
     <w:rsid w:val="00EF3B1F"/>
+    <w:rsid w:val="00F23D85"/>
+    <w:rsid w:val="00FE73F3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="57B56F77"/>
+  <w15:docId w15:val="{94AB761A-A4EB-4C37-91D3-5E13803F6BFA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -680,283 +4063,112 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00427442"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00427442"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...159 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00480619"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
-[...6 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...26 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00480619"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...14 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto4.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
+<inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
+  <inkml:definitions>
+    <inkml:context xml:id="ctx0">
+      <inkml:inkSource xml:id="inkSrc0">
+        <inkml:traceFormat>
+          <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
+          <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
+          <inkml:channel name="F" type="integer" max="32767" units="dev"/>
+        </inkml:traceFormat>
+        <inkml:channelProperties>
+          <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
+          <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
+          <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
+        </inkml:channelProperties>
+      </inkml:inkSource>
+      <inkml:timestamp xml:id="ts0" timeString="2023-09-01T17:03:15.453"/>
+    </inkml:context>
+    <inkml:brush xml:id="br0">
+      <inkml:brushProperty name="width" value="0.05" units="cm"/>
+      <inkml:brushProperty name="height" value="0.05" units="cm"/>
+      <inkml:brushProperty name="color" value="#008C3A"/>
+    </inkml:brush>
+  </inkml:definitions>
+  <inkml:trace contextRef="#ctx0" brushRef="#br0">6 1 4633,'-2'1'5361,"-1"1"-3224,3-2-1769</inkml:trace>
+</inkml:ink>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1204,66 +4416,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>27</Characters>
+  <Pages>2</Pages>
+  <Words>98</Words>
+  <Characters>541</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30</CharactersWithSpaces>
+  <CharactersWithSpaces>638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Allard Luc</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>